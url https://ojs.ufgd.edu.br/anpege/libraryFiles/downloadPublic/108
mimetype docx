--- v0 (2026-04-22)
+++ v1 (2026-05-12)
@@ -391,244 +391,296 @@
         <w:t>Instituição, (SIGLA)</w:t>
       </w:r>
       <w:r w:rsidRPr="00232318">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Preencher </w:t>
       </w:r>
       <w:r w:rsidRPr="00E360BD">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>após aceitação para publicação</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="478D3902" w14:textId="77777777" w:rsidR="0014356F" w:rsidRPr="00232318" w:rsidRDefault="0014356F" w:rsidP="0014356F">
       <w:pPr>
         <w:pStyle w:val="RA19line"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FD0ECF4" w14:textId="4B5CDC74" w:rsidR="0014356F" w:rsidRPr="00232318" w:rsidRDefault="0017299E" w:rsidP="0014356F">
+    <w:p w14:paraId="7D36F85B" w14:textId="77777777" w:rsidR="004C3318" w:rsidRPr="004C3318" w:rsidRDefault="004C3318">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3318">
+        <w:rPr>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD0ECF4" w14:textId="703004D9" w:rsidR="0014356F" w:rsidRPr="00232318" w:rsidRDefault="0017299E" w:rsidP="0014356F">
       <w:pPr>
         <w:pStyle w:val="RA21heading1"/>
         <w:spacing w:before="480"/>
         <w:rPr>
           <w:lang w:val="pt-BR" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00232318">
-        <w:rPr>
+      <w:commentRangeStart w:id="0"/>
+      <w:r w:rsidRPr="008843B8">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-BR" w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Como usar este </w:t>
       </w:r>
-      <w:r w:rsidR="0014356F" w:rsidRPr="00232318">
-        <w:rPr>
+      <w:r w:rsidR="0014356F" w:rsidRPr="008843B8">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-BR" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Template</w:t>
       </w:r>
-      <w:r w:rsidR="00E360BD">
+      <w:r w:rsidR="00E360BD" w:rsidRPr="008843B8">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-BR" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E1B73D4" w14:textId="77777777" w:rsidR="00C25E7A" w:rsidRPr="00C25E7A" w:rsidRDefault="00C25E7A" w:rsidP="00C25E7A">
+    <w:p w14:paraId="60B79741" w14:textId="08037BAC" w:rsidR="008843B8" w:rsidRPr="008843B8" w:rsidRDefault="008843B8" w:rsidP="008843B8">
       <w:pPr>
         <w:pStyle w:val="RA31text"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C25E7A">
-[...6 lines deleted...]
-    <w:p w14:paraId="7E377EE1" w14:textId="4353E2E2" w:rsidR="00C25E7A" w:rsidRDefault="00C25E7A" w:rsidP="00C25E7A">
+      <w:r w:rsidRPr="008843B8">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Este template apresenta as seções que podem compor um manuscrito e os estilos correspondentes para formatação no Word. Cada seção possui um estilo próprio, disponível no menu “Estilos”, que deve ser aplicado para manter a padronização do documento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="755CDB43" w14:textId="1F8CCEB8" w:rsidR="008843B8" w:rsidRPr="008843B8" w:rsidRDefault="008843B8" w:rsidP="008843B8">
       <w:pPr>
         <w:pStyle w:val="RA31text"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C25E7A">
-[...3 lines deleted...]
-        <w:t>Artigos (artigo</w:t>
+      <w:r w:rsidRPr="008843B8">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Revista da ANPEGE não dispõe de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> de pesquisa, </w:t>
+        <w:t xml:space="preserve">um </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008843B8">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>diagramador. Portanto, é obrigação das autoras e dos autores garantir que a formatação do manuscrito seja mantida integralmente conforme o template disponibilizado pela revista, conferindo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">artigos de revisão, </w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="142485B7" w14:textId="49BD80C3" w:rsidR="00916E46" w:rsidRPr="007928C0" w:rsidRDefault="00916E46" w:rsidP="00916E46">
+        <w:t>-se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008843B8">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sempre se há uma versão atualizada no site antes da submissão</w:t>
+      </w:r>
+      <w:r w:rsidR="00E666B4">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou do envio de manuscrito revisado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008843B8">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>. Alterações em margens, fontes, espaçamentos, estilos, títulos, subtítulos, citações, referências, quadros, tabelas, figuras, notas de rodapé e demais elementos de formatação devem ser evitadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76487E9A" w14:textId="3E818E04" w:rsidR="008843B8" w:rsidRPr="008843B8" w:rsidRDefault="008843B8" w:rsidP="008843B8">
       <w:pPr>
         <w:pStyle w:val="RA31text"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00916E46">
-[...6 lines deleted...]
-    <w:p w14:paraId="320B691D" w14:textId="682AE05C" w:rsidR="00C25E7A" w:rsidRPr="00C25E7A" w:rsidRDefault="00C25E7A" w:rsidP="00C25E7A">
+      <w:r w:rsidRPr="008843B8">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>As seções não obrigatórias estão indicadas como opcionais e devem ser utilizadas apenas quando forem pertinentes ao tipo de manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37E017EF" w14:textId="4E931E99" w:rsidR="008843B8" w:rsidRPr="008843B8" w:rsidRDefault="008843B8" w:rsidP="008843B8">
       <w:pPr>
         <w:pStyle w:val="RA31text"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C25E7A">
+      <w:r w:rsidRPr="008843B8">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artigos, incluindo artigos de pesquisa, de revisão e de dossiê: os títulos e a ordem das seções exemplificadas neste template são voltados principalmente a artigos de pesquisa. Artigos de revisão e outras modalidades podem adotar uma organização mais flexível, desde que o texto mantenha </w:t>
+      </w:r>
+      <w:r w:rsidR="00E666B4">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008843B8">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>estrutura clara e coerente. O manuscrito deve ter entre 15 e 30 páginas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E283A7E" w14:textId="78D04337" w:rsidR="008843B8" w:rsidRPr="008843B8" w:rsidRDefault="008843B8" w:rsidP="008843B8">
+      <w:pPr>
+        <w:pStyle w:val="RA31text"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008843B8">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Nota de pesquisa: o manuscrito deve ter até 15 páginas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E3FDAF6" w14:textId="4C08B696" w:rsidR="008843B8" w:rsidRPr="008843B8" w:rsidRDefault="008843B8" w:rsidP="008843B8">
+      <w:pPr>
+        <w:pStyle w:val="RA31text"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008843B8">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Resenhas: devem utilizar apenas as seções pertinentes ao gênero, sem necessidade de seguir a estrutura completa de um artigo. A resenha não deve exceder 10 páginas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DFDD0FB" w14:textId="501096D5" w:rsidR="001E0356" w:rsidRPr="00C25E7A" w:rsidRDefault="00C25E7A" w:rsidP="00C25E7A">
+    <w:p w14:paraId="28DAF6FC" w14:textId="0AE601DB" w:rsidR="008843B8" w:rsidRPr="008843B8" w:rsidRDefault="008843B8" w:rsidP="008843B8">
       <w:pPr>
         <w:pStyle w:val="RA31text"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:sectPr w:rsidR="001E0356" w:rsidRPr="00C25E7A" w:rsidSect="00D55084">
+      </w:pPr>
+      <w:r w:rsidRPr="008843B8">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Formatação geral: utilizar os estilos disponíveis no menu “Estilos”. Por exemplo, usar o estilo “RA_3.1.text” no corpo do texto. Todas as margens devem ter 2,5 cm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DFDD0FB" w14:textId="44201220" w:rsidR="001E0356" w:rsidRPr="008843B8" w:rsidRDefault="008843B8" w:rsidP="008843B8">
+      <w:pPr>
+        <w:pStyle w:val="RA31text"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="001E0356" w:rsidRPr="008843B8" w:rsidSect="00D55084">
           <w:headerReference w:type="even" r:id="rId8"/>
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:footerReference w:type="default" r:id="rId10"/>
           <w:headerReference w:type="first" r:id="rId11"/>
           <w:footerReference w:type="first" r:id="rId12"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="1021" w:footer="851" w:gutter="0"/>
           <w:lnNumType w:countBy="1" w:restart="continuous"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="425"/>
           <w:titlePg/>
           <w:docGrid w:type="lines" w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C25E7A">
-[...39 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="008843B8">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Antes da submissão, as autoras e os autores devem garantir a anonimização do manuscrito para avaliação por pares, removendo nomes, afiliações e quaisquer identificações do corpo do texto e das propriedades do arquivo do Word.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E666B4">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E666B4" w:rsidRPr="00E666B4">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Quando for necessário citar trabalhos da própria autoria durante a avaliação, substitua o nome por “Autor(a), ano” no texto e retire temporariamente a referência correspondente da lista final de referências. Após o aceite, as autocitações e as referências completas deverão ser reinseridas.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="0"/>
+      <w:r w:rsidR="004C3318" w:rsidRPr="008843B8">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:commentReference w:id="0"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="057BD234" w14:textId="0352E6CE" w:rsidR="003847F0" w:rsidRPr="00232318" w:rsidRDefault="001E0356" w:rsidP="0017183E">
       <w:pPr>
         <w:pStyle w:val="RA17abstract"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00232318">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>RESUMO:</w:t>
       </w:r>
       <w:r w:rsidRPr="00232318">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003847F0" w:rsidRPr="00232318">
@@ -884,96 +936,96 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:snapToGrid/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="339F4D76" wp14:editId="016B75DF">
                   <wp:extent cx="1002030" cy="357505"/>
                   <wp:effectExtent l="0" t="0" r="7620" b="4445"/>
                   <wp:docPr id="3" name="Imagem 3" descr="copyRight"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 3" descr="copyRight"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13" cstate="print">
+                          <a:blip r:embed="rId16" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1002030" cy="357505"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7149" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E70A684" w14:textId="77777777" w:rsidR="001E0356" w:rsidRPr="00232318" w:rsidRDefault="001E0356" w:rsidP="00E23EE1">
             <w:pPr>
               <w:pStyle w:val="RAfooterfirstpage"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidRPr="00232318">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="SimSun"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>Licença Creative Commons Atribuição 4.0 Internacional CC BY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00232318">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
               </w:rPr>
               <w:t xml:space="preserve"> – permite que outros distribuam, remixem, adaptem e criem a partir do seu trabalho, mesmo para fins comerciais, desde que lhe atribuam o devido crédito pela criação original.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7FE1212E" w14:textId="77777777" w:rsidR="001E0356" w:rsidRPr="00232318" w:rsidRDefault="001E0356">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:eastAsia="zh-CN"/>
@@ -997,52 +1049,52 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00232318">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Introdu</w:t>
       </w:r>
       <w:r w:rsidR="000D1F9E" w:rsidRPr="00232318">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>ção</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C252DA1" w14:textId="51848322" w:rsidR="00232318" w:rsidRPr="00232318" w:rsidRDefault="00232318" w:rsidP="00232318">
       <w:pPr>
         <w:pStyle w:val="RA31text"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="OLE_LINK1"/>
-      <w:bookmarkStart w:id="1" w:name="OLE_LINK2"/>
+      <w:bookmarkStart w:id="1" w:name="OLE_LINK1"/>
+      <w:bookmarkStart w:id="2" w:name="OLE_LINK2"/>
       <w:r w:rsidRPr="00232318">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>A Introdução deve situar o estudo no campo da Geografia, evidenciando sua relevância científica e/ou social. A seção deve apresentar</w:t>
       </w:r>
       <w:r w:rsidR="00077916">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00232318">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> de forma clara</w:t>
       </w:r>
       <w:r w:rsidR="00077916">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00232318">
@@ -1056,62 +1108,85 @@
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>de investigaçã</w:t>
       </w:r>
       <w:r w:rsidRPr="00232318">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>o. Recomenda-se que o texto progrida do contexto mais amplo para a especificidade da proposta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19546E9B" w14:textId="77777777" w:rsidR="00232318" w:rsidRPr="00232318" w:rsidRDefault="00232318" w:rsidP="00232318">
       <w:pPr>
         <w:pStyle w:val="RA31text"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00232318">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>A literatura pertinente deve ser revisada criticamente, demonstrando conhecimento da fronteira do campo e das principais contribuições clássicas e recentes. É esperado que o manuscrito dialogue com a produção acadêmica atual e relevante para o tema, evitando revisão bibliográfica desatualizada ou excessivamente restrita. Devem ser explicitadas as lacunas, limitações ou questões em aberto que justificam o desenvolvimento da pesquisa. A distinção entre fatos empíricos, argumentos teóricos e interpretações deve ser mantida com rigor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25051284" w14:textId="1C77F13C" w:rsidR="00232318" w:rsidRPr="00232318" w:rsidRDefault="00232318" w:rsidP="00232318">
+    <w:p w14:paraId="2AA03333" w14:textId="77777777" w:rsidR="001444F5" w:rsidRDefault="00232318" w:rsidP="00232318">
       <w:pPr>
         <w:pStyle w:val="RA31text"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00232318">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>A originalidade do estudo deve estar claramente indicada, podendo assumir caráter teórico, metodológico, empírico ou interpretativo. A Introdução deve demonstrar coerência entre o problema, o referencial teórico e a abordagem metodológica, assegurando consistência epistemológica ao longo do manuscrito. A seção deve conduzir de forma lógica à explicitação do objetivo principal do trabalho, que deve ser apresentado ao final da Introdução. Todas as obras citadas devem constar na lista de referências ao final do manuscrito, organizada em ordem alfabética, conforme as normas da revista.</w:t>
+        <w:t>A originalidade do estudo deve estar claramente indicada, podendo assumir caráter teórico, metodológico, empírico ou interpretativo. A Introdução deve demonstrar coerência entre o problema, o referencial teórico e a abordagem metodológica, assegurando consistência epistemológica ao longo do manuscrito. A seção deve conduzir de forma lógica à explicitação do objetivo principal do trabalho, que deve ser apresentado ao final da Introdução. Todas as obras citadas devem constar na lista de referências ao final do manuscrito, organizada em ordem alfabética, conforme as normas da revista</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25051284" w14:textId="6477FBB0" w:rsidR="00232318" w:rsidRDefault="001444F5" w:rsidP="001444F5">
+      <w:pPr>
+        <w:pStyle w:val="RA37citaorecuada"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001444F5">
+        <w:t xml:space="preserve">Citações diretas com </w:t>
+      </w:r>
+      <w:r w:rsidR="008127BF">
+        <w:t>três</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001444F5">
+        <w:t xml:space="preserve"> linhas ou mais devem ser destacadas em parágrafo próprio, com recuo de 4 cm da margem esquerda, fonte </w:t>
+      </w:r>
+      <w:r>
+        <w:t>deve apresentar t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001444F5">
+        <w:t>amanho 9, espaçamento simples e sem aspas. A indicação da fonte deve seguir o sistema autor-data, com sobrenome, ano e página, conforme a ABNT NBR 10520:2023</w:t>
+      </w:r>
+      <w:r w:rsidR="00232318" w:rsidRPr="00232318">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D30588A" w14:textId="6F0AAF0A" w:rsidR="00EE6327" w:rsidRPr="00266BF0" w:rsidRDefault="00EE6327" w:rsidP="00EE6327">
       <w:pPr>
         <w:pStyle w:val="RA21heading1"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00232318">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="pt-BR" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00266BF0">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="pt-BR" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00266BF0">
         <w:rPr>
@@ -1179,52 +1254,52 @@
         <w:t>A seção deve apresentar a delimitação espacial da área investigada, sua inserção regional e os elementos físicos, ambientais, socioeconômicos, políticos ou culturais relevantes para a compreensão do problema analisado. A descrição deve ser suficiente para contextualizar o leitor sobre as condições que fundamentam a pesquisa, evitando levantamentos bibliográficos extensos ou caracterizações desvinculadas dos objetivos do estudo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12C16D3E" w14:textId="3B385E74" w:rsidR="00EE6327" w:rsidRPr="00266BF0" w:rsidRDefault="00266BF0" w:rsidP="00266BF0">
       <w:pPr>
         <w:pStyle w:val="RA31text"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00266BF0">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Sempre que pertinente, recomenda-se a inclusão de mapa de localização com escala gráfica, sistema de referência cartográfica, indicação da fonte dos dados e da autoria, a qual deverá ser omitida na fase de avaliação e inserida na versão final após o aceite do manuscrito. A delimitação espacial representada deve manter coerência com os procedimentos metodológicos e com a escala de análise adotada no estudo</w:t>
       </w:r>
       <w:r w:rsidR="005376E7" w:rsidRPr="00266BF0">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="2188A576" w14:textId="0AB58619" w:rsidR="0014356F" w:rsidRPr="00232318" w:rsidRDefault="009F5B65" w:rsidP="0014356F">
       <w:pPr>
         <w:pStyle w:val="RA21heading1"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="pt-BR" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="0014356F" w:rsidRPr="00232318">
         <w:rPr>
           <w:lang w:val="pt-BR" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0014356F" w:rsidRPr="00232318">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Materia</w:t>
       </w:r>
@@ -1251,199 +1326,205 @@
     <w:p w14:paraId="046F664F" w14:textId="48E7B538" w:rsidR="00C70F56" w:rsidRPr="00C70F56" w:rsidRDefault="00C70F56" w:rsidP="00C70F56">
       <w:pPr>
         <w:pStyle w:val="RA31text"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C70F56">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Esta seção é opcional e deve ser utilizada quando a natureza do trabalho exigir explicitação procedimental (por exemplo: pesquisas empíricas; análises quantitativas e/ou qualitativas; estudos documentais com critérios de seleção e tratamento sistemático; uso de geotecnologias; modelagens; comparações com recorte espacial e/ou temporal definido; protocolos de pesquisa). Em manuscritos de caráter predominantemente teórico-conceitual, ensaístico, historiográfico ou reflexivo, os procedimentos podem ser apresentados de forma sintética no corpo do texto (por exemplo, ao final da Introdução ou em seção intitulada “Percurso metodológico” ou equivalente), podendo-se omitir a seção formal “Materiais e Métodos”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DABAC15" w14:textId="096501EA" w:rsidR="00C70F56" w:rsidRPr="00C70F56" w:rsidRDefault="00C70F56" w:rsidP="00C70F56">
       <w:pPr>
         <w:pStyle w:val="RA31text"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C70F56">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Quando presente, a seção deve descrever</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C70F56">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> com clareza e transparência</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C70F56">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> os procedimentos adotados para responder ao problema de pesquisa e alcançar o objetivo proposto, mantendo coerência entre o referencial teórico, a abordagem </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> os procedimentos adotados para responder ao problema de pesquisa e alcançar o objetivo proposto, mantendo coerência entre o referencial teórico, a abordagem metodológica e a escala de análise. Devem ser explicitados, quando pertinentes: (i) o desenho da pesquisa e a abordagem (qualitativa, quantitativa, mista, cartográfica, documental, etnográfica etc.); (ii) o recorte espacial e temporal e os critérios de seleção da área, dos sujeitos e/ou das fontes; (iii) as fontes e bases de dados (primárias e secundárias), bem como os procedimentos de coleta/produção de dados; (iv) as etapas de tratamento e análise, incluindo parâmetros, técnicas, softwares (e versões, quando relevante) e procedimentos de validação/controle de qualidade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA3F0C5" w14:textId="51FCB2C7" w:rsidR="0017299E" w:rsidRPr="00C70F56" w:rsidRDefault="00C70F56" w:rsidP="00C70F56">
+      <w:pPr>
+        <w:pStyle w:val="RA31text"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00C70F56">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">A descrição deve ser suficientemente detalhada para permitir a compreensão do percurso metodológico e, quando aplicável, a replicação do estudo. Sempre que possível, recomenda-se indicar onde </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">os </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C70F56">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">A descrição deve ser suficientemente detalhada para permitir a compreensão do percurso metodológico e, quando aplicável, a replicação do estudo. Sempre que possível, recomenda-se indicar onde </w:t>
+        <w:t>dados, materiais suplementares e códigos utilizados podem ser acessados (por exemplo,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">os </w:t>
+        <w:t xml:space="preserve"> em</w:t>
       </w:r>
       <w:r w:rsidRPr="00C70F56">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>dados, materiais suplementares e códigos utilizados podem ser acessados (por exemplo,</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> repositórios), bem como </w:t>
+      </w:r>
+      <w:r w:rsidR="003A3FD7">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>quaisquer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C70F56">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> restrições de disponibilidade. A seção não deve antecipar resultados ou interpretações, que devem ser apresentados nas seções subsequentes</w:t>
+      </w:r>
+      <w:r w:rsidR="0017299E" w:rsidRPr="00C70F56">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2558A5BC" w14:textId="0B46BE68" w:rsidR="0014356F" w:rsidRPr="00232318" w:rsidRDefault="009F5B65" w:rsidP="0014356F">
+      <w:pPr>
+        <w:pStyle w:val="RA21heading1"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="OLE_LINK3"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> em</w:t>
-[...37 lines deleted...]
-        </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="002C24BD">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0014356F" w:rsidRPr="00232318">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Result</w:t>
       </w:r>
       <w:r w:rsidR="001150F7" w:rsidRPr="00232318">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>ado</w:t>
       </w:r>
       <w:r w:rsidR="0014356F" w:rsidRPr="00232318">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="416B84D6" w14:textId="16088CA7" w:rsidR="002C24BD" w:rsidRPr="007928C0" w:rsidRDefault="002C24BD" w:rsidP="002C24BD">
+    <w:p w14:paraId="416B84D6" w14:textId="2B5E1F64" w:rsidR="002C24BD" w:rsidRPr="007928C0" w:rsidRDefault="002C24BD" w:rsidP="002C24BD">
       <w:pPr>
         <w:pStyle w:val="RA31text"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C24BD">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Esta seção deve apresentar, de forma clara, concisa e </w:t>
       </w:r>
       <w:r w:rsidR="00CD2392" w:rsidRPr="002C24BD">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>bem-organizada</w:t>
+        <w:t>bem</w:t>
+      </w:r>
+      <w:r w:rsidR="000B1E36">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD2392" w:rsidRPr="002C24BD">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>organizada</w:t>
       </w:r>
       <w:r w:rsidRPr="002C24BD">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">, os principais achados do estudo, em coerência com o objetivo e os procedimentos metodológicos descritos. </w:t>
       </w:r>
       <w:r w:rsidRPr="007928C0">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Os resultados devem ser expostos com base em evidências (dados, documentos, observações, mapeamentos, análises, narrativas sistematizadas etc.), evitando interpretações extensas que devem ser desenvolvidas na </w:t>
       </w:r>
       <w:r w:rsidRPr="007928C0">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Discussão</w:t>
       </w:r>
       <w:r w:rsidRPr="007928C0">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> (quando houver) ou ao longo da argumentação, conforme o desenho do manuscrito.</w:t>
@@ -1985,80 +2066,80 @@
                 <wp:extent cx="4968875" cy="1541145"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="636636673" name="Agrupar 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4968875" cy="1541145"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="4968875" cy="1541145"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1210125007" name="Imagem 1210125007" descr="Logotipo, nome da empresa&#10;&#10;Descrição gerada automaticamente"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId15" cstate="print">
+                          <a:blip r:embed="rId18" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="4968875" cy="1541145"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1724583786" name="Imagem 3" descr="Logotipo, nome da empresa&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId16">
+                          <a:blip r:embed="rId19">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="84524"/>
                             <a:ext cx="2343150" cy="1310005"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -2069,54 +2150,54 @@
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="17133E25" id="Agrupar 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:57.85pt;margin-top:11.5pt;width:391.25pt;height:121.35pt;z-index:251660288;mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin" coordsize="49688,15411" o:gfxdata="UEsDBBQABgAIAAAAIQDQ4HPPFAEAAEcCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSQU7DMBBF&#13;&#10;90jcwfIWJQ5dIISSdEHKEhAqB7DsSWKIx5bHhPb2OGkrQdVWYumZef/Pt10uN3ZgIwQyDit+mxec&#13;&#10;ASqnDXYVf18/ZfecUZSo5eAQKr4F4sv6+qpcbz0QSzRSxfsY/YMQpHqwknLnAVOndcHKmI6hE16q&#13;&#10;T9mBWBTFnVAOI2DM4qTB67KBVn4Nka02qbzb5MNDx9njbnDyqrixk8DcECcZj6eRqX6aCDDQkYv0&#13;&#10;fjBKxnQfYkR9lCXb58gTOc9QbzzdpLBnHKbO3xi/DfbcS3qAYDSwVxnis7QprNCBBCxc41R+WWNa&#13;&#10;0lLm2tYoyJtAq5k67HROW7tvDDD+V7xJ2BuMB3Uxf4P6BwAA//8DAFBLAwQUAAYACAAAACEAOP0h&#13;&#10;/9YAAACUAQAACwAAAF9yZWxzLy5yZWxzpJDBasMwDIbvg72D0X1xmsMYo04vo9Br6R7A2IpjGltG&#13;&#10;Mtn69jODwTJ621G/0PeJf3/4TItakSVSNrDrelCYHfmYg4H3y/HpBZRUm71dKKOBGwocxseH/RkX&#13;&#10;W9uRzLGIapQsBuZay6vW4mZMVjoqmNtmIk62tpGDLtZdbUA99P2z5t8MGDdMdfIG+OQHUJdbaeY/&#13;&#10;7BQdk9BUO0dJ0zRFd4+qPX3kM66NYjlgNeBZvkPGtWvPgb7v3f3TG9iWOboj24Rv5LZ+HKhlP3q9&#13;&#10;6XL8AgAA//8DAFBLAwQUAAYACAAAACEAW3bMD/ECAABKCAAADgAAAGRycy9lMm9Eb2MueG1s1FbJ&#13;&#10;btswEL0X6D8QKtBTYy22Y1eNHQR1EwRIG6PLB9AUJRERFwzpJd/TQ/+h1/xYh5TiOk6ApOkpB1Nc&#13;&#10;h2/evBn66HgjG7LiYIVWkyjtJRHhiulCqGoS/fh+ejCOiHVUFbTRik+ia26j4+nrV0drk/NM17op&#13;&#10;OBA0omy+NpOods7kcWxZzSW1PW24wsVSg6QOh1DFBdA1WpdNnCXJYbzWUBjQjFuLs7N2MZoG+2XJ&#13;&#10;mbssS8sdaSYRYnOhhdAufBtPj2heATW1YB0M+gwUkgqFl25NzaijZAninikpGGirS9djWsa6LAXj&#13;&#10;wQf0Jk32vDkDvTTBlypfV2ZLE1K7x9OzzbIvqzMw38wckIm1qZCLMPK+bEqQ/osoySZQdr2ljG8c&#13;&#10;YTg5eH84Ho+GEWG4lg4HaToYtqSyGpm/d47Vnx45Gd9eHN+BYwTL8ddxgL17HDyuFTzllsCjzoh8&#13;&#10;kg1J4WppDjBchjqxEI1w10F6GBgPSq3mgs2hHSCdcyCiQC6yNEmzYZKMIqKoROmfS1pxSXYXCm4Z&#13;&#10;ivFCV9oJo98RpSUnBSVcGuCWvn2zOfkQmpnfKW5+3fzUpOJAcQ9dOo1ZIRhaV4571j0eD6EFRD1h&#13;&#10;F5pdWbT7saaq4ifWYEogOr87vrs9DO94s2iEORVN40Xg+x1viHhPfg9Q30p7ptnSo2tzFXiDeLWy&#13;&#10;tTA2IpBzueDIFZwXKSoI64RDngwI5VoNWQfcsdrfXyKOr4jd46b5diGA/ovTe2RRzP8r360IkUOw&#13;&#10;7oxrSXwHsSIGjDzN6erCdmhut3SUtgACMsTTRgU7L0e6o2wwHPdH48M96fYj8nTFXhKmUZY3v4tO&#13;&#10;sZoYDeT8BD8FJxyjjZmCbwVgjHXvZcs36/QKrNPojkT/Vbtksf6MDE0in+BBag8W4vFgmA3aa2+L&#13;&#10;cdYf9NMhPnOhGPfTJElCMX6ummmutM9/zDmaN8q32wm06WeCyvcFHyo3PlghVbvH1b+Iu2Ps7/4F&#13;&#10;mP4BAAD//wMAUEsDBAoAAAAAAAAAIQAG7ryUEpsEABKbBAAUAAAAZHJzL21lZGlhL2ltYWdlMS5w&#13;&#10;bmeJUE5HDQoaCgAAAA1JSERSAAAEqwAAAXMIAgAAAH5JHToAAAABc1JHQgCuzhzpAAAAhGVYSWZN&#13;&#10;TQAqAAAACAAFARIAAwAAAAEAAQAAARoABQAAAAEAAABKARsABQAAAAEAAABSASgAAwAAAAEAAgAA&#13;&#10;h2kABAAAAAEAAABaAAAAAAAAANwAAAABAAAA3AAAAAEAA6ABAAMAAAABAAEAAKACAAQAAAABAAAE&#13;&#10;q6ADAAQAAAABAAABcwAAAACnZY7LAAAACXBIWXMAACHVAAAh1QEEnLSdAABAAElEQVR4Aey9d5Qd&#13;&#10;x5Xm+apeee+9e2VgCt57S4IgCIDeSZQoilKrqVFPz3TP2f5n58ye03tOn53e2d7tljRij0i21CQl&#13;&#10;UfQk6OA9QMJ7oFAG5b33fn834r3EQ4EGFB0o3CCYFRkZ5sYXmS/jy3vjRsD4+LhLgyKgCCgCioAi&#13;&#10;oAgoAoqAIqAIKAKKwC2AQOAt0EftoiKgCCgCioAioAgoAoqAIqAIKAKKgCCgDFDvA0VAEVAEFAFF&#13;&#10;QBFQBBQBRUARUARuFQSUAd4qI639VAQUAUVAEVAEFAFFQBFQBBQBRUAZoN4DioAioAgoAoqAIqAI&#13;&#10;KAKKgCKgCNwqCCgDvFVGWvupCCgCioAioAgoAoqAIqAIKAKKgDJAvQcUAUVAEVAEFAFFQBFQBBQB&#13;&#10;RUARuFUQUAZ4q4y09lMRUAQUAUVAEVAEFAFFQBFQBBQBZYB6DygCioAioAgoAoqAIqAIKAKKgCJw&#13;&#10;qyCgDPBWGWntpyKgCCgCioAioAgoAoqAIqAIKALKAPUeUAQUAUVAEVAEFAFFQBFQBBQBReBWQUAZ&#13;&#10;4K0y0tpPRUARUAQUAUVAEVAEFAFFQBFQBJQB6j2gCCgCioAioAgoAoqAIqAIKAKKwK2CgDLAW2Wk&#13;&#10;tZ+KgCKgCCgCioAioAgoAoqAIqAIKAPUe0ARUAQUAUVAEVAEFAFFQBFQBBSBWwUBZYC3ykhrPxUB&#13;&#10;RUARUAQUAUVAEVAEFAFFQBFQBqj3gCKgCCgCioAioAgoAoqAIqAIKAK3CgLKAG+VkdZ+KgKKgCKg&#13;&#10;CCgCioAioAgoAoqAIqAMUO8BRUARUAQUAUVAEVAEFAFFQBFQBG4VBJQB3iojrf1UBBQBRUARUAQU&#13;&#10;AUVAEVAEFAFFQBmg3gOKgCKgCCgCioAioAgoAoqAIqAI3CoIKAO8VUZa+6kIKAKKgCKgCCgCioAi&#13;&#10;oAgoAoqAMkC9BxQBRUARUAQUAUVAEVAEFAFFQBG4VRBQBnirjLT2UxFQBBQBRUARUAQUAUVAEVAE&#13;&#10;FAFlgHoPKAKKgCKgCCgCioAioAgoAoqAInCrIKAM8FYZae2nIqAIKAKKgCKgCCgCioAioAgoAsoA&#13;&#10;9R5QBBQBRUARUAQUAUVAEVAEFAFF4FZBQBngrTLS2k9FQBFQBBQBRUARUAQUAUVAEVAElAHqPaAI&#13;&#10;KAKKgCKgCCgCioAioAgoAorArYKAMsBbZaS1n4qAIqAIKAKKgCKgCCgCioAioAgoA9R7QBFQBBQB&#13;&#10;RUARUAQUAUVAEVAEFIFbBQFlgLfKSGs/FQFFQBFQBBQBRUARUAQUAUVAEVAGqPeAIqAIKAKKgCKg&#13;&#10;CCgCioAioAgoArcKAsoAb5WR1n4qAoqAIqAIKAKKgCKgCCgCioAioAxQ7wFFQBFQBBQBRUARUAQU&#13;&#10;AUVAEVAEbhUElAHeKiOt/VQEFAFFQBFQBBQBRUARUAQUAUVAGaDeA4qAIqAIKAKKgCKgCCgCioAi&#13;&#10;oAjcKggoA7xVRlr7+XkQGDeZ7fHzlNO8ioAioAgoAoqAIqAIKAKKwM2NQNDNLZ5K9+eDwPj4jREq&#13;&#10;/1xOkcCACUAEBFxN8a+ZuL1krgf4X5pQgz11MvgqpHnSvJW4XLTyMZVI5nGu8X8g2aWI5CRijuMS&#13;&#10;k6jLFRgY6DThREzTNr9EqU3Km/z21GS4ehCBDBRObZxagZ3I1dymQntqS/lf+iJxH0RfpA4tqwgo&#13;&#10;AoqAIqAIKAKKgCLwDSPwMbPbb1gibf7PFQE4jBCjzwj+pGVsbIzcgXCjwEBLqDj1z+AXF/bF6fj4&#13;&#10;WGCgm4KUMCQsgIi0bCiWoVFeASzjMulCwAIDA8bGRqne8DHD4CQHjXufEVO5twMkBtAc4vHX1CwJ&#13;&#10;pq6r2fxYq+QPCBgZGbHyu91uGhobk9ogdRS1cZHYBBKtlNRmi9hT/zgZbSIRC5RzakvZDE42p4bP&#13;&#10;G7E1+Nf5eWvQ/IqAIqAIKAKKgCKgCCgCNw8CqgO8ecZCJREELNMgAvHw8h+hIE6yX8wFcZJgNGOj&#13;&#10;5DI8CsoEuRodGyPBBjeFTXnJ4ONN1G+1c7YUVVGzEE4ChBH6ZsgXKVeVeHLJpBLxyiSn/IOgGj5m&#13;&#10;25E6JCuJJCCEOZNrTtzlEoF99G+MprlqKOu42x1syl9zoJu2MyYbFQvrM8UlQiC3X+Xesjblmoo+&#13;&#10;/4kj9ucvqiUUAUVAEVAEFAFFQBFQBG46BJQB3nRDcisLZOkNCBDxjwsn8+Fi0+E8RFCmWXWZPQYF&#13;&#10;iT4NKkQ6GSxlMjltdqnTFuGSnBg6R01UAwcbHUUHaDhewDiaOUiZy4WyzsvibGZbJ9mgmGQQiiX/&#13;&#10;u6Tw2NjIyPDoyFiAW1LdQe7g4GCnIYpbwuZL8Z6JEEYMU42ljb6umr82A0ebwblGCr3i1Cnuq1ly&#13;&#10;OolO/i8SsbV9kRq0rCKgCCgCioAioAgoAorATYKAMsCbZCBUDC+TAQj4hvA9H8MxNpPGFpQ0L06w&#13;&#10;KZcxooR/kcT/cgUWZgPUaGhoaHh4GMPLgYGB3p7uvv4BqwCMjIxMTU2Lj48zLFFYmal/nMyNjY11&#13;&#10;dfWwOCFwmGGOQwIDIJrUTDax+XQFxCfEZ2dlR0RGiJDj40EwxcDAgf7+pqYmijc1N3V1dtJQeERE&#13;&#10;ckpyenp6SkpKeHi4FDcUDm5mNH+cuZCtqam5s7MrKioSeaCLBMMLvZ10/tAdW4MUE2BEu0iwGbhk&#13;&#10;I/aqueK95NTwyRGL6I3n/+Sa9IoioAgoAoqAIqAIKAKKwLcBAWWA34ZR+rpktBTiM1tzuAc5KWJP&#13;&#10;nbKcOlTkmojlGrZ24l7SwR/fBUtpKGN4DhmFm1Hb2Njw4PCoGHZiORkYRAgW5gVDc42PChsy+jpK&#13;&#10;1dfXX7p0qbW1taenp6urq6Ojc3BwQOIdHT19fYY5uWJiYmbOnLlq5cppxcVBwcGWl1G2t7d39+5d&#13;&#10;b7zx5tDwoHAqkTBgXBYGQjW9BIykRYsXPfbdx/Ki8uCnLncg3KytpeXkqVN79+y5cOFCQ0NDV3c3&#13;&#10;iZEREUnJyYUFBfPmzZs/f77HkxcaFkZd9BZhCW53QHd37wcfvH/o0KHi4ml33313Tk7OBGAtVCQ6&#13;&#10;6RQk0Z4Tg2pSJyhBQzF9HYWtBghoTjYyO3EiEFvpj19wrtp0e802Zy/55fVGuSpV+fjn9Rk0RRFQ&#13;&#10;BBQBRUARUAQUAUXgZkZAGeDNPDpfq2z+M34nPmGib9MdAmBPyQPnuV5WEm1xG/GxCziJ0D8uUdyQ&#13;&#10;OtGwUdxSwlGzGM+qvEZGRjs6O1CUNdTVtra1Dgz2o09LiE/IyMxISU2OjY13B8lyPapCkzc4NHju&#13;&#10;3Pmnn/5VVVUVmkCIEMWpJ8jtDgsLgTWSrbu7u6mp5dDBQ2WlpT/+8Y9nzpxFUaMbDBgcHi4tL923&#13;&#10;f29ISEhaWlpoCIQNWgS7DKQ2Mfg01K27swuxsT2lw6SXl5e///7777zzTllZGbJlZmZ68vODg4Kg&#13;&#10;nbW1te+9997+/ftXrlz50MMPzp49Ozw8jEqEOhnPNCgnDx8+/Prrr3d1da9du5YLBLAyLM/L0xyE&#13;&#10;bY/IQITKoZ3d3T09vb3ICNuMiY1NSIiPCI+A04rYfoEaCMKlaZaqTe3Ode+gyBWYtJBLbzab2eSj&#13;&#10;UbnqCzZOoi9B/yoCioAioAgoAoqAIqAIfJsQUAb4bRqtr0HWG5nrw1JgVpYYkN+/CBJyylXywFWI&#13;&#10;+MssijtZVsd6OUNj2kRZFxcXl5GRCU8znMI4OBHaFdjR1nb27Hk40vnz52BTnZ3tY+Oj2EliM5mV&#13;&#10;lT1v/rzlK1ZMnlwYGhpm9XU0hMYPJlZZWbl48ZKlS5dERUXHxERHRkZFRoQFh4TSdnNzMzq3vXv3&#13;&#10;bt++PS09LTc3LyEx2RJU5KZLISGhhYUF9913vyfPI+lifCp94Sr9hZylp6UlJycLfw0MqK2qfe21&#13;&#10;11566SWI5ZIltLh02rRpqWlpMEA0kJBD6N+ePXu2vL2lb6AXyWfNnkX9wrLGxwEHO9W+vj40momJ&#13;&#10;CWgmAYeGDJy0dRU2UkgnwOL6evtKSkqOHTt27uxZ+oLekoxYnCYlJdH07DlzJk+ZHBsbawvbcaHg&#13;&#10;1bpkcCxhZlyMRtAvq7BDk5lRs406NM9WZdOdEs5Vv/o1qggoAoqAIqAIKAKKgCJwsyOgDPBmH6Gv&#13;&#10;Rz47xXfasqccCRNYnE3kSGYbt6WICy2y2jyjNYLkWJLAJXgIlzg1CjdXY2P9zh07j5843tHRsWLF&#13;&#10;igceuD86Okb8aRprRmwb21uat2/b/sorr5w5c476U1OTs7NzIiLDOzra6+rrL14sOXT40KlTJx95&#13;&#10;5BGoV0REBG5YKAyZTEhIgBqhdvsP/+GnbjcqsWCIE2aSVsihwaHJk6egfENxBxXcvGlzckqqf1/g&#13;&#10;oRA8uNz8efOhqcLzjCcYQ5eM9aPpIf3p6u7avWf3li1bIHsbNmz4/ve/XzxtWkR4OC2KoefoWPG0&#13;&#10;4lmzZ2Pb+Yc//GH71m0pyZiFJrOGMCBEHjpkYuVhZ2cn9cHZIiLCfeDw1wp7zZH8bW1t+/bte/21&#13;&#10;10+eOAF1DAsNi4qODg0N6aqshEjDaafPmHH3PXffdtttLD60naIKG2EsIJfBgW461D8wgPqQtYtw&#13;&#10;dBoLDglB7IjIyJDQEIaJ1YmWNHKkUY7UQMSI5yWTVkRb88eLe43seqIIKAKKgCKgCCgCioAicBMh&#13;&#10;oAzwJhqMm0QUZvY2MLm3EQSzE33LDYg7ETLYq0RI7DcBfoItJXzMKQiFII7mC+8qmHlWlJe+/PJL&#13;&#10;p06dGh0diYmJ2rBhPZo9VwB3o5CNrp7e9997/5lnnkGhN2XK1Ntvv3327Fl4VQkOCerp7q6pr//o&#13;&#10;w8Nbtrz99ttbWlvbaHTVqjXBwSFIhZcX2BRkZ3h4KDEx0SenKN2sci0qKmrylClTJk/ZsWN7e1s7&#13;&#10;AaloVBRixt2osC+orDC0IKF/JlH6KP2XFYkQNlokXL58GRJbU1OzaNGiR7/z6Jy5c+my6D1xKDoq&#13;&#10;vMsd6M7Pz7/vvvtaWlp+97sXt27dPmvWHJR10cFRctUdBFQwQCqOjo5GE0hE2rB/rFg+20vS4JnY&#13;&#10;lP72t7+9fKkEKMCE1YxwSnSnXDp//vz+ffsPHTxYWXmFZZAPPfggqkjqkBqlb2KwygnUt6Ki4vTp&#13;&#10;M/xXX1eHEhK0UT9mZ2dPLZ4K1FnZWaGhoVBTw3NFCOm7CVTlxJ2IvfRJR7JZAT4pg6YrAoqAIqAI&#13;&#10;KAKKgCKgCHz9CCgD/Pox/zpavH6O7j8Xt1dtyoScnEJvENHJQzYbSCRCOkcYBdlsHnvkal1dHXaP&#13;&#10;5eXlcJ7CwsLNm+/OzMyAY5CTI55K4FNQi+GhYTxn1tbWDAz0c9ra0tzX2+NypVDtyOgIBqBnz556&#13;&#10;8XcvYu64YOHCn/zkJ9ae0w1HEt8nI7PGxpcuWQJp+eUvf7lv/36UfpmZ2dOmzaB4WFgYukQkQQ0I&#13;&#10;L4LbIKe4jBESZFYb0sTwMCsG4TUo6ww/km7J/wSxgzQr/4zOUBSS5ppUYHKQiQzIzAK8ixcuEsLD&#13;&#10;wleuWllcXBwaEiJlTY1EJABP4Hh2Ts6KFSuxZT156vjx48eWLlsaFR1lsgWg/8SMEwUmVBkG6JVB&#13;&#10;ahB5nEBmenHkyJHnX3geZzO4lvneY4+h+USjaFf90RCEcPXqNc8++8z2HdtffPFFLF8feOih6Kho&#13;&#10;LlEPNaD7Q0+4c8eOP/7xj2fOnIF50n0oK2JSORlgoWgs79p417p165CHRCsAA2cj5LRDKV3z0UIu&#13;&#10;TYibrtkSV28h7/l1f/zL2ov+xa/LrgmKgCKgCCgCioAioAgoAl8CAsoAvwQQv6VVTJh/O5NvywDh&#13;&#10;OUQsSYA8oNbDPpCekgJpIQiXG2bjBNEHwg2IXLly5d/+7TlYCmsAWdqXkpK0ceNm7BsxwhQmFigE&#13;&#10;Cy3X8MgYeirW7FEJNYgmrr0jL8+wrwB3d3fXe+++e+bMKZa0PfXUU2vWrAnBrhLqBS8VrRxcZjwt&#13;&#10;JfXhRx6h2L/8y78cOHBw0aLFhYWTIFFUCHsJCQmG/kGuxFWM2+tmBsmRv7297eiRj2BTtJuTk52Z&#13;&#10;mUU6kkO7LBuE2ohfTZeLvSQMDkY9yLkBi1wIQ24AQZkG0c3JzikqKsIFC9elFpNR6kNg+uty4ba0&#13;&#10;sKhg0qRJZ8+dhhvD+jIzMgy3HMeqE5HQW8bFxSL8hOGgrFRiqoXQ4mzm9KnT6C9/9OST8D16KhIL&#13;&#10;ouKSNDEpacmyJaHhIZDbfXv3bdnyDk5u8D1DDXgyBfS+3t6XX/7jr3/9a3i1x+NZv3791KlT4xMS&#13;&#10;QLW5peVyScmJEyfeevutY8eP4U/18ccfB0YrDzWAA9pCSDsqRDSr8GruAcSbEGx+K7C9JK3fQPAv&#13;&#10;cgPZNYsioAgoAoqAIqAIKAKKwBdCQBngF4Lvqy5sZ9W2lRufT0/I70zN/aV1anaqNYRHstgInASO&#13;&#10;xx53MLrTp09XV1dDAkmBALC2bfr06bARTC7JTA12Eh8bGxMfH2vI2mhFhTjJnDNnbl5erlFwjQUE&#13;&#10;usdwzim2iP3V1TWhoeEZGVlGYYhjyxZZpjY+EhIajifPPXv2QWyWLl28YsVy1rmNDI94heSPWWdI&#13;&#10;3rjY+I0bN7GW76OPPjp69Ci+NPPzPRh5IgMiUSGsiSb6+/sozs6A3V0dNbW1KO6w/4Tt5OXlbdhw&#13;&#10;V54n32ACUYFLya4SnNbV132w9YML5y/CEtGhCSGU1YlC5+j4ipUrQwIDhwYH4XJkSEpOgiwBi8XT&#13;&#10;AVOqNRpF0kVLmZUJVkgF60N7GhSMYm0MCTEENW5g2JwwyOripCAl/QLpZ8+e/fDDD9Fwrlq1Cr1o&#13;&#10;WHi4oXVCS+msUPGRYeIzZ826/777z587j3KSPk4pnhoeFmYFO3DwwD/+4z/S4uLFi3/0ox8tW748&#13;&#10;MSFB6L1w3cGW5pZjJ07A3lln+Ktf/QpT1Yceesj2heIEyPbLL79MncuXL3/ggQcwQyXRykg2G/fP&#13;&#10;zyV7OuGqX7c+Pupf1YQcn3JpQk49VQQUAUVAEVAEFAFFQBH4FASUAX4KOF/3JWdW/Sc37NTgRJyq&#13;&#10;nBRnUk6KnaaThzhcAvND/rOGf4ODgydPnsTXJawA5R5aIKv5IZ2lYgUFBRvuuuvBBx70ePKohACH&#13;&#10;geqkp2dgXYgpJio+uNmxY0czMsQQVOocZ3FdMDyrv6+vvqExOjp24cJFbGkALWlsbMakFOUeC9ZY&#13;&#10;+wcJhMuxXC88PAypRPOHNglt1ihsx1ILoWpZWVkLFy786KMPITylpaWotpCQLRkowr58LJlDUcZq&#13;&#10;Nyw2+/sHerq7aIgQFOSeM2fOo48+umnz5tCQUOm1tbo0fj/BgQV+lf/zaQjO6Ajr+VxsIwHFwjw1&#13;&#10;OCh448aNS5ctCwiVUtA/0mkiJDSUCPKJkIb5eKE2VBhkqQEey1V0aMb/yogrGL43BrtGUQk+dJYa&#13;&#10;ZAxMcSohcCY1BsDQhqC4eEOFtc6dOzc+Pn5EdrnwDpPNaVukO3gERd8I8ufOn29rbcvKzIR+U/Y3&#13;&#10;v/kNNrpoBf/mP//N+rvupJRsrwjoLsQLysrBQ012Wloq+0scOnSQQYcogqdjCwqeBw8e3LVrF/A+&#13;&#10;/PDDtjl7lKp8234YgeXAJXuVS9I1X3eIOMFm8D9ySTpsMjvZJkTIb/NMSNdTRUARUAQUAUVAEVAE&#13;&#10;FIEbREAZ4A0C9c1ks/Nj2raz6k+f+/pPponbUyO3MAvbAUtSzKnocOwU35mj2zxQAtaJbd269VdP&#13;&#10;P3361Ek0QgsWzM/PL8DDJFaL0An8jmBMWPrP/1xRVvE3f/ufi4omUQPNRUZGo+kiDjeLjIw4evTY&#13;&#10;lne2zJ+3wJPvoV30aQGYg46NoT1ra23F+pG1gmzgXldbBzFDUxcWJVvw4SYUPy7p6WmpaemYj+KZ&#13;&#10;kgoDZWEepYVLEOAtsELYiFhgRkRSHLNSBICMwULhgZAr/IiSMjg4RNO4S4FHEacLd9111/e+99ic&#13;&#10;OfPcQXjjxBUKJqYChQkCMHwsLS2dBX7jbAYR4AomAxakZoEiUomeELbM/vTwQ7gp5q/yB00hZa9q&#13;&#10;w2hazoUEUjlLBwPoOKQRRiQaRYM8ILMkEs0erjjpohkaQ4FEH0kFXqkGBwYgpXBFhEcJyehIe6Y5&#13;&#10;AUb2fxcSKxzb5cKw0+Px4Ci1ob6+o72D/QmRlcWBkDeoI5q9devXMei4KhXZWKjoDoT6szKS09mz&#13;&#10;59x33z0wwIqK8sorVwry8+khkA8NjWICyqglJSYBuDEQZZWgd8cIkdPWM+5iFKqrqlmdmJGRzv6E&#13;&#10;SCfd8HE2/4hB23TSfHqgdVKsSE7c5rn+6NRz/SVNUQQUAUVAEVAEFAFFQBH4TASUAX4mRF9TBua1&#13;&#10;/i1NOPW/dMNxb4W2KjgDxIIVesPDqKIGe3q6jVFiOyu7CgoKIWxMwrEtFK4yPLRr27b/57//95LS&#13;&#10;0oWLFz744EMsxsPzCoosZGT7cnx4vv7aq+++887rr74cHh7yt3/zX/I8HmpmAR4EjLk8TS1evAjO&#13;&#10;cBAPlfv3ZGSmozZ0jcnSOGpobGrCqhCiQqB1/Gc21tcPDPRFx0S6XHg9gTSJ5NA5OAH0zDAmSeFM&#13;&#10;yBER8w+CkRAfD0HtYHkfCwsHBmF6GDdip9rc1DRz/qJZM2ewyQELEfF6gm0k6/9wPQqlNKsa+yIj&#13;&#10;IqFmRuEEW4M+CSNCETipaPIPf/gkjjG99Ng2j4nqCG5LY4LcQYgHewwLCyU/CwIHBgfoO25SKC+c&#13;&#10;RuQUVkjcUhpo3kD/IOls3Ac7FboYALMd6erocI2OxUREYatJp7wds50TSYgJB+3p6exobwsOCoTC&#13;&#10;RUWiLZQKbHYp5eNXcEvijBE9Jhnz18GhfmRnjeXevXt6e7unFk+58671UD4oJcRR2hFWTikMdGnH&#13;&#10;RRKWt8uXL2XPwzDZGWLUjTNUNrYYZRFgIw57gDInOxtaLr20Bb0CyIi3trVu2fLWKy+/GhwctO6O&#13;&#10;dY8++h181Yhq1/SMxj42UBUBoCxW5OEUZsvR5if9kwp+eoaPLaWJioAioAgoAoqAIqAIKALKAG/2&#13;&#10;e8CZATuRz5RYZs+iwBIqRhwt0PDwCP42u7t729pa6+pqK6uq+Ieqp72987bb1rKXXVRUhGixDAO8&#13;&#10;cOH8S7///ZXyMsjAT3/2s9WrV6Ovg2DAiJAhLi5m1aqV2ZkZEWGhrA17+Q+/L8zzPPHjv4Ad4Q8z&#13;&#10;M4MFb1HQS09e7prVq377mytvv/3WkiXLCgoKXMaTy8jIML5GUH+lpaWhKhTGGDBeX1vX1d3N1nwi&#13;&#10;MlQK7yOivhvkVOKGqAnrEVJkAh3EvDBAvFNCn9hRAfUaSjb0Y5hlhoWGcly/7o4nfvgE3A+VFLJX&#13;&#10;lFds3brtlVdfefONN8pKS5944onb160T/jmOogsGItXCRPgXGRk1efLkWbNm26b8j4KlsZwMjQhL&#13;&#10;TElmA72W1hbYLE0HC+MTcYXBmDL2CKpkqG9oQEKWzyUkJsKgyNff29fT1R3kCkiMi4eLGs4jAFFU&#13;&#10;2JgE6SRxll8ODvbTtdiYGPYAFEDGZCB8zMjLlMhPEhR3cGiAuFtWccrol5fT3cuIOmvWzOzsLOF1&#13;&#10;QaKEJI9VfiKhZDUqwUlFk/6P//bfGG6PxyMZTGC/+4qKsq6uTnS2BQUe9hQcly0DWbmJByBIt0gC&#13;&#10;E2ZN5quvvHL0qHjZwdp12dJlKTKgrOG0bNNWJnVCgDkim22U/EKMTX9ItOn21JbxljS4Xp/un0fj&#13;&#10;ioAioAgoAoqAIqAIKAKfiYAywM+E6GbJYGfGnyQNV5mVe+fHcjKOdxBIVG+36PqwiiwpuYxpH0Z6&#13;&#10;9Q31TW2taK5QjjFHRztnSsEW0Pm42S589+49rADEEvK7jz22ds2a0LAwTChpV7KNj2PICF3ILyz6&#13;&#10;weM/gFaxK9/rb7yxbOWqufPmsV9fampKfHwCzUEX2er92LHjKAxxvoIKMSRY1suh+/J5lUyCNKYk&#13;&#10;J7NusLG5Ce+dpoOBGBnC3zB6bMU9DApBeIJp+5qOG7ZAfyEPBHggReB6UBlsOAnYheIVMzo2BnNH&#13;&#10;3MAgOewlPjEhLDzs2WeewRcoZRGGpYxR0ZGwJkwanfppkf6y7QQREu3RiIAgoCQZ0cXBkdBx0ReW&#13;&#10;IC5YsACTVLLSEIEsDAanKNwwFmVlY+nly+xCAQ2miK2wo6MTNzBwZlhoRGQEkIomjiBNShMGb2kR&#13;&#10;xmhII5V5qRQ12Iw2k8mMy1OxAoUutre1EQEEMKE4fJtVfIxyfn5+eHgkdwaJtgjrCcGZ2oKDQ0EP&#13;&#10;MhcWFr502QqRgM8GuG91B+K8h00XKysrOU3PyEhLT4eU0jz/oJy2Hvym4qsGs9vy8nJWIULvGWU0&#13;&#10;wAY8L4jkdGS2pZyjMWSVPjMiV+9h5/LHRZxB+biLmqYIKAKKgCKgCCgCioAi8GkIKAP8NHRu8mv+&#13;&#10;82Cmzt5TZuZmmVl1ZSUeRCrKy69cqUTjh7sViA2qpPjExAXz5+OdMi8vLyc3F2KAIg6VDqSRGT/r&#13;&#10;x06cPInp4B13rFuyZGkoy+HGhSz5tyUMZ3Rk8pSpeIbERyXz/g8PH54ydWpMbDSWipFRUT1l5bW1&#13;&#10;daj+1q5dc/78uVdffXXpkmUzZsykEkgphCQ4JAyFGNo2SAWGmh1dWER2wBXIwNI19qaDteJ+Bj6D&#13;&#10;PopR8FIN33iQDTpBhylFYCkdtqDokcAAVhkdHYWEcLP+vn7ht7K9uyxIS0pM3LBhA5rQF154Acby&#13;&#10;u9/9jo6vXrOKXlMxGQjSlmFhHJ0Uv3Sv/g1yhZ6QDRV27tzJFoizZs1asngJejaxo6USagAyUyn+&#13;&#10;V/ChwkI+dJ44YmGdJOwoKCiktb0V3Rr6SbaCsJo95AQA00UvSRPfNIFuVldGReHgdBTNqtWLWnms&#13;&#10;zP60insAe1goH4kAEhUVTSfEC05Pj4x7vCzMwwiWYFpxkXPPnj24J42NhXdDkGXsYqKFOianpIhe&#13;&#10;ziVbQbC6r7GhEQzzcnMZGofoQkyRhHWO8MO33noL9zOsEsQ3D/1tbW2hlGDpN3Rk9pfWIswR2bjE&#13;&#10;WIMMRJohsx20Ryuqc5xQiZOuEUVAEVAEFAFFQBFQBBSBG0RAGeANAvWNZWPK68x6iVg5mDfbYE9N&#13;&#10;FtEBwjuYcxNGRkfx1/Lb3/ymrLwcJRsz/MnFU/M9ntw8D7u0e/LzU1JT2FSA2TYzeyqx2jam7Kjv&#13;&#10;6urwxTKM1o7pvmELMnEnSFuOmov1XUFBixYtItuZM2ePnzh+3/33o3OLiY2FVuF1BX+eaORuv33d&#13;&#10;7t279+8/iKrQ48mPjY+D9uBLJikpAWcheFtJTUuLjI7u7uqCsEFysCqkQvRIEKdz585RybRp09HR&#13;&#10;OdTBImCPGLVevHgBepObmwu/Epo6NoLuC0UWfmVgIPAlyCFiILjIP+5ihdvmzZspAv2DsbB5emJy&#13;&#10;4pw5s02FXvpne2oh5Sg9FzYIa7Lge20mPR7PypUrcUMKzYbi4s1l6pSpEBjBk7bGxgaHhqDTbImx&#13;&#10;fft28MSYFh+kyAPUyNPZ0dnW1oHaD9IF1zIuV2hAuJnYosKrZH/6QCglpCwvN98duL+mpg6UcvNy&#13;&#10;0BVawchsB93I7xoaHKioqKiqroY25+XlCVuTdZXWZFSIlumCl/7Blqura15//c0LF86zdBDchDpH&#13;&#10;RcEFIXKof9nRkVuKrwbNTQ2ASdfQo6L8FAlRb/LH3BKQve3bd+A3iAx42YEYw675KIAa1jQnemOb&#13;&#10;kxITAvXYgJDHjh2jFENJ6+hFLZL0jgyUMkPgvfltJaRMqE1PFQFFQBFQBBQBRUARUARuBAFlgDeC&#13;&#10;0jeQx5nyMgO2k3grhE+3JI5J4BVMkaEcrHbjSBESTUT2TAgMDh4YHurq6cEpyz333jt33tzkpJTY&#13;&#10;uPiQELH3Qx1kvIAIb/TvXv8AdqD9ZEARJHzSTODJQOUy4zbKQJHNcJX8ggI2Mzh96hRcoquzKwO6&#13;&#10;EhmZnpZOQTgDFoZFkyZt2rTx5MnTb215a9Wq1StXrcRlS21NdWpqWmJisjsoCPeScbGxdbWkVRvl&#13;&#10;mBuPl5Altp5jE0LsUTMzs9CbmRZFRWgJDyQMvy8nTxxHhUV/0a15PB5LFWBTMB/yoYXC+ycFhasQ&#13;&#10;hFUJncOd5j333AOVevPNN3ds3xEZHfmf/tNfowiFa3DVZPTyDYd7SOteJkjUS5hphd35YKpYP777&#13;&#10;7rssk1u7ei3cFfZC99nxoqLyysEDB1ES0taq1avvuede1JvUb1tBdckGFSymw2NneUW5KOiC8TLj&#13;&#10;ZkeHIJSSgfA1cX0Kn4fQzps3jyZgd0c+/KigMD81JRkbTcSzEoKb2IkGBCAMW3eAPFs1FhcXM4J0&#13;&#10;OyoqEjaF8x+4N6fIj62l6ZE4tpk3bw5KSITnKnpXTHahzUuWLEFaJEVaCmJGimEnxB5OGBwS7LTL&#13;&#10;5b6+/o8OH37jjdcx4r333nsh/LhXZQgwcEUMblBGRxSbBj6DrRdk4k6gq9BFtIg7duzgdmI0CehX&#13;&#10;rTZYajDBuVER3tyZIp4GRUARUAQUAUVAEVAEFIHPi4AywM+L2FeV3xKDCbXbKb49MhVm4ssEnZk6&#13;&#10;9ntM92ERzP6Z6DM7R3kia+3QJgnHcLGsKzsnx1NYcKm0ND4pcd6C+TNnzoIE4b5D1EboVTD7NI1R&#13;&#10;LQmSZnRcYndo9oJnQz8SpS6f4lHiJtgJOelotCA8ISGhffia7OkmJTwCBpiGGJ2d7fAKaMydGzaw&#13;&#10;w/vrb7z17rvvzJw9A+E7O7qmTJkaHR1Ji7FxsRgcDp44UVtXB3nAlSVqyeXLVxw4cAA+8NZbbyYn&#13;&#10;J61cuSolJdlu2wDNRRwW0Z05ferFF1+4cOHijBkz1q5dm5qabjoOXwqDTdEbSEtffz8shs5iw2qv&#13;&#10;cgRDtEwPPvgg6OG8hBWPmHFCPOgc6+JY0iYqR1+X7aBwSsQGA4D3gCeb+++/n86+9957B/cfPH3y&#13;&#10;VHZ2TmpqKpDCiKqrqxmm0NCw22+//aGHH8IRC3H0nLYw5prQpMHevu3bt5VdKY+JjwuPjIyKjkqI&#13;&#10;T4iOjIoAx8iowsIitumD3M+dO2/p0qXvEN59Jysnc+3aNehaYemGW0EGxesPZrdchnDC9wAQBgX4&#13;&#10;jAhCYnB74cKFkpISLC3DwyPopu0LvPfHP/4x3A9DUOCCh//6179GdYwaEBiRkxugr68XBosmkEoY&#13;&#10;BRrilrOAADJ6WpwBUTPa4Lvvvtvj8dBrFIkU7OhoR9eKcSmKWXun0Sh1Aq25p7wKPYaDQD2HDx/G&#13;&#10;mpRBQRNIL9AlojJlcFE80rSv7NWBcAbFOxj6RxFQBBQBRUARUAQUAUXgxhBQBnhjOH0TuZxZL40z&#13;&#10;S+YURoFyjKV3GNphSwkbtPNgpuzTp09fv3492jN0U+gMISHJKcno6NAgNTQ2sQEDCkPJzKI4mAHa&#13;&#10;Je/8vo85N+mog/CSAiWDgOFdk+3uWtva0P+Q3ztVNwiQ04eEXKEh2QDQHYR+jf8wXIR+4CwEUor7&#13;&#10;EPYPgFDBQx955NF9ew9u3bZ1zZrVdfV11IB6xyzwGycn7AuRsD5FZwh5oJtM+h9++BH0QhCDp59+&#13;&#10;ury8AjUm+wPKgr3xcdYo4splz57dcIa8vDy43IJFi+jvyNgI7BD5YZV0cXh02Gi9KOHVHIKhlR/O&#13;&#10;Brt48skn0a2xeA+CATgkIgnp8ENkczIjLSIRiBj2QiPCQyA5HCFRbC6P6u/QgYOQyYbGhuqaGrac&#13;&#10;oEcYVbJOcv78+WwiX1jEQOBxR6oy9Yzj/3P69GmdbR3dPT1HPjoyzMJKyGFAANsP4ssUpy/R0bF/&#13;&#10;9Vf/MSMzYzQgMCMji638ampqTp488dyzz2J4OX/+gvSMdCqhPvgw/l1hTa+//jqjuWbNmg0b7kpM&#13;&#10;ZCcGkTA3L49uolDF6vX48ePLl68kkYFDDNymYvhJ9yF1ZL5SUfHSSy+RTkpsbIx4sxkf6+zo4FsD&#13;&#10;+fm+gBsbKz950MPV19egR2XVnxmvh1HcATvUMTo6hgywSpygxsUnOHcMidcHKoQoQsJZ9ol6FuFp&#13;&#10;68yZM5BzBGZEWFjIjT137ly7IpQaKGLH0cavr1NTFAFFQBFQBBQBRUARUAQ+BQFlgJ8Czjd8yU5z&#13;&#10;me8KvRkZQdOCwSGaMTypMM+GRKF/Q0TM7VC8cJXAZJq1WPAoeBsMZFJhUXJSYl1NTUV5xaoVq9BB&#13;&#10;Ma0fGh7q7OlBsYMaEQ8xaIdQmrE6rqCwEAaIOpFN9iA7tTW17LKXkZmJAA4QV+MmEVaKIgslFPQJ&#13;&#10;7kejQUHBmHFCC2GABMSGNq1avequjRtee/W1V19+JYiN7QIDMjOzjJDCAOEb2AHSC/KnpWWwJpHE&#13;&#10;1atXQdxw2cLysOeee3brB+8nJ6eg2ISowCtQE1HzzJkz2KsQ5y7xcSj9htFvwmxhgDOmT7/n3rvT&#13;&#10;0jKhUrAYZLb82TI3+kIEAHHgOWfuHIxEuUopKly//g6UTphNQjxsZo5O301EEmyihYKhITNuV+bN&#13;&#10;nceqRfyXQlzhkyy8TMXRKssTU1OjY2LYQQHtH4H8dAHDXohNZnraQN9AZ1dXW3tbe3dnewdrAzvQ&#13;&#10;pRIwqcWyF1RRyWLvSccXLVr8k7/8yXPPPQOLq6quQsUH7UxKTsKLzKVLl86dO19eXooykE8AP3ji&#13;&#10;iRkzp2MXbCWPjYkFItYiMtAvvvAiKzUpyM6N9ioiAT5NIRWiQyBplDWirE5EF4rIzcYlD5lhgFA7&#13;&#10;Cwu96OzsfpcdId/ZAofcuHHjbbfdFhMrtw0KYVLIAA6MlMegDcLUYMvaiG2dI5fOn78AmQd/RuQH&#13;&#10;P/gBdyOrK+kmPB+FJE50IIR/+Zd/iaaXGwOBKQX4NviPhVOnRhQBReBzIsAP3dXf+c9Z1mafUMOE&#13;&#10;0z+pSi2kCCgCioAi8JUhoAzwK4PWTHk/pXamsNddFb7hRzrkJcoUmcnxrl27/uEf/oHZcF5e7lNP&#13;&#10;/eXSpcvY2804e5T94vDF8sIL/47TEQwv0QfecccdVAMlQ52FkurA/v3nzpxhQwLYWknJJVRVcAZo&#13;&#10;JHN06AYz/iWo2BYuwj0MbaMymjFr1p69e4+eOHby1KmiyVPIYLuCvGbCbf4Y0Vra2i6VXB4aGcnO&#13;&#10;zRXbS9ExjkPVWDBWU1PbUN+IlnJ4eAhXk//xr//68uXSd997FxVlUkpyZlYWVAHGgooyOysbngOH&#13;&#10;qamumT59JtsnwD3QScJboFVHjh07eODAuXM4F6lADOgKDPWuuzauXLkC20hciQIiOjdYpWyWgF4r&#13;&#10;MnLjxrvvWL8hyB0MQaU2vK2QDgETc1Dymc7QEShWWHgol1B4wn+4lJfn4R/MUxJ9TIO4XxAADAgc&#13;&#10;yCY1E6Gq9Mz09Iw0Nn8nBftM4KFCgWNEtoWQMTUFaYhx59xTAN75Uh5/m0g3TosjwxigjrIXxSDr&#13;&#10;6wAnPi7BHexmw0JRrkaEo9krLp66a/eufXv3MoLwIrZ5pF9gEhMbt3TZ8k0bNy1btgzdoCg98exq&#13;&#10;9gOk+6xX/N//63/9P//+7//wx5dOnjq5ceMmCLbHk4/bVLR2qBCh36WlZS+//BKfEuDGjCA2tyMj&#13;&#10;Qz29fWVl5Q0NjTBZpGWw6AVI9/T0vvDC8z//+b+gHkQ3e/bM2bff3jJ5yuSsrJyQ4ODERPHLCp/v&#13;&#10;6u4y/ZMDIFi47DxTzlwYowaxLeJ77205e/YMHwLWrVsHO+W+5d5GQixpT58+9dvf/Pv2Hdv//u8b&#13;&#10;0QGiU6UY9JIj8HIkCLj8k7vSm2ASJW6hthHnaAZDLkkODYrAtx8B743vfcDkp8Ybrt7jNsn+Xknc&#13;&#10;//7n+bH5r2bn3El1qrUVk0meNr9UEnzPHr9UshmO96r9hbymVnNND4qAIqAIKALfPALKAL/WMXCm&#13;&#10;pJ/cKu9PeZ/aCarhIeOod/71X3+FBSCLwf7qr37Gujh4FKSG2tgwID4+Ljk5MSY6IjODJXhpU6ZM&#13;&#10;Yi876meijNnepKKio0eOYKqHhgpLSwITa8pxCT2Sx+PBWcusmTOLi6exIRzMISw0fNHixW++/dbJ&#13;&#10;Eydw8Lhg4UJ2PUBnxQtfaIr3ZQ8TEyXSrj17SkpL4V4LFi2AAZKCnWNUdExSctromKuhqYWVbnFx&#13;&#10;bojK5MlT4KUodtpragtEM5mCahMVE7OD3Jy8uzffg2YSFzLYkmKQCAAYfLJJXVZuXnpmJnuLs/F6&#13;&#10;V2fn4OAQ/ATegp6SrR3cIoOZe9AqUw+aN9OS0LCgsIBw4lwTniZZsFBlzz/JRTZIkbGDxZhTSqAF&#13;&#10;JAuYWMpEiuBqgsRMsKfmyLRGxogsXPGlW/LLPuykUQ0V0qIsz3N5VXGmfho29M9kksWJFEMrS4lg&#13;&#10;/gUHydo7b+umZskw5turcJwBzS8oTEvPWLv2dqgauzuioIP9og2Gt6OKJILaEzpLHYYOU0TYJsrE&#13;&#10;zZvvhig+88wzmFZWVFSgvps2rRjOCsisAMQCEw0hy/CQYd68+UVFk4wcbsyAa2pru7p7aDcnOxde&#13;&#10;R6fRcB4+dPj53z7f1NiSnZULE9u+bTufDBISE6ZMngJRRDbysHQQZSb1SJ/5I+DD0kQeA844IGFL&#13;&#10;e+nShUOHD/T19SxcuAkTXJrgngcVSDUrKteuvW2gr+/y5UtlpWWnT5/ApBafq5SnSurv7emGweLE&#13;&#10;FDrI4wCFph1QEvNVgdFLEaVxGXZJksZNcU41KAJ/Hgg4P0Pe7kw8J/lqkjwE5ieMB9JSP/uA+qCQ&#13;&#10;J0XCtaneNO8f8ziZTJLRFzExcWFsEk0zUo1c1qAIKAKKgCJwsyGgDPCrGhEmmlRtj7YNZwLq3+SE&#13;&#10;9yyFZIoqZeXNyVyZxWwo99hTISsr8wc/eHz9+g2Y8I2MiK6Jl+vY6BA1oHRioZTH44mIiGIV3Mjw&#13;&#10;kG0b7/55eXno08rL2aCvFgvA3Ny8SZMn4WaDdJzHoHjhKt5BqIp5s7Q3Njpr9ixWXrGpwK7du+GH&#13;&#10;P/zhDzMyskSjZabO9ojeb++ePb///R/q6utRMbF8C7tBI/A4Gj8MQelBVVUNGzbgxQOFVHCIe9Pm&#13;&#10;zefPX2yob1i5cjX8U+QPxM2jq6ho8t/+7f8WFBwopVCRoWUKltvSIiPqNRNI8Q+i5bK7X/hmGPw1&#13;&#10;uDkAipoIGkCi0QJ6S0se2CD/+YIzBERsDb4rHzsL8l40ldu2HQmoQAiftCgMTAaBfsiUyAyrTLlM&#13;&#10;v8hHkAzmD4l+7UppEuwVyef21S+1yVbvhIKCgoEBNKwDpGAbCUrmoigTpYhUTuAvHFNSyIOnFhba&#13;&#10;bdmyBZNL7ocLFy6RC6ejjDjSwqsxTCXgt2bq1GLUzpRH14eDGeKYgCYJaQ+AXsIVn332WfHBM3MG&#13;&#10;jmSw+EWDd/7CeWgkHxpYjshNhGS0yGYY+B4Sgj3CEkfqE7+gXOVI09TW29e9d+8erJdZJJmfn2c3&#13;&#10;dYQBMrLk4yZn48SsjPT4uNih4UExrx0ZdgfJDiWAjxL71VdeaW5unMX9OmsWEvJccAlmKF5x3UHU&#13;&#10;QzYCiRYLOsIpFznVoAj82SAgrwsT7K094fTabvJgkeB9BOSHiSAH+4NDuleZ7r1kfkQkj1+QH1Bv&#13;&#10;G7YU1yTNVia0EjmsSNc8aiT5Mklt11zzq16jioAioAgoAl8HAsoAvxKU7Wt2QtUkXj/7vC6RBAmU&#13;&#10;JTMTVlQ0OMZEGwPHg2uhJBkelk0ObOVECMxxUX2wxQJOWYaH2IhuUNy9uHHLEY5mCGaFtR4quPV3&#13;&#10;rkdLk5ySCknDAFIW5JkPwthdEqUt6mSCHhMTx/o6JvQs83r++efRGd599z2TJk1mTo8eiRk2Bn6s&#13;&#10;0eISXAJD0yeffLKwsNDOy6mBbDAN6GVUVCRzbipEElRChYVFf/d3f0dHWL6YlJQs3TMTCcxWE5JE&#13;&#10;fwg1QKOFnoy9DbwzDKELYCGdhZxJCT+SZgXmklz1AWJP/Y7OFTslMVdkduMF2eZ0qrXIk+gUc6qa&#13;&#10;cIkM/nmkOu+sSEr4xf3a9dXlcBISwN2X7P/XdPm6TlEtZTnSd1gT/2wZmy61+UnlJJKZgWDs8NiJ&#13;&#10;8SfmtaWlpeXlVzo7O6iMqwwBI8geEowa+lVbkIbQGKPQY5EkDkWjY6OpvaaqmsWZ2CSnpad97/vf&#13;&#10;f/Q734F3rV6zGuc0uKctLS2rqChjXR/KXr5cUBZXotwPI+g5rd2m2IhZ2NAJBvJVgnWeqArZB3Lv&#13;&#10;3r3wNrR8sr4xKZGlidyTo6PD1MgKSTIgWHBQMJBQHg9D+LZhFwroKB5KWb25bPnyxYsW5Xk8eMfh&#13;&#10;/hGM7BhLRAKlnFvUH2iNKwLfegS8bwNvP649u65zXJZfKieX2KrzUF1NMT87zuXrytuf42uu86ss&#13;&#10;2YwFKE+a+R3i/Jo8XDZVkejfuknTgyKgCCgCisDXjoAywK8Qcjv1pAHvnNePIZDIVXvJTk/NqX1H&#13;&#10;ikicMjVnzorqA/M8FkHh7RPqhMbGvyCL36BMwyMj/f0D+BFpamouLytlSo1TjekzZuDoEmeS8DE8&#13;&#10;ajCxXr16DYQQcQyxwsBQAm0J/TNvfWlYlsyNwAfwvQFnYBu6P/zhD6dPn8VkFBoA/0QeZvbMvJm+&#13;&#10;W4+aa9euhSSgcqGsFXvFihXo7TBVZdt3O/PmSG3TphebPKx5Q98obdnZAkUxNJWpAZKxD7pXKlHf&#13;&#10;eScnPgxNEe/EwuJgKvRSa4uz1OsL1G9gvgqs78rVv5QiSNNmkR5xe82JXM1qYpLb5HEE+PT8zlUn&#13;&#10;PyPrJE6ImFMEmNhHm40jTVtRqcRWaIVxMjitECHY/LZFOghfSk5OYgmlWaIp7mHBh6GBpxE48d0S&#13;&#10;gVB91gcSUDlioMsGFbiUfe2111599VXyb9q0CS+sFIG0xyfEJyYlFBUV4q6mr7/v0MFDLS3/F3cI&#13;&#10;Xwr6+vojIqMs7zNDaUwzpX/sXTl8/MTxc+fOcVMlJCSWl5eVlJTy0YH7nPsKY2ZU1lVVlS+9/DL3&#13;&#10;PxxvwfwFEeFspzHGvdre3so3iNraGsuBieMjd8vbb7NQcNmy5UiCD1IWmpreydDbiP+oTQDNQU8j&#13;&#10;isC3DgF+EZCZ/yf+zE08Nz3j1pdfF/u/fJGRxcR4Uh5jmxi09RhhszRaNPXXVecHDN9vxDohIAiL&#13;&#10;endASFAgXxyDzf6lvp8ueehow4hg/0qLfuGqcPow+sGiUUVAEVAEviYElAF+hUA7E1DbBqc2wgvP&#13;&#10;iTvNm5SrL0VTVoz62EDPemhkoZ1ZJSXmeVylEmbD3T1dzNGhZBcvXsLLC7od1vth2MmMH1tPiBmO&#13;&#10;PWGARMiDWmZ0dIT3sGVrovUTKmKME5mRwyNHhklBZccRlSM+OVAK7d69hyl4RUUFxqK0DHPgKgZ7&#13;&#10;DzzwAIaFTNbNokTpB/JYqfLyUMZ4TBdEToKRWWbvYCC6GckuswMuSTbiJhO5zQo9c/Fqspw6wWY3&#13;&#10;kntn9rYhMvga8lZv8lClXLHFbVniTsSmSw6Tz+T0ZnYu+SJX063YvnT5a7vkrUOauzqUNpuvfmna&#13;&#10;idt6HGGcdFPhxBqcRJvNKWUj15f1z8BV0GAAZAyM/hDyZgS7ioxR2Mp3B9LJRvHMzMx77rmHu6V4&#13;&#10;mlB33M9g5IkWd9myZY8//ji6ZfZ8J5v0Vr4kuEJDQ8LCI7JzsuMTElgKyH2L8yFaNmMq1YpIJjtJ&#13;&#10;DQ1NH334YXV1VUFB4QP3P4TPnuPHT3ATY/OMPhAnquxIQQ31dbWTJk1Gzzxz5mxKsdqPuWdFeRmr&#13;&#10;W5HkjjvWrV69ls0w2CIFD6Ll5eU7duxAkbh4yVI+guDSho6LhPYm8A0PKQSR2AQHOv9Erjjp3nz6&#13;&#10;RxG4ORGQH1UTjC7OdxvbR5sr5uHkSx826vIFZmx4eKxvZLR3cKRnYLC9d6i1e7Ctu7e9p7+9Z6i9&#13;&#10;f6hnaLxnYKRvkG875lPcx3WZn+nwYHdMaFBsmDshyp2VFJ0UG5kaE5YUHR4bHhIREhqGG2OvMHzT&#13;&#10;QxJ5/H2/iohEioinj5iBRQ+KgCKgCHwDCCgD/PJB972AZb5L4CVng23Jzq1tnKtEuGojnDFH5ZRE&#13;&#10;KSmBSzJlpxRTaptuJ/Fk6+3pwR7v/fc/KC293NDYyCfc0JBgjDbb29pQ+sEMMzKyoGewOOthH3KI&#13;&#10;ow4+1qLDkTYwDhweYRqN3ob9uysrq7DZY4kg+VlXRqPTpk1jR4MlS5aePXuWq52duHZkmV8sxADj&#13;&#10;T4wG0QoijJWH+ohY9ohsVmbpwNVpt+V+XgJIOtfs1MVMXySr0Wj6qIIfMlTuBCnoF2y6f0NOThPx&#13;&#10;TjVsooHXW8I3HfFm8Il5bWm/swkZ/Kryy/SJUZn0SHe9QeC3wdRDur10Nd1epV++jPLXnjqQ2giw&#13;&#10;cwnA/TMYQGjyGj2hLU5+CvItwESYqEkeEc4ciRC4xD1QXFzMzUAcFTSSxeNmdv0dbMKBrm/GzJlY&#13;&#10;9nJzihWrdWlj7llc4fC5AT89yAN/6+3rQyr0CW7WYnIzwyvNfBAid/7cudOnTmGzPG/+vPsfuD8+&#13;&#10;NqHiyhVsO9Hm4a6Wzxmwx5zsnLvEc+nqxYuXoopEQvTVfMjAn83FixewC125chXbnwAMK1EpePjw&#13;&#10;IZzKoqjct3//bbet4wsFXbA3M2LQL442YjtLnIhJk4OT6KRoRBH4FiBgf1jkRhbVnbi9wpJC5OaM&#13;&#10;R0Ziw6OuTuxEeoebuvpqWrqutPbWtHTXt3Q0Qf96x7r7hwaHRwdHRgeHx3jNDOMfWZ5USlOV+UQo&#13;&#10;dZj67B9+NgJcLD4OcbvCgsajwoMjwkKSY8OyEyNzE2I8qdH5qbEZ8dEJ0eExkcGhxgEzHo9FsWjs&#13;&#10;AUQqsT2VCk3t8kcaMmkmIs1oUAQUAUVAEfjqEFAG+JVga6eVHAlMhSFvWMQRYGJoTuwMm3Q7JSUP&#13;&#10;EV+c2by8GU0QX44o9Jj7sn0fYWCgX/b0c43Y/EzNMcVkVwBexjjD8Hg8OANl9oxr/pKSy3W1tdh8&#13;&#10;Gt/62bhVRIHDlt9DS5e6IyLwr4ilaLsoWOoqKq5U11RDDtGfMHd/8sknMeBk0kzl0DksBpctW0rl&#13;&#10;LEfEoo92IQPIQ4BGIiSKIys53aEIKUQ40inTBe+s2uYZxaeoiG5f98wGbCY5el/+XJOJh5kbSLLJ&#13;&#10;YXNxyZzbqojbiP/RadFWjPIK5FkVycpJ/IjCdbFsRGDkJINTj1/cmYLYmj7xiERGnKsZqMSvnqvp&#13;&#10;NsYlIv6iEgdAAMe7qTmEoeAVc1xBj4sSnFqc4jZij1wlQjaOBFu/E3GK22pMFjnYdOcIFGSwQ0Yi&#13;&#10;weYhhXsAkRhoahbQRsfyCwrYagJixsaA5GSwxQLMFEEUiggbDAjklovDMWxAQF9/f7fZEMLXOgVk&#13;&#10;bCH6fKZgrWB5WQVqOmyGc3Jzgt2hbKKI+TGWnHxx2Lr1/T179rBTIRuELFu2nJWKjKSbeaPbjUaa&#13;&#10;lbE9Pd3cmTNmzuIbB0prblHKkvPc+XO7du7cu28f61SxWH7qqacwYLZI0lnbU3uKVEQ42vuWOH2x&#13;&#10;l5yIPdWjInCTIMAt6/xIWQ6FYPKdUP6Y74XyjBG8dzo/yc3dA3VtvRXNPSV1LWV1XZXNXTXtvW29&#13;&#10;w31DY/3yg8hzzEccapWvj+afPAnyMJAsdZlEqVOasH+5TmtDY66hERSGrpbuQdf4gMvdHe5uiQgJ&#13;&#10;jIsKSo+LyU+JK0qPnpQdX5ASm5UQkRAbwf48NDQiP/xm1wjjYjrAuEu2FJAGTCumTduSdFeDIqAI&#13;&#10;KAKKwJePgDLALx9TW6OdX/Ia5SXLYqf33nuvrKwMvdl9993HVJVJJ/wEimXnmsQtoTKlzFtXJqMy&#13;&#10;wWbtHyu3WFWFHSZqvexsdDJspCZvf8wyMXWDQ6CcQbnH5uNY37A5BNPfK5WVZWWlM2fOROPHpnke&#13;&#10;jwdmiBgnjp/g8251VWV5xZWK8gq8d0AsmakjCQXR6UHwZCovrfOeloBgcczo48VBCIlcImKP9qrN&#13;&#10;ydEpSNwGWw9xcvLe5yOw5DEL2OxCE3nxoxmiWvlwjW2RGyjIjzymFPwkkFbNfISDtG5rtgBaOkcR&#13;&#10;QIbkwfFgquiIent7iUP/YCDsXvu8rgAAQABJREFUsz4w2I9qlECKwwCpB2GQawIBcJqwDX3SUTpk&#13;&#10;go3Y46eX5apTijgUC/qHThWSb3k+4GOcGRYWAe8iHSpFCjSMIUBUe/RvAsn9Ty10CEVmKxsN2lPa&#13;&#10;ndBNf4GJy7gYbG024s4pV4kHBgWGBoWGhYeh3SOFttxBGJXZ8YBRe1ukObqA8NSDATMeO40A4ppF&#13;&#10;Rp8CzDXHx3kWjh87xuCsW3/n7Fmzg93B6CQZZ4MDy0fZ2SKdGnbt2o1ab/HixVQoz4N5mrAdPXf2&#13;&#10;TGpy8orlK3Kys7m5GFNaAavJU6bk5eWhu8ZK+YUXfw+HhBniJpRqKWvFplr73Nlec0rgqs1g4SJO&#13;&#10;RIMicBMi4PvdEdFEoyb/y3Nuf7L5NTVb9QR0Dwxeaeq6VNt2prL5fE1HeXNffUdXT8/owMg4+kCe&#13;&#10;Jb7EBAQGBwRiVk1Z2ZvFdNaySamb/0nzNmeuyRNoI7RKRn6kTVnj5pcSo/1jrv7+sda+/vKWoeOV&#13;&#10;bTFhgSnxkflJ0ZMzYqflJE3JiMtNjo2PxoCUasZHxfFzgNdTs1BQ2qM78oPv7Zn84pt+SYoGRUAR&#13;&#10;UAQUgS8TAWWAXyaaTl32RWmPUBEcHr744oswEAzVMI179NFHmaQyASUw+2Q+aqK8XiXBecnK23fc&#13;&#10;hZMMLNlYGYUSD3UfDNC2wqsyODgItxms94NLoE0KYX+8gMBJk6awz8O58+fPnj23ctXqtLR0jOXY&#13;&#10;PIA8aE7q6+sRg2Nfby+qmLjYGMz8CNk5OQUF+WS2iwb9ZBCZxLBIFnLIaxuBnW5OiFCKzBPK2kSp&#13;&#10;RJwHUIIogV0LpLSZUIhHAYJVIYk/AV8YHR4bGmWnwOHBocGBwQEsBqF5fUaB2dXd3QmUHR2cgjCU&#13;&#10;D90U5qx9vX3kISMGrtRp2hgPNSQKBgU5IVgqJUIYDZh86/7CwXTqat8n1MdVK4wlG1yFQSEwamEY&#13;&#10;OLyUYO8EbgZcKljdIJQG5mNljomOweEKp5YrskE8zBBvoDLuuOMMxkkm3wuENttg5YHW0ZBtlAw2&#13;&#10;kQzECahCbZQULtmC9pLN46TYDLa4rc0yRl8pCokNMIEUiCurQ/Fby6Bws6GItXcycznh+oGunt5u&#13;&#10;FIAlly7hFRbHpJ48D/WbstKgqSGsuHjazJmzdu/eg8Enbmm5gSGcfCAor6jYs2d3R2vrgoWLJou3&#13;&#10;mBhG01q0SmEXrYdNmTqVrUc+OnKUR4BPJ+3t7WSjWtNluXuNpEyUg0i0MlvobFw6o0ERuDkRkOfU&#13;&#10;0DJ5O8iNKs8ttzbbw3KBR8Tlqu/oPVvVfKKs4Vh5a0l9V21HX3f/8ADbssiPsGj8+dJGMfOrF8BX&#13;&#10;GRLNw+/9BTB08kY6L99yDD/jh0Uqk9/RQKrij+zJ2Tc62tcz2tDbeam2a+/FelYJFibHTM2On5aT&#13;&#10;ODk7wZMSkxQdYfdilYfeNMi3JYlflcYbt9Log3kjo6J5FAFFQBG4QQSUAd4QUP4vIt5D/qcfW968&#13;&#10;w+SNzFXys3Mb09CU5BRO33jjDXjLD3/4w3nz5jGNhq1wJKDZEzWMzJL5Khpo9uZj12wXc/4lSxbj&#13;&#10;gBFDTePlYgFr84aGBuR1GOBCJxOOC0erCwp0QXtaW9vQ6WH72NTcjKkn2fCPD8fDpI91Vh2dnXGx&#13;&#10;sfiDzJgzB+u4fI8nMysrNSUFaoEukTkxAWHoIAUJvp7Ki9m+m0n82C4zezYlrB2jvMbtPJvabD2I&#13;&#10;yzzbvNzJEyzSmzDmwuUASrzh3p7ejs72rs4uWFz/QD+rHLu7e1h8CNdjY7puOe0GLlHuDQ3hOIT6&#13;&#10;sU2EFQSHBocG4fpRLCqxCUxNTolAmRYejlVhZFRkeAQgESAmQBUBY2IhJP5u6A7MAfpHsJLQM+9M&#13;&#10;5GN7+BmJApXF5vpKTIoXQNscxIyOQF9NgCtJMF1k0PogTqLJ7OvDyhc2y3+iHkVoMc4MoSMQP7qY&#13;&#10;EJ8QFxsXw+DFxkZGRURHsQFkFH3kUlR0NLcGzJdFn4a9i/TcZcK9fYEUO2REbJpg4UODFHvVXvLP&#13;&#10;bOP2aDtrR5ucDAq3EKpp9MaorHNzc1DQUY95Fph9SosVVyoPHf6wvrEpPS2VrrW0tiUnJdEvbjGK&#13;&#10;i59Y0WLKfUOne3v4WNFDvYEhobgsxOPLubPnMOetb2zYv/8A258UFU6Kj4+VbvoERV0aHxfP7QDI&#13;&#10;wGsFoGaatr0j3XaNRNOS3ACU5v7kEp2Qmew1t/k1J2TWoAh8Iwhwl3KnGhNsIXFEuVnZPIenhUes&#13;&#10;srXjYEnt/rO1p690lLfg3GVwYFSWW8svABl4nRitG84+zbPGbW+vSlfsD7L9feZpIIX/P/a+99I+&#13;&#10;W0hYqCkkT5DIYIpQrTzqyEXy4OjoYN9IW19PWXPv/vLmtJjIvOSoKVnRCwtTFhVl5yRHy2+xeero&#13;&#10;kfkt5tOUNUwVKUSMa59GaVmDIqAIKAKKwBdDQBngF8JP3se+4LylTCLcyfveYlrJlD0oOKhoUhEq&#13;&#10;u21bt7311lsYK7LdAiug+GgLkYGT4IeTnfOkEt6jHJmoi4EN/hVD586dt2bNmpdeeglNILt1P/zw&#13;&#10;I+g0RkYGeTMyfxW9iwuH/sHokQ4dOvT8C89XVFRm5+bCMNH+sSU37KewqIidvpnv5uXlYRSXmZlh&#13;&#10;jEtT2AdcKJ/5Bszcl644vXDivj5KT5GLDKTQJP/buH8R8tjptS1O3wnE7ZEI9oMwPeblTOw7cOrf&#13;&#10;0tLMv+bmDlYldnS0tEoEDiBoeLGFBgRg3RoaEh4SGhwTFZORnhEBvQvFRFLUY1FmXSJrEwEZjRh6&#13;&#10;sVC4ICEkBMJHu0x3YE7YGQIW8hNgUkZyUQcR8dMBQjS4Kpl8rUt+cpgUSeSqvWQKErengGOTidCO&#13;&#10;lLLB2wkDnWEXAgX1kZuBY0SMObCwWXrNUrd+dJ3QX9Fn9mOxOtDfBxUkGA7cDRliNWa/UOXO2rba&#13;&#10;mqoa6sQClrIIhk5YtMFhwVBdlurFxcUmJiZiT8nSU9bRYcgbFRUNdNwPqBl9AspfhHFGzXbDJtqO&#13;&#10;T8g5IdFCaoGkF1zlnuTG4/ajTuJmXigYWq7FjQPXReDgkLC6huZnnn3u5MlTZMZi2ZPvkS8RQSG0&#13;&#10;WHr5MkbLbS1tJMbHJVCcW6+2rn7njh182oDgNre0Pvdvv9m9Z9/8+XOXLF6MtSeLXYOCZYNELIKP&#13;&#10;HD1SXl4O1Hgtok6D9lXjTysM0pKZPHxWQI9qHiW7UJBB5JK5V7yd9497k/SPIvA1IyDPpvwLGA20&#13;&#10;2nT0fmNB8jErsKqlffeZ6h0nK49Xtla2DwwMukTzToCJCdHjIedE/pf3i4l6zS0lLr9aNlku+QVT&#13;&#10;4Jqb36RIDssDzVPiy2CqkAxizMkf7+8gv+DmZTY+NDY61Dfc2ddd2tx9qKx++8mqOZ7qVTOy10zL&#13;&#10;yEmKwYnUCFvCys8xv4/ybFKHfDQyQX4ANCgCioAioAh8eQgoA/xsLJ05sfMSsinOKVX4x/1qhB6I&#13;&#10;OgNqwn9wLShfdlb2v/7r0zu27xjsHxgZGr593W0jeGUcHcHGjczylpPN+SSgCZSX8/g4q6Iefvhh&#13;&#10;rECZE2NNSoX4P8Rdvrwfhc+48BBTXn4RI89XX33t0KHDLKN64IEH77xzA3NfmdkHBmLb+dRTP2Xq&#13;&#10;D+WDNaEvs9Nx85I1bQi3kXct7Vr5pWETnBRfupkwSLuiKrSJIq3wK+/RJloCANljPVhzM/8a29ta&#13;&#10;sXtEr4UZKoyvu0t0epA9yqK8Qn0HUcHLaEJCfExMrFVnCa9DhyfmjuGQvVCj0EOfKQoxAIU6w3uY&#13;&#10;xQuPNYzZtu13NBN91KpCXoV2ybwf0izMzXaNRNtp0xsn2amCMg4s9FcGxV6zVpRmFAQpUwnoEfHO&#13;&#10;Wkh0MluoDEikSQ2Cl5t9tCC4IbaYGQlx5ydCIpZUxb55rNw0Lm2g+EOwwmHUoLBoaCHowRWN+lDs&#13;&#10;LfEB29XdxRUw7+ioLi29bDVgSA+MfDWABHJvpJlAnLWd/A83BHmo49UOS29EQnt00olYxPxTbNy5&#13;&#10;GchAoCB2qdAq6gAlS7nJaStkzer3v//41OKpx4+xH+AZNpz84IMPGPd58+ZiPsq3Cfjugf37WcWH&#13;&#10;8nzhokXkF0f2466DBw9gUM2Ir1+/HrU2PkMxqz579vSe3bvZvAQSmOfx0FPY4+9+//uamuqiokmz&#13;&#10;Z8+md1ZyKxgyIC03J+IBGnp1niyUltRgczJGRlQ6K52zSEjsxgKt3FhGzaUIfG4ELLUyi+XkdnYH&#13;&#10;uBu7+reerHrvSOnx8paqjrEBHlz5kmh+qOw+EM79SERImjzavmDrsylOPi76x315P+Wvt0qnlH2T&#13;&#10;mVTYnLc2BJbPgWNsPDQ21tEX2Nk7UNZSebCk6f0jVzYtyLlzgSclMoIfv1H7UyrCUwN1OtV+igR6&#13;&#10;SRFQBBQBReDzIaAM8DPwun4SbKfytpidU8osUVI5k3eVPRJh7k46p2ilwkJC21vbWLB17733wFh+&#13;&#10;+YtfHDxwgMVt3V0dm++5myVdYtIovES+xdq6iDL1pwY4ztKlS3/2s5/9j//xfx87dpSdG44ePcJc&#13;&#10;md3eqaqtvb22phZHLwcPHmxpaZsyZcoTTzzBNm6pqRidUiOHMVhfcXGxSOldZyipQjGs0CK4lxHZ&#13;&#10;CNeciH+PiNsZMRRFypjAfJpke0QfBeuAnEDz8PaB5Sr7EML3Wtva+3p7RkeGYBqQOewUUU8VFhTg&#13;&#10;sYONK9jJDdtHZuSW0nR2ujEKNaot6b4YiAb0wgHR7UQOR3a2d0D+cJDqNtSPCiGAxkZSCCgdg28E&#13;&#10;hwRL/4yGB82hnQ2Zjkhe6cXHBf+pu398Ql7nkhOBU4Af0CCBUExRywqAIg9ByssB60RvVQF8vLcs&#13;&#10;kVIEuWr/5+ilj+YCh1BRiX1ykO2b5T9ZIzkgh0FWTQ4JWexEx9rejsasrk78/cDDiVy+fBnSiGEk&#13;&#10;OKA9jY2NS0pK5msCLMtuBAIJhwg5KNERG+z4IgenHO2pjXNqyPDVO99mAAeIFjwdDGwlFgwGffny&#13;&#10;ZbNmzdxw54ay0suHDvEoHDhx4vixo0di4xJiYqMZenafx0oW1ff999+Hc1p3sLu1uWXnzl3cTtzh&#13;&#10;d99z74L58xubGnkQ3nrrbfYGZK3ge++9z6cBPhjwgHD7ZWRmPfjgQwsXLjRE9KrAjApDgpIYnfML&#13;&#10;JuCuBrb55JNPQix5UhDejoaJ6EERuKkQwOyTN8NIqDtkYHhs58WqF3df3H++oaZzcHDU7eIXxs0v&#13;&#10;j/llF6n57MUTa3Ry8rMivzHm3Lxj7DVJMdm8dEvObyDYqpyM5ndMfgPlV9BJNaemWSPGeIB71ETk&#13;&#10;19KI0DcyVtrUV9UydKS8cfupK99ZNWXdLA9aTewhzJ4WCE0JfrGvrfOaBvREEVAEFAFF4E9BwDcl&#13;&#10;/VPK/jmXcaa2NsJc1uktCh67Vy4zS98MXyw5rc5GSBzzY3nF8Vdexsx6Y2JjIiIj8FyCp5KkxIT7&#13;&#10;77sPW7x//v/+3317d7U01WMJ+b0f/IB1amNssGYVa7zv3LTC7gl4XMTJByqymDvvvIu1Us899xxL&#13;&#10;oUpKLm95ewsqHCbi0C0m+kyaUZ48+OCDjz32GDtiM4ln8o29IeTESk5O0xd7RDaZlHOJbBz9J/QI&#13;&#10;7PSXq5wSyMxRqmIbA7y1+Fk60rrlGBxLS0shfjU1Nej6EInZP3pISEVBQX5uNptSJKONTEhMNO4v&#13;&#10;Y+GBTY0NTNYJCEz9TMppmsphMBjKQmfQXEnzgC7CGuVdQAAbKNj/0ASiFYOuYPRJQSJRkVFGsxVv&#13;&#10;JA0ICQ6JiYtFV0idEB5qgzEyaqY7gdAA0s0gGqomakI2aRBKieTGklSsCgHBZCPRjR4VQg5yRirk&#13;&#10;Es5JZtMEaSDJfEXgFXEliJGuuCphMcwQuywbw0jTGevBErEhu7AdizltcJFsFMFxKUROTiks2zGI&#13;&#10;sahoOwMDUAVC9kwzsrMf3YGD0Tr/aI5sGJOiEkRdNnvOHD4HMMJw7K4uMbVtb2+rqRE1bKOE5sqq&#13;&#10;K2fPnuEqfUhOScnKzIRizZg5IzNDzEcxrbQMynaGhmywp8hmWqOP8kWARHskQjbiIAl0DhpOHuqE&#13;&#10;B2IsOmXy5BUrVlZVVh47fvzA/n18DWhraaXzmRlZy5Yvf+ihh/jSweBS8IAoAI8yTgsWzBebz7S0&#13;&#10;5JRktHyTJ0/5xS9+sXvX7thYWSGJjpT7bVpx8cbNd+NmJjExwTyGATIM/EMDIVIFlZeX/q//9euX&#13;&#10;X34Fe1tG8fLlSzU11dimWgy9vdM/isA3hgAP0NW2ebTsmTxV7oCggJBLDV3P7zjz5kdlpc38doy7&#13;&#10;gsSpimt8SF4/5OHIrWx/pZ2fIuozz6j88SY6katt/Skx8+x7C3qbMGfXNm15p/wuCKkzKj4x3GBX&#13;&#10;ibErbcP1B6s/LGm4d1H5T+5aXJAUO8qvIG+vMWwkqMW8Tv0ks78kfgkaVQQUAUVAEfh8CCgD/DS8&#13;&#10;fJNdptcj8gY277MgDPckiO0l02nywAoiMVAMCTGTTKbfYvrJIi83rzd419hoeFgITv7b29oH+nq5&#13;&#10;HJsQt3HTJljJP/3TP5WXlv3yF7/Eru+7j30vPjEBnZdMQ4VXmBep0AmCvAJhUps2bc7Ly9+3b9/R&#13;&#10;o0dLS0vY6gA5MOTDsyhuXebOXbBw4QKW+ZEId0IwlE7CnUwNnPri9MRLaEnkoj3yTkU2k/nqPJ6q&#13;&#10;SDfvd7EsEl3T4FB7TzuL99iWrbq6pqG+rry8orqmBo1Tf/8ALALHJDj2KJ5ajLFhQWFBYWEhJBDf&#13;&#10;lXCzsFBZjIfpXUN9/UcffYhiCvYI0frOd76DDV5eXh4CQCPRCh45cgQSyOx/2vQZEAAwHGa34oEB&#13;&#10;lsNB/iBEJSUl5ImOiZ5UNBlfmLBNFE7wJbyGXCq5CL2BF7HXHFavPb39VMspKll4mjV3pEuG1HEU&#13;&#10;R6xQDlIQnpyWFpINM1RG1tCwES7ZDHBIMCGbFJedKkRDy7JEY80ZEAx9DAmhNpS95EfbRi/EcFM2&#13;&#10;T5dNC6hWlJt4/jT3ComSYZhdCinkDXwCZ9ID+UOXh4WnJYq0xR1FDjY3NI1SUwh9GoadQu9kpY0M&#13;&#10;JXWhCGSmBcWy98aSpUvZTcTjycdsMj/fUzxtGhaVbI8x0C9eVXtZWdjdW1cv1L3qypWa2trKiisn&#13;&#10;j5948YUXcSuDxXJhUWFuTk5uXp7H42FAGUSqJdA78SkDvzUGq44JLun2FnJuJDKRBlpWQucqpyRi&#13;&#10;kMwwJSclT54ydf36O/kWwB0FYmmp6dw8SI4rG7lnOrp27txZWVmVlZOz9rZ13GAMqB0stHxr1qw5&#13;&#10;8tERfCb99KdPpaSmYzRMhemZWRHhoZjQogMnr2j+GGyG2+U6cGDf008/jekpjy0G1WVll1taWtGZ&#13;&#10;s7oUUSd0wQrsCP+xV51OaUQR+HIQkC+J3LrC5oQ4yf0nP1lB7vHOgeG3jl7+zc7zx0v5pjjM9yd+&#13;&#10;uWRRH0+i9+nzLuqzj6L8Llz7UH45Ev4ptYgsBPpj/hqxOEADA92DY2MlTcO/eu/iscstT66fc9eC&#13;&#10;wlixfxiVz0t4EZPvN6gX5dOq70Vm6tCDIqAIKAKKwJ+EgDLAz4DNzPzs60pePASm4dXV1cdPnDjy&#13;&#10;0UcwH+bB0VGRTKyXLFmCOiIqSvbTo5TYc/LmFc2M7PwGr2AmKlN/1DhjY3hrXLlm7ZWKK7/8xc9R&#13;&#10;mj377LPsafDoY49lZmaZd94oi/152zFjRT5qIxBBxYHPDKz1Nm/eXFdXg5aMNz4L6Jiao66Jjo61&#13;&#10;qjA4JHN0XyEp6D+vNVNYJBSyRxxp4RXETeBtLPNkO5FAVHYCx6gThR4L+VAYsYN8dRU0obapqbG9&#13;&#10;XfR11ABTSktJnjd3dm6uB5URnkVT0lLRw9BlAn3HtUlzU9OFK+da28QQkdpoC3ctzOPzCwqys7Ni&#13;&#10;omOpp62tFatRTPLgNnfccQeMBbc3aekZpi9IMoIVKAqs8vJyyCf5CwryFyxYNGfObGpDhYUT1Cvs&#13;&#10;eW9CVlZmfn7BvHnzExLimNzX1TecO3cWsVkFN2nSJESyksOvYJsQUSg0lIk6gZT6wQRdJSz67Nnz&#13;&#10;CAzrkzVzCQlQWSgrHLirq7Onuwc9ZGRkuLjt7Oli3BkdFF6wF4gfilnYBfzTqASF/9ALEsGQ2lJT&#13;&#10;UtGNMS0DfjhJa1srMoBYFvsxRkCx5NM9nxngn8x+sG8EFpqeMnkKMtQ11F8qKQGNzEz6KBt4QGuR&#13;&#10;HDaIxg92XXKppLKqkrJ5eXl8F2B9HUyypqb6zJnTjBSDQyvYVSYlooRLTA9KY7xRqSEze2l0d3XV&#13;&#10;cE/X1oAw27U3NNR/eOjwrh07IcAgkJaeBhksyM9nA3e6kJzKLRclXeOGkVkdoF7VBBK3t5S5de1N&#13;&#10;KBM+TiliL9lTo9sc5RtBTlROVnYWXSPdED86BYEbc7vcx08c/+joEUaEvQGRlsGyk0ioPXcLfcTp&#13;&#10;KEPJWGy++z6GwrQeAPMz9JjtInB+KC52+WgC8Xv2uefYjgJ6+Rd/8RfcZj//+c+5UcEf5O2DBp6O&#13;&#10;hFZI5/RjMzhXJxR00jWiCNw4AvK0wHPkN18eF6GCcKAg1/DoyLnGzt9sPf7a4Yrq1kGXOwQbcfkS&#13;&#10;I88ad6x5WVBU7l6pw9Qjdd18wRHNPGimq/KtMjSkeyRox7nWy437jpTVPrF2VnF6PCu8+abKf/gX&#13;&#10;HWX3Cu/viunlzdcxlUgRUAQUgW8LAsoAJ46UneHZVOZzBHkJM1N3Y3o31tzShEPO999/Hy0cBnVk&#13;&#10;4zWNtmbb9u3s+X7HHes2btyE1os1fUys7VXm+eHYgEZEwA1wgIl5Xmdnx+WSyyzb27V7F9uW4/gE&#13;&#10;m7zfPv/vuHp86OFHigqLKCKvft80lDmxpRB2Vs20m5CfLxozQ9jEcJHsnKICkve/BFQepEngxHaH&#13;&#10;uI3YuYFNl7wSyC8io8BENYRyCE4FDSgrK4dWEYG6QGCoCGIDG8nMypg3by5MAC816FviZKc61o/F&#13;&#10;CmVl5Z5sxd5dV1vH2jNYRJssAuzlFY4iFGtPyBWUNT4hEUxQYsGpTp46SWasE+kmHGPRIqbluSwU&#13;&#10;DA4JxS0oqr+29k40VCwqhHmiHEtJTWPJVnp6BrUxp4c+IR5tMdGHDEASsrNzsBKESaEMFM1kcBDq&#13;&#10;xHvvva+4eCpNw2cgPFA7/IhQZNOmTdRGIpJgYYt4mNF6PB4GuqLiCq5EZsyYATgrV66kcqNsHIOS&#13;&#10;4ZUnMz0DikUT27Z9gDaSdmF3sBQ456FDB6kZO8a8vDyrD4QBsjvCrp07W1pb58+bP3P6dPZ9t6OD&#13;&#10;5KyBa2hohKBigZmekcEIUypIVjMGNDU3nTp5ks8EaBonT50Khevo6qyprkZaiBB0DipIYlxcPHhy&#13;&#10;D7S2tvCFggBbltO2NjLQa+4ihAeps2fOsBs7FBHlG45VATMpOZn9JdhbAlKYm5uH5PBBnLJSFjet&#13;&#10;mGhSG3CBc1lp2dYPPqBd6BPaZlSLhUVw+GwcyoAAGzAgtbntvXeduUUlAQCd28+JyN1oJ6tG/0xm&#13;&#10;sgEUycxqWSwJOWRcoOU7du6oqChPz0hH3UdnhTwblYipP4AdTeggpG7Xrl1o1yMjM3kQhEhzQ1Mj&#13;&#10;U2PjMhdi/Oorr+B4huHD9ejjjz/OuPMY0kduNp4pK8A14pkHnOfGVCPy2iGT2MeFT7/6cSU0TRH4&#13;&#10;GATM90NReKEHdLvGWNrc1j3w/snSZ3aePXK5sWco2BWMvprbW+7N68rzO29/6q+/dF3erzfBeQNd&#13;&#10;36zsAME2FUH0J6SqY+i57ecv17U/vmb2bTOy4iPC6CcPF3iYX5abtHfXd0pTFAFFQBG4aRFQBnjN&#13;&#10;0Mgrxi/Y+RxKDnQR2D2i99u+bfuOHduZMqLrWrfujqKiQjx5XqkoPyvhTFVVZV1d/U9/+tOc7Gze&#13;&#10;wVb/g9MPNAwoiNjErLyiYuu2bWdOnfrw8OErlZWwqQ133TV58iRqhm+8/MeXOzu6vvud70I5mPjy&#13;&#10;JoTVifLIq9CTNyABAWVuay4Qx1kMU3YiXCIRCsc/5tvMfJm22pkrR1vQdo44CVY8Ux+2nYMoxFpa&#13;&#10;xGsISjACnAp1HFyQ/QNQgKElY9KP5iedTdxSU9EIRcfEiGNODCDdbuwY2aUANWFLYzNu+qE0Xazi&#13;&#10;GxpCSjqeEBdPH5m4s3cdO5vTLiviICrsCY66CSaDDgtdH7pN6EwSu/lFhAcFhbARQiMKKaNzxJEo&#13;&#10;K+XgV2jwoCthoeG4wLx8uQROhUYRrKAuVmsHS4GZo3PlWN9Q31BXx+K/acXTUJeh+AJwcKIQowWF&#13;&#10;A9g777xzxoyZCQmJqDrZPRypli9fDpc7c+YMbDAzM4tFdBAnWocB0muoBZ1CXwRD9uTmzZw1C27J&#13;&#10;ijYyM8rz5y9EeKw8p8+Yvn/fPtTF3Ak5ubl2GFjGh66YoS8tuQwJWbxkSWZ2NisV+TSAtrOivKwa&#13;&#10;jltVheT4ySwsLIqLj2OwM7Iz8wvycfZz6eJF3LrAk6GIixYtxtuNsLLGRngslAxlINpUOGR6eiYs&#13;&#10;jl0jAKe5uQlHl9u2bWNEWNNXVFhAl4ECLSi0CpebJ06eGh8/ybLMxIQE1vzBo2QTRbSXmFTGxGbl&#13;&#10;ZNMF7g2sRdEuoquE7laLcx/x7kPNJ46fQAzkhJt5PLBdDzJQCXtRwDBhg/bGs98XuOsI3IEkOveh&#13;&#10;jYhxprnEnWwjgEyEIwHMIbfwzPnzUYHPo+Zx37JD8rvdI2xxyQ1Ap+S+ra9HANSh8jyY2jGwxfL2&#13;&#10;9OnTbMVpN2LB8vM73/3ukiVLQYM1q3QNbo/MnFLIlnOEJEIg0R6Rx2SxdVvxr/bIe65/FIEvhgC3&#13;&#10;lzX+5DsGnxNLG9pe2Hnx9wfPV7cOjLrCXSHedXTeW3xiW9fcnBMvfnPnE8TiV8CXYqJygATCa0dc&#13;&#10;QaFdQ6NbT7VUNR+paOp4YElhbmIsVjHsNC/XpZz3N+Sb6422rAgoAorAtxsBZYDe8bPTPnvixJnz&#13;&#10;oRZg7dmFC+e3s5Hftm2XL1/GdyJGmLfddjvWaDg1wVKSBX4witdeexUW9+abb0JUfvrUU4lJydYj&#13;&#10;G19zWewEU2LCvXXr1t27d0NaUPKsvf32ZcuWsYoJOrH4/Dkm8Tt37WKGyrqshx95eP6CBSi4ZBbg&#13;&#10;e8lfP+80V3gXWson1pukWOJnMou5DF3gaMsaxYmkGO7HpHaUrqGwqqq6wjIwFH1oeyC6zPiZCmNw&#13;&#10;COuTSb3Hg6KJUxy3hIXg01R2VKdOFrexW3tjc0sbXhphfa0taI2GBgYhb9Gx0RlZmeiUMJ1MSkyE&#13;&#10;UUAVqZOVk7DKmppqLBvhOaTQd5w6ookC1UjfngSQHBaDIRJ2myjryOOBv6HTcwd193QjJM3BOekI&#13;&#10;9UPAYKSw0DOnT2Pgd/o0lMYFYYASoOHBNDcjKwtlF1tKMHfv7e2BN0KZ2GgexjhtWjFHLrGrwokT&#13;&#10;J1Ei4VhkwYKFTY3NW7ZsYdOK733ve2j5WHgJ80QMqIhVE0E8UEVCLbBCDA0Nmb9gIQmHDh8C5xUr&#13;&#10;VkJzgY6pG/fDrl27V69eRStgjgDQGPa0YJHb2dOn3n7rzZmz54Aw+JWUXIJTATIZUBLu3rMXhsqH&#13;&#10;ABbgsV0DAT4GXWxtaYZ3gcyFCxc9njxYIv/Q18Ebob51dbWwIIguQ5ackga3RPUK1PSXwY2IiDya&#13;&#10;lIjlLTsfoBWEzXKEcEHyuYHrGxpKy8rEGDI2FmnhgtHiricasg2bYrtFnMR4xjwoEtmhAUKIgpFv&#13;&#10;BLTL9u6VVRVlZaWnz5zCdJMuUC0q3IKCAsTg2wG1REZG+d+K9oaccLSn5uYU5bklWkSAGu3cI488&#13;&#10;wkCkpCTC7uztzCWCyebiaeIW5TZji5HautqZs2ej0jbLFHGQgbPc1sOHD7OdJuo+8jz55I8effRR&#13;&#10;dshk+WhbWztslk7xdQMtNrUxvgwiYtj6UUmSwm3D+PIUc1/ZdO8D5ctmE/WoCHxxBLi1qEQ+33EM&#13;&#10;DOgaGDxwofb5XRe2nmlqG2Q9HDvHwIMgQtymhg75WJR/05S9Ptl7T/vn+5Li17d1IxVfW0oILyFg&#13;&#10;lK878pIKcIcNj42cqen45bunq1u7HlsxdVZOSijfaAw4ZJb/iOszeCNYax5FQBFQBK5DQBngNZDY&#13;&#10;ty9HO9FnRsi8fOvWD/h37uxZqNHSpctQCuFxhZk6DifMmyoA9oIdGoZkzB5xK//KKy9nZ2c+8cST&#13;&#10;o+MjYqgzNoaSCgYIf0DfhQYGWgLxmzN3HpN1nNfzFkN3xBsPY9EP3v+AxoZHh9kdb/6C+eL/wzgd&#13;&#10;kTfida86EpzJqrlqX6kcmcLKHILJLNpLKYlLGmYTGMXJaq3Rrp7u2pq6KxVlJSWYo5YwaUYBiBcT&#13;&#10;JsH/P3v3Ad/Xcd2JHh0gWMDeKQIEiyRWsUiiRBWSKlZvlqxqVceOkzj2bjbe9cu+jfPJJk6x7DjP&#13;&#10;dmxLlmSrV6pRjUXsIsVOimIFSbH3BpLoeN+Z+QOCFCVrx/auVsYleP+3zD1z5szMvec358wZfpID&#13;&#10;BpQzJTEm8fCkfHPtA3ICCb55QRs+AcEyPXHvNBWQ/QQGBl9BlNL+pXwRQa+SjiVMfx604YMb566d&#13;&#10;u6LhaKdZZuhwGmT1Yi8itA4lHQsLTMxrBC127tixfv1aiEUWJMwEB05079HdOgc7wuS0Dw4dPsQZ&#13;&#10;EqJLpkgGq+I2xR58/fXXHnrooc2bN7NSDhhQBmxbYeLiiy8ePnIUoxz0xc7GnMjdFIZXzAkTzgVR&#13;&#10;4AGQqbauds1771tDHCjq0rnLHMa7WbOdMjcBS1CoimOfTA1Fk7CRQ7JWBbGH2KRFjHLCucydOxee&#13;&#10;PPfcc+DkwUNOFcRgwbz5msT551/AEijAi6bFCnqW9tO3rzUM3n3nnamvvLp1y5bjlcdOVlUR2HkT&#13;&#10;zjvvgvMGNGatXfv+9OnTmeaGjxhx6qmnMcoZEWBZVVNMf0Ycpkw5PMSN05gVzZbkEtvH7ET1Yjrc&#13;&#10;tGnTOAZbHYLv6JGjR8vKyi644IIuXbpqh+asKj4fXcLcsmUb4agyEFrEnuD6e+w4kLl8xYr6pUtl&#13;&#10;pyrdggYhbWKH2AsEoS8o7GDqaY8eFvOoGjMGROcarVptcKZqkimDG8GqXICttBR+D56iUBY0SFah&#13;&#10;QTaFHSJGx6lpEawsiOhjG1KKgJTYO8E2HtU+bdtjHvG48QXTT0WpMZWUy2pdbV1hVr4lQ+jSULFx&#13;&#10;geeff95yKUTHp/eyyy4fPGSwUtTV1YJ2hiRkp6QdO5agnLIOlRomV+bs2LHNg5yBq6pqunTulCLi&#13;&#10;aJMaPNyYmsTH9qk4H7vYetoqgf+lBLS9kCaDAMG/3O2HKl9atPbx2etXbD5cWWfWnxe4Ga2G9vwF&#13;&#10;f/vMgZesTvEh6gtT0Ftu4XbTlsklc5ruhOQt2+1H03x462PXm0jG39iLP3Ll1z6B6XylwkT54BGq&#13;&#10;dPp6Q962Q3WPz6nYdfDEXROHnXdqnw5FzPsShqgwcsBSS85/7TxbH2iVQKsEWiXw+yqBVgTYXPO0&#13;&#10;c8cB+9lolk58WszZmwsSzJkDIIlN//kbbzJTi3IcEgQrQzS6ZWXRawEGJiMOokuWLH7qqSfNJRs6&#13;&#10;bJj4HNRaKizLj5ldTEl33XW3W926dS2CTExtN9GNwlpYdMYZoyVjLaHcw16c6xC34aF5S7ym65Fb&#13;&#10;X8vgNZf04HiXZqAYoh9mPpBQXzQ+5YgsCVaBYSxIAfitDy6Uvp/t2rctKy0zo6+0tJSdrUevngxF&#13;&#10;bdpYv54K3NQ8GuuF+oxWJrFgdnEgBCxz83LZi8rLy1moTGXs1LET8CMSps0tzAgtsiOiAko2ZMJi&#13;&#10;Bk+Wlw8E3vx17NSpnfV/GxsZEk01BBs2bdyo7GvXrqO1U/cJc9SokSoBZqvYtInXZfdu3QgZlgBm&#13;&#10;WKtslHiWqJUrVr704ovQ9dVXX33OOeeah7l9+7bvfOc7sPTFl1xSXj6osvLYyhUrVq5aWXXyJH8/&#13;&#10;c8CiRTFXBavvDevWz5r1drt2oYJ+8cjDPAkJfMTw4agJ2MNdEzMAMY3f9SjkIOFQKUG2wbKnwXDz&#13;&#10;nTDhPOMF7yxaKJzJoEED1SazlZRWu5s9Gwg8v6ysTGL1wzB1Sr++7du2NZ1vxvTpItycOe7MESNH&#13;&#10;bNy4aebMGbv37b7zrrsvufRzxKKa3p41K85bG8nK+tKLLykF/aexvoGo2feAE6ZpcB2G0cYAJDAY&#13;&#10;hMYnt1s8q53hw4aBsqWlA2Dp/Lx8FaFV89a1aQN79u4lrjZMhG2Lu3Xpxq+V1yvD4D4uwbt2kYaC&#13;&#10;wMbwW9oQlJj2pVkDhaA+L1Agz1PkHAju2YMxPKt3/EODzMKwHxlqY0ZAVBBwiA5uCQQIJMAo2KDP&#13;&#10;2ZKcXXQME0rjQJskcYMzqc9lE4GlHYBqrmPZeRYSxIkxmt3bA2IvFkQnq3HN+2tenDLl1VdfxYkc&#13;&#10;tUyt7Omnnzp0+CDErtGCr26hz3SpC0fKwRYRY4fmMsw++MBPoXqdml9xQX4hHM7yP2nyJCM4oDGu&#13;&#10;mtkO7SFu6UrrvlUC/74EmhtPRHEh1GWY+5fe35p0bvamPYd/8faqp+Zv2LSvqs4XyXTAxjqt3VvL&#13;&#10;WzG85jNrKqSXkgupNWZO44cgsZABhOEL5zDkYgKhP5nFGNe+FbpYSusnQ5+BMQQjjXQT2oqZutuU&#13;&#10;YaRrl1iKBBx6N8a8w3lIGSgGvJoOQ+LMjXDlwy0RCSFvCMK4qXec4NOBz9ycQyfrXlu+68CRk8cu&#13;&#10;PXnF6IHtfRxDMfyP7w39LkMn5vIhzdajVgm0SqBVAq0S+Dcl0KTi/5sJfl9u+IakT3LaN6mkjbTe&#13;&#10;008/nTufMIkgx4CyUlFdwpcwfnt8ekL6+O2jQYu8D1xRy8WQfOaZZwYNHiRQoQ8mFZOtjyZN0aRB&#13;&#10;8pEze9AWvurBKGchwBrq6emnD7333g5UUpCDV1tSfO3VQVAPmj9zLeokpfnoXeE0cqxpJ+i/x6pq&#13;&#10;qg/uO7ht6wdQAesQ89Gxo8eAB+55Z44bN3DIIMYoeIzDJngGwmGptrYaxmNQMrUPm2LC7N6zh0IP&#13;&#10;qHRmJOvcZUDZgI4R8vETBAYUML8AYMzLDrp6DkDLlGcGHxgAYzjt3KVzvxj9xUwzjoVc6eBbXpQm&#13;&#10;lEF3bEfQ3YoVKxbMnw8VlJaWjhgx3LPPPfccLAHGEDBkCiELPyPeDItkbp6FNxrImaEPoIUAhcdk&#13;&#10;5rr33vv69u2jmij3UCZ4BF2wm7399kzaPNPN+LPH9zulXwfutdSuGHdk05Ytb7zxOrMYK58qW7lq&#13;&#10;1QXnX8Cz9NRTh0Ara95/H7CcOHGi2pFe6ZoaRtCTWtYIFKNcbH2PP/6osph0Z5iAnyEbnZChCxbM&#13;&#10;N4hw+Mjhfn36mT/ZpqAwp6CwY5fOAIxWccYZo0rLyngUXzdixDvv9HrhpRe79+z5pfv+AEoZOHAQ&#13;&#10;zjdXVDz22GPvvbdavZx51lmDBws5C+MUaULHjlVKANiThn9aae8+faBN4NMMROD/4IED4JwpjhUV&#13;&#10;m/uD+qeYmRiMq+YNmtxI8oePHBGpVTIL8a3etZr0RAnVKsaMHkOV493L2mtpQd6niLgLDQI/4JyI&#13;&#10;r23bFOdAcfy2cgSlt+JisVuGOYxxMLipfeMFtm3bgnlQTZEMoalTbIDiNmhQpyBeNdISCjqVMrSn&#13;&#10;CP+CrDPtn7IXdUuyC7pmRvdjoDPucOTQEZM/xY1Fau78eY8/+fjst2frXBdeeOF5552n8XMHnTr1&#13;&#10;1UXvLjI0cNHkyYoP3ZGkhhczUsVBAUV2z67dDzzwsyeeeFx749Pbq0cfQxUbNm7kp71k6RLTR629&#13;&#10;qc3IKDHm8Rb9svWwVQK/ogTCKAKbV0Q04ngJq5tjVvd7W/Y89NbKlxZv/uBYXWNOvkEjWCc2/TC4&#13;&#10;FgBVpuH/L1pd6CBwHLjkU+V/oNIQVw6sDS09fFgQzMuq9x2qy6ozqCK1hJxGZAKABQQmPxSMvYRb&#13;&#10;gdfQAQPBCM/C6rdZecFqF6iHG5KGNOEDhEroTk4yT8UEMdm/3gUGw3eukaun4yQUhOsdn6zPnr9h&#13;&#10;X+XJhcdPnrzxnOElRQW1WXW58kY3QM64Nb8O/jXt1iutEmiVQKsEWiXwUQm0IsCPyiN813zA4hcu&#13;&#10;qKQNVMOLL75EMEaedVYko0dOnjTZd63pm5MeD6qqpwSTmDx50vz58956602Jb7zxpuEjRoWQ9Nlh&#13;&#10;3TMJONoxW/kiJiARPp2NmVWz5cuIQScuKytj90hs2Ns+zmI8dznSyRgtaaKMJXBY+JxnZZkAtmPH&#13;&#10;TsBgzXvvQTXma0FiYYW3fv3Kzy0vKy9jZuzerXtJp5KwtDonz2CKqRU4RPDPpUuXwIrABodPQJcC&#13;&#10;DQWxH1LuJ02aBL7yO+T4KsBmGKiN2gBjDm64aG7etHnThg3UfgVk9oE2gBkuikAXOFRYVMAgWltb&#13;&#10;swZb770H+5EJ/8XS0q7m4MEM3/rWt+BtDoovvfTiksWLn3/+uaFDh915513jxo1lo1K6ADKzc2Ce&#13;&#10;ZcuWehx8khGlXzVNnjx5YIx0wnQUgqDs3QuKoI/I/n17gTqkeDNimwen63gmIvAPHobcgBOlPvec&#13;&#10;c+69914I3KLzFhJkT4PrFFn6T6qLTDshcHdVAZAprowoMkDasGFD1aOIJIYGYK033ngDpoXoQNDB&#13;&#10;5QP5EwJCpuXBVODx2WefDWPDw0AFCcyYPgMQNaDQp3dvxiuT7h5++GE22OHDh5155lkAHvY0pNhO&#13;&#10;g5ka1lJHkPCihe/widWE4GGOnViC5E3zg+EBuY0bNuINhFMitjiNgR8s46FcWEcNDbAHMvIag2CP&#13;&#10;lQyrpWVlAwdOANeF+NEI/KG0ecsWi1Uw/QkDKwZMnz69hedhJSMl8+XUEPSr9hVw8GDRU2uPHmUb&#13;&#10;DGFFudSCggxxXCvNylN9WFV2JkoHniJJ7U2dEp0NwWjza2nljq0/SJxaqK+GXkAJLO3f//wLLjh0&#13;&#10;4CApAczr1q979LHHVqxa2ba47XXXXXvDDZ8HNdWC6Kxvz5z51lvTHvr5z99ZsMD4DrkpKRTaBOHC&#13;&#10;1F/LRi5evPjlF1/WVDx7ww03inRadaJqw8ZN+rUQvgC5iaxf+cpXsC1907NNvLX+tkrgkySQ3hfp&#13;&#10;he6NoXWHdgw5BdATDG4atZ8lW/b8f68sm75i177jWY1e6Zp4sqtBXJ+8Nb+IWn4sPCWDEF83PAS5&#13;&#10;BTL2vhFh6KSh2sVs9m59zvBdSdu8LiVtu3Zo06ltUfviwg7F+e3zjSTm8+jwnPhiNXUNJ2vqjlbV&#13;&#10;Hj1Zd/RE1cFjJ/YdPn4QIKuua7TqiqUpDOPk5vsvU1lbwDT2UV9GRQTk/KTPBX6aGc6Up+WlABmD&#13;&#10;JPwLssnKDoZKAUJrGwuXbztx/8urjldn3XfRSIt3Aqw5jUagQj6RZniidWuVQKsEWiXQKoFfRQKf&#13;&#10;ZQQYv68fEULmWxiv/eu74avjMxK/TUn7pNv5TENl115z3Yb1mzas3/jEE08OHzaiZ+9e8ZMcCIUP&#13;&#10;uS8pl7TwbOOAAeVCicybOxeM4f82fMQZSUG0UgIQWFNTx1HNQ8CaJ+UFwCX1sdmYAJmg6alE0B4z&#13;&#10;9s1byJFiHHgL3DqlSSciglbyu+NIufb99xltmF9qqmsYxIYMGTzuzLFCREJ9Vm4wY4q+nstqE9cb&#13;&#10;PC7Uzdr3Fi1axE64ceOGw4ePBO2/X1izgXEGLhWqEaDaVLHppZdenjd3wagzRl137XWjzjjDLLKg&#13;&#10;nWRlbf9gG42Z5m2hcfPKBpSVsURBBXR6CIf9k7ck6TY21C1fvmzxu4tgDA51gwYNNhXQPDM5mlJI&#13;&#10;zjCJoJp79+4zX+uC889fyFizaCG4ePb4swFIE2MAFQa9t9+eZW06AA+2lC90CvCceeY4aQxcW8JA&#13;&#10;HBcgkLcnD0DGyYsuvrisbICZbIAuA5H6IjQWuRnTp+3ff/COO75I5rPens1qevlll7NwArZgzJ7d&#13;&#10;ANHe8vJyYIbASTi1mVBr4e8jm7FyHrmagKXtmeM2bFg3ePDAvLy2ixe/+/hjj5ItHcrcThNKiZS5&#13;&#10;lVTPOussBuEevXsuWLjw9GHDxp45TnyX9Rs38LDdsvmDKS9MEZaGcHbv3vrG629aNP62W29nJ1y9&#13;&#10;+j3sG4kAenEgUwtCiv8JEA4dOpwcNm4QaHTbKy+/Cqibcdq9W8+OJax2PWtPG0ZQirR5c4UZiDaQ&#13;&#10;ftiwYTCnasKSigPsy8sHsApqOaKPwunLli4H8EgSnmRXPGHdxf0HDor5c+iQNFu2buG4q32aK1g2&#13;&#10;oFSFwpPJoBebfTaP4MJCy150MA7AYgndmYIIr4KRzLzaKrvij370I0iMNM455xwC0eq0KIlTF9Bs&#13;&#10;kirY3P7TQdT1gkIM8POk7tqtx7333Ddm1Og9e/ZW1dRaxOT9Neu6du56+x13XH31VX37nVKQl6/W&#13;&#10;u3XtMah8sB761jTOs29hXksA/7p06drcy8jUGmw6ryGGYcNPv/baa8aMPYOZ03hQ2YByUV5Ly0p/&#13;&#10;8YtfvPzyyyDuH//xH+t9qSmkPui4JavotzxtPW6VQLMEtI1oWKs3/mZICphpzM1ZunHP/S8umbZ6&#13;&#10;55Eq9jmfiWRY06hSu/r3mpN7Hza+0A79hQlz3rwxU/bF7KzabKMsjfU1WQU5vbu2HdKz86A+nUt7&#13;&#10;lPTqVNStXdsOxYVtCwsK8/OK8nMKc8MiSN6EkUDwuq6tr6+pq6+qbThZXX+8uvpQ5cndR09uOVi5&#13;&#10;fNPuzbsPbDt0suZEXaP1OwtyzMP1jsxuDB+7RrMJAonAWrAJwodh79KH28dO041MWXh5k1AEr/U5&#13;&#10;Bev21n1v6rL62to/uvLMwrzs2sbg0hoh7Ucpfki79ahVAq0SaJVAqwQ+QQKfTQT4MSUsnTarYun0&#13;&#10;YxeTbHzr4l/QLCXwiG80E9n5Ey9YvnwFKw0DwNSpr91z370+bCGNv+AVEzaTmVwS9HPkqBHiT3JB&#13;&#10;ZCqpra321QVCaNgm+x0+cvTgwcOc1EBA9BOKo3o6sKdBwoGup+PAQBxNlVX4lzTLpDT4lMIcTciw&#13;&#10;8tgxujiwsWTp0g3r1onMYeYV/Z5pZdTIkeJesLMFX7tCUWc+su3etQs4EZ506bKlTDRdunBSHcUG&#13;&#10;ZWl7j1PlscRohv+TJ05s3bKV4Q5KFBkHsKT0cx+1/viCBQsYUuAQqI/VSPwYkwI9QjO27HuQU2MW&#13;&#10;78T31rw3b95skWNKS8vOnXAeOMq6xW8wLy+f1g4TCq8JsJWWlk6Mlkaz2kQ5OXbsqDAeZWVlV1x5&#13;&#10;1cF9e0A7zpAXTpw4fPhIoTsYtrAEr1qGsXv3Xsq2b98ezpysbckLEaK46KKLsRTGwKE4cuQsmJdn&#13;&#10;qQnT8zZVVFx5xdV9+/ZDlhGSEWnYsBH8YE2jPFlVDaKoCLajZhUffQ0iKfqx8oMwm9pMOBAqpW/f&#13;&#10;U4YMOW3e/Hn8ZCV+6OGHN23aOP6cCRPOm9CjWzeLRhKX2YzKK3qNOJ/XX3/9o48+9qMf/2jChHMn&#13;&#10;Tb64R88ehw8fNZPt6aef6d69p7oLvqnLVwiGefsX79CEhKVduGgReH/RRRdBmzjUZrAEaUNfMi0t&#13;&#10;G2BFhPfXrl26dBlT27nnnDt67JiOnTpjlRGYyY5dDhRkjuOWKTiteDNAIBspOC2Ia/us9uqFk6cF&#13;&#10;6C3/IErNhg0bX3r5ZdFWTj/tNMn69e9XWl5WdbKKe+3Rykruo8rC23PWrNl6ByyHGtjsgIExCCi6&#13;&#10;dxIFMfK3TBMCATy+qezMzNQkP2/ePEs1qH2TbHlsnnvuuWpc4vhsXdA9kwboPPS2MAIScFqsDpRD&#13;&#10;uKOcHIZN7Zz1W0YdSzpqwOamjj9nvIYaqoyOGRw1s51O6jJZJ2V7BD7XrHkfANZiVSzqqIWDpJ0G&#13;&#10;VbnaeW5uYX1jbejFbdsapxBKlAAfe+xx9sDLLrtMyFa8xL6sv4a1QyOTdsE20dxOMrxHnh23br+H&#13;&#10;EkjNqmXB4xXTWzVmbTjX0gfffmbh/DU7+H6y1TENhnG+0HZDu898aVo+nzkOZGK6dN6c0NciILHw&#13;&#10;bvJ1qm3IqqnKKcwa3K/9mYPKzhjcu7xHR5FVOrdr065NQRvGvjAiqJfwcUnjiz4yttgbIm5DCi0A&#13;&#10;Ln71tPlamLCyOmvv4RMHKysrDpxYteXA0nV7Vm0/cOQY/JpTX5DHfzUYBZUmrFgUuPg1N5zn46rR&#13;&#10;4qBWC8zmF5C948DJ+19aDoj+p+vOLhA2JviaYvLXJv1rctKavFUCrRJolcBnSgKfQQRIOUxVlGwI&#13;&#10;vmBBX4xwjq7sFoOPvStpnw7oiNQ4iinDmC2mD98VI6DoCBF50003LVmyRFiIX/7yl+JAiNDIQywA&#13;&#10;gmCvCwdBy4zqXWlpGZMCjz4KrvUP2ha3l4Z5Ch1z6ij3kvkoJ5UxTp3LPBhoNXEbSEVq4QOeQGbU&#13;&#10;MiG/4H6JQH3D3j17hXRZvmzZO+8ssLbe0WNH2rZtZwLbpEkXenTOnLkrVizncimkBxMQB0UOjZ6L&#13;&#10;XnlHzICCInjiWe89v7CQ1n799TfAS6Wl/fnEgRM4gS4SPw11AWPAbOdMOJcX3/fuv198S0qwsoBJ&#13;&#10;TDqTJk267957hw0fXiA+KgsKoRnTzs8/fPDgqlWrec0tWrgQRt2/fy/9/tLPfW70mLG8TzEJp61c&#13;&#10;uWrKlBeBwAvOn3DLLbeIKcJeqoBKqCyQzw9+8IMf/vCHYAYvPhV0x+13nDZ0KHSqaFCE3FkOYdGF&#13;&#10;CxfMnj0bQGUVdBE6MlPrwgsntW8PhzRABXEAOhJuqIMbGdy4U54xevQHWz946803QfRLLrmYW6Ys&#13;&#10;1OWRQ4f5Q0Jo7DwajMqyEUJGIPE01pWChhN7LKnxadPegg0sTTH15VeQgtK/8IUbb7jxpp49ehYW&#13;&#10;FPC9VBdMi0r6k5/+bP6Cd/78v/yX+/7gSz/+0Y9nzpw1Zuy4iRMnlZaWm0b4yC9+8eN/+Re43UD8&#13;&#10;5VdeefOtt7LKapYlJeMhbZDJyuZMWFdccQXAhgEWKmXDOdwl1kqfvn3VKVG88tqrb8+ZddHki8zN&#13;&#10;Y3hMMAxWLCsrA11IFQ4kDRPkGN+YXlkF0wIe6JgdakKg2DDMfVrLu4sXz54zBwRCyt48wO5ZPepK&#13;&#10;+4unojkZBYAqITpWXKhSYystLcWDvVJE+YeZfrFn6Q4GBwpNvzTfFRvW7VAWUyWNR3gc/mTkvOSS&#13;&#10;S0aOGlnSocREJKYHzZ/wFTT0OzUR0Hzof6HUTb2vbUFBgJ2NWR06lJxS2l84UMBVnakiiVSSzmQE&#13;&#10;IDevDdgvVOwLL7yg+bGm8jEOfdL/8KIIv0QBFrJVQuD9+/Oa7ltbUyMJJZmgJkyY8MorL0cz5jq9&#13;&#10;hirswaAkMxWGCBaRp7CPKnOk6Cx06datVQJNEghNJjQQ6KYgJy/7/T0Hv/3YnJnv7a8yiuDVG6bD&#13;&#10;BddQTTcgpwACAxRqerrlb7jYdEObcxZTBvphfYXG6tqs+uru3dteOHTQRSP7jOzfvWdJUUm7QpG7&#13;&#10;csOgR8gikQ7MBLglmwD0Alk9IjRcx/EOv1QHIQKTL0RBQV52cWF2j3ZFjVkdz67LOjq8bv8FJzbt&#13;&#10;O7Jw0+6ZK7ct27in+sjJrMK2WUUF/DXTrAGFCaTCX9pCLuk0ZZOuNu0D+g0PsAMGafhW4rdo54ms&#13;&#10;+19emZOf/WdXjcuLMxp9Jn15PuxqzUdNhFp/WyXQKoFWCbRKoKUEPoMIMBUvfLeys4M2H7VDqmf8&#13;&#10;0IWbUV9P3z0fk7DFi6YwZVR8p/Fy5vsnvc/iaaefDlHwW4Mxfv7zn//1//yfbYrbBGgUZyvFJwJx&#13;&#10;OVo0TnaeYrGh6ToAITiacXKjEFOd08gqnJQysqfP2keFIGTtIDFJ+7c5Ri8oroX5ctyxbTsXNYoy&#13;&#10;/b5i8yY3mTt4Zg4fDoJZ+rxcxIuf/OSnZrVRban4FHTmFJzAfo5Roz0HcJKTU1ZWdu1115x99jlW&#13;&#10;FWBJkwyrridOUnFwKw6i45rjJ6AFZiUmFynRV0wbXEHjp/3f9IUvTJx4oVAjgIhlKN5ZMO+BB/6h&#13;&#10;CtkAAEAASURBVB4AMlE7pd8pEyacs2vXTij6Rz/84Z//+Z/361cqOue77y6CmiyEoIRYZZJSGRBO&#13;&#10;/1NOGXXG6HbtS847b4IEf//3f/+X3/72xRdd9J//83+2rILJZrWhYrMhQEZFxZw6dSrcVVl5lAUP&#13;&#10;UIQovvrVr1pjA/AOsQKyspiqVq1ezUMSVrGZDgfa3XzzF8SkQb+ioiKCogFULyPNmCFDjqkQCCSj&#13;&#10;jPIilkAo0zaCiOhX2k66m5+fh+b3v/9980WBPaZUfpJQNxhzwYUXWjvBg/QYhspbbr2NWObOW8Bg&#13;&#10;NXPmzP/5t99hpezZq7fZcUlhswQGTDj41CE/e+BnTKx/9NWv3njTTdhTcaHucoOxi4VNdsQlFg4z&#13;&#10;FLyEw8SJA3lZfaR8YDlJjjxj1IrlK55++mmMTZ482eCFloB1ydBU6UApRAe5wYEmK9qgMlc42Sbk&#13;&#10;JtiPA2Y9jprwv7YHfCLCNdTmcTY0mzTiuzASkieIqzibN282uxK0xjAPUhTkiDcDB6n5BZk0NKTH&#13;&#10;pQGrYCruqYzSzz73nKU1R44Yeekll5x9zvgBpQNy83ONeth0yzAyIRJMqIHQSQ1V2KsgV6MMXclu&#13;&#10;lx9GXkL6kCzUlA6W0lgnQwPmJ2wuH09mLaFdu7ZSaTx6nrQNtfVmDF5++RWPPfbLV199Bar8oz/+&#13;&#10;E+FvBNQN9sbsRqMPCMZ+xApilcgwRIJ+4E/cRn0oTntKXNlntsBH03Hr7++fBGJLVOzQaLWEMFsu&#13;&#10;/Irclb2rsuabj86b8d6O6sZ8wwxhxMJblNVLV9XKvXu8bWL6fy02cXGRMTrhERMSQgahtQvE0tBY&#13;&#10;fcKb+/TSLlefM/Ki4acM6dapS7s2+YUMc+Ye6hoBywWCmi7mWAwRgj41beMun9xWm5g36VeyxrA6&#13;&#10;oTGP+uw8PvjdO+b16NhmSJ/O553W59bzT1+6ac9bSzZMW75196HDjQYu8wvgx8BnZDfwiOu0hY7b&#13;&#10;fJK5lilHGFMEhj3FVoq3xnpnWdkHq/Puf/7d4oLcP7j0zELCZLYMzrSBabKzcxDKFN+HzRRbD1ol&#13;&#10;0CqBVgm0SiBJ4DOLABUvvf19AGxJfXeQvsFOfTCSOuiKLSbIqPgtG0dSKMP3JCfH8gDg30MPPWQK&#13;&#10;EG312uuvDfAvTNgLH5u0obNu3dpdu3bn5uaw5JhGBxGKsckhk0ZOS2b3iB+98GWSb9Nzmd90xT7w&#13;&#10;7NMVvvr+gs2kprZm8/ubzIJ78803IDEmERDic5+7lM5NWWfTKLEeQ2H+6tUr+LatX7/hvi99adKk&#13;&#10;SR6HzZhWxDCEfNjxqOy2rl27dO/ezcQtBrT2HUo4bAblVVHCUGr4CQxEAyV9HUBauXzlpo0bRAjl&#13;&#10;xXfllVdaqgGTSfMGGsFRjpT3f/e7r7/26sRJE/v06bthw3p+fYKU4IF3JWfUjp26HD1ygEsnF82/&#13;&#10;/du/ESuF4lNaWnrxxZcg+/57a7Zu2Wx6leij8iao62zXX89WRE0353BzRVjk4C//8i/hPZhTWFFK&#13;&#10;PMORyVqIAJaFhQXjx1/CMgnA3Hbb7ZC2UiiLhdtXLF/6+BNPsBCCmopnKmYyhbVpU/wnf/K1Ll06&#13;&#10;g9DMhuRD1mqw8nglqxeChKN0qTqCaD7UJ5QdJIdEcogO5pw+fcb3v/9P6uXaa6+7/rrru3XrOmvm&#13;&#10;TM9eCP71Mms0KFgI1NU3MNnde++9QCBWr7rqKrhLfVVWHuP6qBJZxmQEcrBQDR48mGOkmXvgKIEo&#13;&#10;CwbcxaFWZI5fWVkZn1IiJRmNE7dqLSWL7Tkb+hp6+tCy/mWgWgyDOdWogYwY+mSUalBeNi6gLmLJ&#13;&#10;xDzIDaI2TY4H7NChQyE3MFhZQDWyZbLDDxN3aBUrVyoOdMcOBkdppaoGbzhBDTgHBWFLuO71119H&#13;&#10;weM4MQ6i7kLV1AbTGVZtakQtIOJBZecayt6+bOmyv/7rvwakJ2pVEy8cOmwo987UcaLC6jATQRSF&#13;&#10;cELEqS8GYWdklSouiS49m7odt2dNixwUIYq98fjxSkVQs2SsFF/96h8eOLBvxvS3nnjiibrahnvu&#13;&#10;uc9kSH6h6gGGRTa1kNT90U8MGC7BDDSu8WnJgY3ImPSt2++1BEJ7DFsYtohDF3FnsYOcY7W1f/HQ&#13;&#10;9LcWf1CTVWghyvjWlySZvDRpL+TQigKB1HZDi0rkwgH38/BIiOopJR8TD+YDj0VZjUMHdr5qfNnn&#13;&#10;RpYN6dGpXZtCwbtCx/HxiB8WIDDgT9gq9hpvdOSr6huOV9UeO159rLrGZL8TJ6truaRaGig/tyAv&#13;&#10;tyg/t11RQaf2bUqKiwrCByKAuLww2bAOGgQE9WcDIJ2LCzq1zS/v0v6SYX3XTD4wZVHF1MUbNu+t&#13;&#10;MoIVQ5WFDJvkEQ+aSxNF1LyLokhpFTBGKAUIs2uFgMnOLT5wsu7+FxbybLhjwghrKylWhJSkE/td&#13;&#10;hgrSsXjNRFsPWiXQKoFWCbRKwJsxKUafJVEoUSoUFVO5wjfKJ6/p2KljJghau+s+bHQ++h9VXqpo&#13;&#10;BnQtiCU3RkkJXmf+6gIdKizvuz/92p+uXb9u4oUX/u3f/M2pQ0+vZ41yT+roL8pIAqVQ3Km599//&#13;&#10;j+PHnwvSIG7vIykh1TAih/jRlVP4OoXvU8rUB94y4jhxKrFbtASukmb3TZ8xY9bbsyjfwnWcffaZ&#13;&#10;I0eNGjhwAIc0qqpolr7sufl5Yn7+3d/97bx582+//Q5LF1pIXTAPqwTQdGXKwfLUIYPh0g4lInO2&#13;&#10;yQ8r/oWNDiA3Bz7/UZEOKIKILEC3euVqYRX379knjEq//qeAjha7EzeD0MKHODxswDoXdmKMeuyx&#13;&#10;R81ts8C6u66UlZXde+99F154QfceIbQmgseOHeVv+Y//+I9U7dtu++LlV1zJagRSigQjjuXx40eI&#13;&#10;ARYCGxiCEARuaf9WgDjv/PM8/uwzz6xYsTwvL58l8yQ7zsmTnhX7BGyAb2tqas4886yhQ08HuhiU&#13;&#10;CJGoYYzZs2b98w9+YPU7dq0hQwbDxkThWEz/ObPn3n7r7XfffffPHngAXv2Lv/iLK668UtlN+Hx7&#13;&#10;xoz2JSWTJnMijWs/xh6CZihydjaYtGDB/EGDmMXOplIxE/3Lv/zk+PETSDEc8fNUc4sXLZL1uLPO&#13;&#10;HHvmmcVFbdRjtGCFcQfy0U6effZZsMfMN2gHkOOSetttt7GShepvCG6rDoAo2Im5deLEiUxwgFPi&#13;&#10;QYKAMaI9jaA45YqwYpSBnRlac1dbTazKzqmnJADGmGSVDhKDA2WdcCA6KY2n9AtGPABYMnY8LQf4&#13;&#10;DMa+ESMYDBNNdUHa3D43bw4rFhpiIFIyl0aFwpNOEZRYvlLKmjtlAo2qLoFG8BJliDHlbt/MsKeg&#13;&#10;dFmvX7uelRh2JXDtXAFVLjNmNwsbCgPLpzSoxEFccrRldEqNUlMOOnPoWWmTzOY47kMk2Geffeab&#13;&#10;3/ym02/9P9/64h13Mgk+88zTCnXZ5y4bMWJUoN/YsGzJor/9u7+dPWtOly5dr7ziqi9/5Q/FmxV6&#13;&#10;RnEYKgnqmmuu0UQ1s8Q8zfrY0coPPtgKe5eWlQqhFDiJ90Lm2NHbWnDVxF3r72dfAqn1KWdwKdE8&#13;&#10;A6JrFGezur72v/5y3oOvrTnB7JabF8IQhWUYUnP5V2KJVLShCPbCT2zzcezSoESYbCdgS0Ob7LrB&#13;&#10;fUo+f86pV44tLe3Rqb24Lih6D4Ssw5wFE+q88jVO7tUnaut3H6v+YO+Rrbv3b9lz+IODJ/ZWnjxU&#13;&#10;WV15gi3cX32wi3sG5soW4SWruCCnW4ei3p2K+3VpX9qr86C+3Yb06ti+MLfQZzDP0g0xtQ9uKIHv&#13;&#10;SQ4H7iMnqt/fceiVd9e/tGjTpn21NaK35DSYZhCZV4hMMWIHcS1aPFteDCmiSMIP+qJ5+dy2yRGb&#13;&#10;pu7IkN4l/+/N598wuiw/N7sumDFDplF+iulfIhhJtO5aJdAqgVYJtEqgSQKfZRugN79/mS3oxPnA&#13;&#10;CdWWNsl2VFFRAVkxKIFqDB02Cq5PpK9HEk761Prg+K7yxhFkn9FkzNgxt91+2z989x+XLlv23PPP&#13;&#10;/3Hv3h06liRll0cikwgrFnWcCSguaD7KrUgNWRMuwvcuaYoO0KfGm3wfcsgopsFtRyqJpaurqz14&#13;&#10;4OCaNe/NnDFz3ry5QuqbH3XbrbeKg9K/tBQyCZMwwkc8bCGbxiwBSJcsWXbqqacPGjSE2ip2S9u2&#13;&#10;bSw2cN6E85ll2nXoUMRAkZtDg6ebesq6aVF3CAQC4IyehFRh+CR58eGhT68+F068UI4U97AWX8C6&#13;&#10;0d4SA5TymDx25Ai0YBNi1DJrJo8JHEonvuqqq88773zxWhRbJBiLUpiqd+jAoQ7tO3Tt0pUqf9rp&#13;&#10;p1mgnBCK2hSOGjWiwJrb3ISyrD9RJ1bKP/zDP1CyGQJvueXW8oGDsMi7cv/+fRgg6uMnTpw8WdWx&#13;&#10;Ywf694wZM4FGCGT8+LP5Q+IziZ2EcfXEk08yo335y1+54IILOc0C2Oeccy6blVCZYma+PXvW52+6&#13;&#10;adjQoTCkOuWxCRRpJKgPOe00awnI15ZqLenu6QoAxkhaXVM7ffq0H//4xwxH3/jGN0RnKenQMdRE&#13;&#10;dtaAQQNhM3FZia7/Kf0/rOJGFqRa1WFNOSMFIMeNN954+eWXw0JgA87RJ2HpZQHy8WiFGDUqUArA&#13;&#10;g6+aSheaE27NeESNmReSVHGs08BVooCUxKpbSggKfbY+SIwrLzu2xFAlh1J3E017yAcKtbFAqgUC&#13;&#10;NAOQOY7TKQDmoi6jCjBG8rA3kyA4xPiJLBRN+IYJbG7JTkoEZYFgeXk5UAcu6n1GUmBRcFFK7dN8&#13;&#10;SwWByhIb5OxUdXfr0nXMmDPYnJevWC7sigIy9npkwnnnMYHyNxZeVRYElcqbum7ouU3wL9WdvTJK&#13;&#10;g3461hF3794Dmvbta4ihRKfYuHH9Cy88v23b9j69+1rFEQ95+TmjzhjzzW/+t5L2Ja+/+eYrU19h&#13;&#10;Brn33i+Vh5GXXubNqkduxgmKxx6Ud/zEcSvBWCtCa/zyl78sqJJ8cSVTHET2AipODcmt1u33SALx&#13;&#10;/a8pxFeu37o8I4P1WT99Y8UvZmw6ll0UnBhDEwkjO//mFuMMxZlxweQWzIOBnufiZHGoqiGrX6c2&#13;&#10;N5w34Pqzhgzt07lDkTXz5KLR+bQAll7d+VKfrKo9eLyqYt8RoUdXbtm3YfehHYdqjlfVsfdV12XV&#13;&#10;hqQRwuEjwMzwEzpV05a780R+48GC3GxfhPYd2gzrVXRq7w4jy3udfkrX3h2LfWZ8bX3MFLI2TM5r&#13;&#10;7NIud/zg7kP7drx0TOkzCypeW/LBjv3HjIhx1zaCGEuNfChIKovsYmZ2KfeYcebQj5QBJ8sgO7/N&#13;&#10;hl01P3hpecfCgonD+uajFzgHeKFBQUj1d0Vu4rv1t1UCrRJolUCrBJok8NlEgEnBAk7CZ9GXgvku&#13;&#10;Nw94mDN3LouKuUlADn06qGWNjdRruuz5519wzTVXUWcLCopdhHHsw3cofp0oiPk5Bc5Nr+LkN2f+&#13;&#10;3Ldnznpz2ltjxo2loEu5YcN6cIVWDQSybNx2261CmAjImXRTX6H0IYs0g+xxSDf3aWq+4iAOmIbB&#13;&#10;y6rqKlo1NX3OrFkrVq5kD+lf2v/mm8+n9VKXKdbRkBB9edDCFj+cvHwl2rSpYu/efZwJ16/fwPI2&#13;&#10;+aKLevfpK6AFfd2waNBDDb0G3zQB1JwFqJlkZU+d5QnJpAO1MG5Q9EGLUiPI3boDJ7RzT5OkfRhI&#13;&#10;zs4Bw/bv27d58+aKCpnuxRW8N2DQANlBZ+ypFlkrLm4Lce3cuZ3GL+VpphsOKVq96r3idsVdu3W1&#13;&#10;aL3lK6w6MHfuHGAMOAEwxHRRoIpNm3r1hPfCMncgBC1ftmL6i4YCMSowkeLBKsYbN1WsWb3aQvW3&#13;&#10;3norAIaNIJLooVpdXQNscLO0GsSVV125cyfwvxZ+gPYZygYMKIcDn3vmOStODDnN8n3DFr7zDpkP&#13;&#10;Pf10IVLZha2Sx9MzFDdu6aBZXAawqVNLliwVyRPMoe7zXdQ8gqYVVXyoxrxMBd+yZSu7q5Ak6Xpi&#13;&#10;j7ThNGgNtMOMA9DOrWb6jhNiAfUnTZpECBw4NSdtIJkl1YjEqUbgLkZClcWWqBFCbqCdGoT9ZJow&#13;&#10;EvAjsWEO9k8plZRkYF0hT4g9NKqoKEkmvdxhMDUCyDEVwoEQoBZOntIbNElyxgP4hB9GRcJkoNYY&#13;&#10;pJHYaAVRl5WVwX4oY0MrQjNBQQ1G1ls/+GDBwneWLFuKfxT69u7jAGVkMWDGHR2RBzVBlZaVWqpR&#13;&#10;X1j4zkKcP/zQQ6zNZ48fzx44aNAgCDM9Eq0cofZTjoi0PHaaNnfr6uq7devOKbpDSbtOnQzi1IlH&#13;&#10;yy8UojOEwahOVaY3CxurvF/68pdVxrTpb7340pS27dvdd++XSEafkjhJ1T5YShrqli1dapIko2Xo&#13;&#10;TQcOJPVTJck3WSxbtdGmSvi9/NUco3+HwmsTmsdL72744SsrDtXk8KTMaqgNF/meNL1zPklGEZgF&#13;&#10;fBRhTXg5GTT0WjZjsLZbUdvzT+172+SBF5zWu6RNsYDTXr8GPYDFtJJqVV3D7sPHNuw8sHj93mUV&#13;&#10;+9bsOrT70IkTNQ013tcBgKHpLRD+QgRPBuyMDS0yEjJMwCzF5Wysqs8+eqJ27/HqD/bUzVyV06nt&#13;&#10;prLu7UeUdhs3sOfI0m79unZoX5zPZogHLy7vgI5tiycMOWVI7y4Xnt7n+XkbZr23e/dx0ZVMJYzL&#13;&#10;RWQH6BvdN+XUVMBYynjqUnxDBV4YI52GZexFdtM3l20+9pPXV3VqVzimtHscnwz3w1ssjgKHQrRu&#13;&#10;rRJolUCrBFol8FEJ5HJZ/OiVz8hZePNH8xttzxR18R5/+YtfPvjgg6tWr4LQaHViwafJS/AV77jF&#13;&#10;ixdRXtu2bUcRpdv5oIZvdfh0Bdhjy/VhjoosxZqyvnjxu/Rdmh9qVF6TA8UMZN8AJO66664bb7yJ&#13;&#10;Lpu0TwyQqb3NFccJzyTdMeYSGA1qd2Nw+BTek7njqSefnPraaxRlk6wsGHDzF25m/+ndp7fwM/Ej&#13;&#10;HCBloskkVxdsm7sZo5544nHR8BmUYJ7Ro8eUDShr39E6hMHuF1QODAS1I+Oe56ssUxsJ4NxcMpqr&#13;&#10;KVtAAsWafAADE7PaFLVRfBxiFR0bp00mn2COWbLEg1giT+wNHDJQqQknrAdeUkKMXAqXLFlsRhlj&#13;&#10;y9ix46xGOH36jBXLl8MnvBAVlp8k0U2fPp2r6qpVKyVmbmIdkhfLjwLCEqWlYe4i5vFgS3UB0NK6&#13;&#10;LXv4wvPPsQEOHDz45ptv4RNLqp5KyQBIM7gEmLnvvvugFFiL1yjbowJKoOBHjx5+552F7723hmsi&#13;&#10;f0tWLPBDEYBVRitrUTBKSpnk7KD52Hy5nTt34H/mjOkW/RAiSDgWWMhMFGlo+Tiwen1hUaFGgjLA&#13;&#10;0LZd2yC7pJ5EikCdvIhI+1FHmLdvzsIBDhPMg53cdYU0gHOojJCJyJYK68CzwJXWC/UhqOyKqa16&#13;&#10;yoZUytreMcwpJTqSMYkTEYLSuxWpZsgijoEE29SCpi493KjS3SIrtwjc5kESRlAy5i9Vj09DCUSq&#13;&#10;dclOEWQtJWYcI9Wnd58B5eWciolr//4DBgKYEfVE4gKfJFaiPMthR/mzFZvmymYoNgxEqlx4eGfh&#13;&#10;OyyfjNVcjvEpU/xgTC5K4cFUlqh9Bqjsurtpc5+4+vcXMbSU82rnzh03btg0c+bbGNRCtHzpUbBT&#13;&#10;NH7X+Ny/f58VTQT4GThwUFlZWWxloW1IZnOAE28YjZn10gDQxEkT28bxCEMzhGBRlaCQagAxcXqq&#13;&#10;df97JAFILYy76QL+fFby39m45zvPzFmx80R9trmj9WFwLriAJpFk2lVL+YRL4cWv28fLflF0zHSf&#13;&#10;VT+8T4cvX3LqV68YOa68R9s2VhcM42RavJ5vrM2MvrU7Dry+fPOjb7//yMz3X1u+c/XOyl1Ha07W&#13;&#10;Z5niEJaeEI4mTgsI2BSiDCArfDJiVnbxL5z5S0UIhz4pIexXdm51Q96Rqobth6pXbT2yaN32VZt3&#13;&#10;7jpQycW0TWF+uyKeIwVWdMGP9B2K8qxCMbysW+f2BUePVx+0wHycZxiMnwnZBqinlDIKXSUWtXnn&#13;&#10;vPlWEJepFdmNeXVZDbsPHKqrqz7tlC6d2wl5bfMG8BcYzhSimUbrQasEWiXQKoFWCdAMP6sIMOKj&#13;&#10;4EfHmHPo4MGf/uQnjz72mBCEl19xOf9MMfS5CzKGgCL0P+ovhX7NGjEwKqyFwKcuuiMm1zjGnvBN&#13;&#10;Dl+e+DWiGgpZQU/lk5aMHhAOu4SLJgXdeeedNEjKdMJXEts8mPapySU69jZKakySQ4tlP5z6yqtP&#13;&#10;P/3UvLnzYJKxY8bAfoKFjB03ztQ7yQCCpNoGfmCg3Jzqqiq+fGKcPPnkE2InUi8sM3DNNdcOHDSI&#13;&#10;/U0a2oKPIE0gfgeVIWnFwRxEaaZqQzvUaFiOcs+WwnxkIwEyofvKKOBgRLKyIBbGSSBkzpy5a95b&#13;&#10;A7qwnZqqN2bsWFBT1P6EykwFUVyc7NixfcqUFyyeQVlHSgjTN95404oC488+W7nad2gvnj6EdvDg&#13;&#10;IbrytddcW1LSgQmLusziBDMQJgzALgdMWrOBLYgGzyiEPOblLvyMxeH37tu3w9zIbt1MCCT2VDyC&#13;&#10;lRiSfPzxx3HI35IBrbLy2KRJk/AcNYNQoWYY2iyqAc3CHkCRsnvWOnj89/r06R3lnGo/VJZ87WUB&#13;&#10;ASqUGZLqfcTwEVxVkXU9SRdpKZPE+D0ydnVlo+zShRAClbg5ll4BoaYElhIGc9OzNgcopC2l1MCc&#13;&#10;mhMod095VhrFdNGBNI5BXMlgIdBLzQJpZJKIpJQpX1eAJWVnqVOtBA4HatIQqUekRC2RbaYvmeZB&#13;&#10;RPCbEkF3zNSakBzRbCaOK0iYNKA1B2gmTkAgBbShrGsooKfwyUm4b5++EH6PHt0L8sP0URUhAuoH&#13;&#10;W7cePHRQSvVeWFQUShr03uziNsXGQRiTsbHWCihHj7Ln64kqwnAJntGUS7NAXEllcWCTr727DsT/&#13;&#10;LC21iv2gzl0slVm4f+8BHUG1Yn706DHoeDDSCZ0FXOQSHF8RWwIQHTkS3gxcsZ1EWQGxmvoLz79Q&#13;&#10;mF90/Q3Xs0gzYqtCPZTrwZzZs0NT69hJsSMjgYd00Lr/fZIASBaQCVS29dCJ7724eMaqXSfCgumw&#13;&#10;ltEjcAoSC6OXYftXLSS0mNALfLf9D0FXgvWvvr6kMOvSEX2/duUZN5w1qFeX4vAeDoZB7TJMzDtZ&#13;&#10;V79q2/4p76z/+bQVT8/fsmjTkV1Hqk/oWjINIxz2ITP/M3v5+gs8BFabrqajxFm6Fe9I6fGwdmGY&#13;&#10;2gfm1TQ0Hq6q3XLg5LIt+5dV7P1g/1Gf3Q5tCkraFApxGt5SVojPy+naoejUvl3Kenaqz6rddejo&#13;&#10;iarakCl+9DmEI9GQezhJvIWrTcfpu+at51bAi1m5dTW19Tv3V7YtyjmtT5e2IeRNwKbR7RUKDiVs&#13;&#10;3Vol0CqBVgm0SqClBD6zCDAUMgy450AU7Gk//elPaWp3fPEO8A8kYFGhudrYIpgsWBXYS9atC1EQ&#13;&#10;eVG6QsmjovlyRPgXv4Lx3FfVRs2lDVOCqeO0YcoxaAH7MVuxHkAvMg8PN6mbjgM7UaFsPnCREmzj&#13;&#10;Tsn4JkIm/zE6qNl07GPwj4UEeKV26dqV9SDDQVSCPcKrVbnYTF5/4/UnHnt8yotTtmzZPGrkqDvv&#13;&#10;uvuSSy+1nlsAYeF/zCKEowijzhBtY0NYoS4/Pw+WAh35KIq5Qu1WXmKRnQMKNM5jQdP3PlvUS6Kk&#13;&#10;HLO2MRVSjlkmR48ZTRFn3VJemckgKA4hHE4jRDFjxnTo7plnnjVDDKuAEKc4awBa+eDGL9zkcXYn&#13;&#10;Fksa/N333APlkg5+ysvLv/CFmyn3QQ7t2hHme6tXHzx0aNjQ4XHGV1B3GMaqqqpfeXXq8uXLLJg+&#13;&#10;btyZQndyXsUJd0F1AVxQb4jUKoKAB2sMCVdUVEyYcB73RWzW1wffSPKHQgeVDzr99NO0B3o/h14m&#13;&#10;XJMn1e8Zo88IkwDVm1KFyszUYKq+NFWyYlMFJ1UOnOyl7SQOcUeFKKALGe0OwAxAMn0UmNHSekWs&#13;&#10;lfJN1OydygtIIzGjCdhgSVO/H8tOcVCTEvCD3KA16R2DFCikZuZAGpsEGqdb27dv5/CMh9SY2QaR&#13;&#10;TYntYTanRA0x2tQRsqb8ueJxTwUVsQlYSuwRjLlLznGIJF978AhR4Fl27iYePJVS4lDWys4CjLLO&#13;&#10;JQFYmMCVYzRpu2mldUJAOVkmJTh54sT2bdvWrVu/YeNGS89bSlEuiW0DH7xt5Q74QWIaj15MekYE&#13;&#10;bACncQ25SK8UiZkkGTkm2bqY1ExWRku2sNaaFusfA/h7761WolNO6S/iS4thIJFjmGezV6xYvnbt&#13;&#10;OpNszz57fLt2VpswwypUdG1tnaUFH3zw51oaV+R77rlH1FDXyRCT2qFIuapv9Jgx9tiIDIQW1br9&#13;&#10;PklADw1GwGCRq218ePqap+at338S5AHCdAavGa/siHky792PtJB0Yh9ShOYb2jAvz94leXecP+gr&#13;&#10;l40+e1DvDkVh9l2AhohqnFk5FXsOPTXv/QemvT9l0bZV244fqMqJSMvCCRKBncQfSDX9xd/Mi6Sp&#13;&#10;ZmTT4n5IEV6LETem6+GKxMKKNpHxBs7KPlHXuPtI9Zodh1ZV7Plg96G67IYeXUqK8w1iZopQnJ9b&#13;&#10;2qP9aaYtFuTvOHjy0PFaSA7nYQVDcojG8kixmW7IIWyZfB0EgUGeITxMds7xmpxd+4/169xuQI8S&#13;&#10;cxTBUdd9yeL7u+nZRKF13yqBVgm0SuD3XgKfagRIVUoVlPS1dJqOXW952jJlc2LzAC2ezlr1/X/6&#13;&#10;/sZNm1jG7r77bhgDSAgfjiY8Rq2kLAIPFG8Grm3bPqDYQQKUSMnC5y98btNHJHNAsaPX0lOBFsai&#13;&#10;O+64gx8gWyItltKJclBt4z49m9jzFC0cKWqoTRpmN3aqRx55xHJtPPdozOIQXn/DDcxZ1g1koEr6&#13;&#10;YmC1+ancsN4dWCWIyMMPP0iz3L1nLwR7001fuPELXxgzeow4n3jIy+X5aaWKuj27d4vLIrvioqKQ&#13;&#10;a15+vVUlKirenjWLwY0fI4GwhSov+EG/T0pzKm/YR9PfyZMnFi9eMm3aNFhxxIjhZ44Lk69AU8YZ&#13;&#10;xQAPAoehvIJn5FdUbPr5zx98/vnnYGMRNcyOY26dcN6ECedOoByL6tm7V8/8gsK9e/dMm/YWLMFn&#13;&#10;dd3ateQAd19xxZXCw1g+YcP69dApfRpyIBnqvrl5ZgF26NAeVnnzzbd44U6aNPHs8eeyCJES8ymM&#13;&#10;Rw69evUBABTte9/7HoUeLO/ZswcD0ZgxY0HcWLo4Ch1qlhaUU1hgZlq3wUOGjIxL20F0FRWbBU1V&#13;&#10;wFCJwcEqICVbs0wUFkjAGK8/FQr+DRlyKspapDRcjpFNCDCi8OwNGzeoaGtOwLRqIJFqpqZVgNyK&#13;&#10;gCAijHIpTRDpRzPFiWTgGTqgl7anwWil+ERN+kTTAQqseVIC2BC+LAxqIJ5oppQS2zyrO2j/KkLr&#13;&#10;BculZ2P0rBYuQXPxpcSPPToYljXM7Aoh4xzGQwRjrngksWSf8KSUbjF1SontBM9S2zYSgSCGJcaJ&#13;&#10;0QTmUk3RhE8hVTWwyqNHN23cqA1oq2aWtusQcJcVVhgADRPofYZdNGAHcKwsjFBoS0ZnsIRP0BTl&#13;&#10;5iJjzxaLnvp1eA9EjTRHYrkbSWHo05aY+NQF99XIHvjXaBLpm2++ceDAIVMx+TxD2h5NJeW6/E//&#13;&#10;9E8cWS0gee+99zLau65b6Kc/+9kDlm2Ux/kXnD/+nPGJmZZsJGZa978PEmAB0z+8H95c+cG/vLFm&#13;&#10;477jdaxn2pavTHjHh//xJHx1PiaQdK6Th3t6GJTXUDeoV5uvXjr87olDB/fuIBSnEJsRjIURjWM1&#13;&#10;9a8t3fjj15c/s2DLig8OH66ykKX+Hr4ljTl5wdgYwFPYEIx7u4g/42s/XMND5k44afr7MFm4ElgO&#13;&#10;ibxLMsnDeXi3hswacqrrGvcer1m76+jKrYe2HzxaUpzXpxPvkjAHUgq+qj06FA7p06V7p3Y79h/d&#13;&#10;d+CodQU9GHlLZNM+5hB2ieeIOcOdmGcoC5mEyKqHjlUfPFJ5Wmm33p2KgNSQLnW2fyXPZoqtB60S&#13;&#10;aJVAqwR+PyXwqUaAqUqS9tast32snj52/SOnYby1ceaMGdaCo9H+4R/+odAmtEwaqutSOrClR6h/&#13;&#10;ZWVlzCarV79HXy8tLYMBKH/u2uht9rKOZ0FrdIvGKc3EiROZ7ByjTJGVBs2o/wXjQPNBywcl40Fn&#13;&#10;vtDPfvYzdj+2EfiT0e+GG24Ak+Ccdm3b5kVbQfzAZQfKecFGYf0DM99EXKRWTn311aNHjo4YMfLG&#13;&#10;m2608IP49R1CdNCwZPzRI5Wbt1QsXbzolZdfeeLRx16e8uJ7q1aRBUX74P79s829e3tWdW0tpZnq&#13;&#10;zBxHm6fO4rBZGjhXRnzaaO1Tp7723po17DN0X+mhC8UPslDAWGQHroBDK1euePSxR7nFIn7bbbdf&#13;&#10;ddWVFjlgqBly6pDysgHduvVgWMsvFLSmmlvmzJkzmH1o7VAEvzuBPXr37sMixB2UtXDevPmQG07a&#13;&#10;tW+3a/fuHTt3jD7jjN69+8J+0C8/3rHjzqKyA7UQBYxK72dpRFkolIcffpiE77rrLqgPpIFygWo6&#13;&#10;vUKpw1SbgX1nUUNgZRXho7amRsBSYUv5gnbqGJ0nJYlyaH4kFjoLAlzPzXLLVkuEjxg+fGB5sD0S&#13;&#10;iHCmhw8dFvMjrM8hp6wsMFjwoddefw1mwydsE1JG8SZS6DsAt+AuclAXCbSEx+PmIDTTpkalRshf&#13;&#10;MvPxpGfVTHUnGfnjM22SgWQwjIuwNDYGDBhAXNAgqtIk+nJH2XHClqAa9tQ447aLeg3iDpqTRUZC&#13;&#10;l1HdeFZ93CPTVEZPSQZGQn3pEac2nARc16UL4m4x1rFMKizEhUP5ir+ix8lXXshqAMHiV9JB7kyI&#13;&#10;0LiGR6UVFHfFyuUnqk507hSwtPp9Z8ECoyTaMKnaWIwNZKhrQwCYMe0TblRSHEqPE1zhPO0ja+EK&#13;&#10;8Zvr6zo+u3XrQvgcwpctC26le/bsRsqoh7xIm0vz3Lnz9PSbbrpJ8yZJj6Dg1ne/+12DDnyh773n&#13;&#10;nosvvqhNUZHre/ftefLJp555+qkTJ09cd921d951F09g+crLJkHr9tmVQOhTAU6FVhfdO82dU/Nh&#13;&#10;IC+7Yt+xH05dNX/9npPBbBb88yUOqCkjjoS70kkYnQhby2vS6cK1tcN6tv36laNuPHdwr07FoU9L&#13;&#10;qjdnF/gObdh/8Puvvvvgm2sXrN9/4ERjXZrjFxKE9hey8hd7RHhJtaSeTluyE1NEJpp2TYyGB9MW&#13;&#10;CIaTyKydTAA8xQPOCn0Oqxrr9h45+f7Wgys376ypq+/X3Su+AAf1DRaFyDEzcHCP9mU9SnYdOLBt&#13;&#10;39HGrKLssGggG14QY9yaaKezADttyJNxyjNAYmsSGoncfbCqsb7mjMG9OrQRXUfZ9VIpM6xmfhKd&#13;&#10;T+0+lCkULZYtsJxhu+l6ZDxcS9EOouzjtVADH/1LZ4GE9OQZn0qE0xNxH0QJQ4dnk1ib5JrJ2J3M&#13;&#10;rSZWWjz86x6GRh3YiqzJOVqP1WlzXr8uwX87fcvX/r+d6rdwJ73YfwuEfi0SoU6aG0d68hMupRu/&#13;&#10;m32sw0D6d1B5vxuOW6m2lMD/BQiwJbv/zvHH9CoNE2gDmcyOowEzjt100410QSqslM3vBcc0ufQ+&#13;&#10;NCuM/mpG3ObNISTMWWedaS/Hj1Fu5oHySkOlZCeVVzLqZqKcDpr17JSjUyojMwsAI2IEu5+ZSyLs&#13;&#10;WwUO/KPI9u4VSAWsiVT4H9KDJduZwHbsWLV8xVNPP/3AAw+89tprZgmCnSDW9Z+/YezYcZXHKn/x&#13;&#10;i18+/thj8+fNnz17Dgj05OOPvz516npmpdw8yNCUvFdffpn+Om/unBOVx89iwpgwAXylzsoxZpjZ&#13;&#10;YRJmUEYaOd0XerEWBTZM3oOfpaemS5NSS5beNwxfJlta6w/8e3vW23Txu+66h9elqXQspR4hK4kL&#13;&#10;CsKzmzZuevrpp5544jGav4KAAdwvTSZs376ErFVQXl6+1ep79uo95NRTL7vs8ssuu4L1lHcfWRUX&#13;&#10;Fz311NPskJdcehkOSVvtWdid4s72+PLLr8yZM4dpDnj44he/CHyyWzpmJmI8TO/o5sLiJ0o5iDko&#13;&#10;RllZO3bsXLliBXAFN7JJBTUjvtZSeUP6qEZICwGqEaH/D+w/IOwHVIy+2lo4bz7JwzZCtpIJRPro&#13;&#10;o49aZ4JnKW9Gq9hZdsJdpJqpOUCQfFyHWKAp5jinzdzGtCGN3BMnqkN54UlGMAKUO6FJ1nxX4oT0&#13;&#10;VK72qVWzjEHCatxTKXGSg5QedMUB8KUugDpoigFN+mSvA96a0yQeJJaXPT4TrCXkZH9jPVPdOpqU&#13;&#10;zcQxjLiW4LrSseKy0THbKqysn3rqqQcfeHDZkqUH9u/X2l0BoTEg0uzuPTt37drBFMxJu3zQAEt0&#13;&#10;rFi2fO269xFkDwTzBEACxlQZ+phBv6ysjDOzi7IjT4MR27ZtI4fUdNFO8kx7TLrSzKeRFuIiJXeh&#13;&#10;a21p/vwFoc/M0aemGmIwt9bSHfxOyZ+EtUDNwPqWrHykpMndeustoaVlWcjxyKtTX/7lLx+BAydN&#13;&#10;mvQnf/InOgVZyxHxtG/JSevxZ04CBldChSdl14tSh9BrTMB7at6GJ+dW7DteE8GYd4w2EdXf8BsP&#13;&#10;yCJ9k1qoVaHhNL2Ssuuqh/Yr/uZ1Y68aN6hT+0KZBGuXQaLsfAOFc9/f+pePznl58dbth+usvGdw&#13;&#10;I3TGzLs6ZRTyyWzNR66E40yC5ttNBy1/Y7L0ckyH4TFb3MWEkWrTKQiIxcb6E7WN2w/UrN504IND&#13;&#10;R3t2bt+7YztfEv6iXiVFefn9u5YMK+2698DBTTsONGSHQoWvS2YKX1M2zVwk2mFvMIt1U+IwsuaB&#13;&#10;uobcrTsP9u7Wbni/zvmsnVETCEWLIk1dz8WQNO4/hbvUZjJvicB2Qm4OnARs7WsQ2QYAU1FcCa0p&#13;&#10;TvdQsMy7t6lo8ZGMABI1d5rSRAjtaqAYcnCdjhSGCOO5EQoHKTs/Te0z3v4P7RQh5qYkGP2wofzm&#13;&#10;lD/OjmxabvJKr/qMYFve+20cN5P9VXL5GG8t88/IOl7690lliJBcE7n028xJS7K/s2P8tmT5d5ZP&#13;&#10;K+HfgQSMtH2qt9QBaGmpTTt1kPZJB03Hn9Tiw+eWrsm8wPZFNUxruyUVUPpmnOPYWygaRRrOGD2K&#13;&#10;xyKjHDixbdt2Niv0ARIDty3FFB8JprnEQ2JPSlugFTcH6boDCqtr3NgokY899hjFnc4qeqQpZBwX&#13;&#10;8UZ5DQ+Fd2Jwj4mgtJEdienmsUcffePNNw8eOGBmFJ4p3JMnT+ZaKThKz149WVegiwd+9gCoQwfd&#13;&#10;vn1HdU0NbzyWkFMHD+ZRyf1v3959JgpW1dQcOLB/Y8URC5SfedZZjCeRzTBVKcmEDq04LtLg7Rlq&#13;&#10;pk6dSvk+5+zxVGpTrfBDm0jpoR0HTikcEJTQHS9OmQIxHqs85pGhQ4d6hOEl1lXGyuRtD5CDlAJm&#13;&#10;rFu39vShp0kmjTAtjIRtwsp7GfMpiXXs2Nl1FhiSqaurrdi0fsm7Cz/YupkFySNXXX0tJuu4NWWr&#13;&#10;BTw3KubnP38ThAlHccscNEhU0m4izWAGHY8oY6osjyidvcpKEvADWlWdOLF3zx4Nhq2sjUXVg60s&#13;&#10;pGtZp82P8F1U+9aN2LVz5+w5s0HTbt26zpg+4x///u/BEjhKiEko0ZVpb72liktLS40ssC4Smo2o&#13;&#10;ExsIOk1iB72YsJhGGYQBGBfd0nKkcdzMtoKkK4CflmD6qGEIRsvU2NxKtSl9KrKyA7QQmqGQf/7n&#13;&#10;fxahRC6JSCo+4rYkEw1Mi8KA9MiaS8maqpVeGJdJxE+Sm1ykx1vKQptkD2Sp03G0bUtiqlnOvRq5&#13;&#10;lOkpWSi12lRB4JMEBMXOpjGAgjw/Dx8+pG1w+yw95RRuwNUnT+7YtfPosSMgLiI67+VXXnHzLbec&#13;&#10;MXLUwkULX331ZauJILV06TLjOzAbhlPBXcQ5YcoC50ZbRNbV7xiNlV3l4jyljGUJjYHZ0R6neire&#13;&#10;tJ/+padMnHgBZ2OenzDtsWPHu3YVJGksIrothIwlDQDoJZ833ngDKc3s5ptvhlTVQG1t3TvvLHj8&#13;&#10;sce3b98+YsTIr3zlK7oD+mnelbxat8+2BJKSG8sY1tULCChE+Qxz25ZvOThlQcVOcTPF/2w0ITl6&#13;&#10;PIZm+ElbGK/wVTBR0DAlU3UbSz4wdJV3K/7WDeMuO2NgW2NqYhEF41dY8QgceGT64n98ceXm/fVV&#13;&#10;jV7XFlqg0jfjB0hATpn3XnN+n3Cp+d5/5ODDwgSsEox8RADomZmY42Oz5UjNE3M2bdyx/w8vH/O5&#13;&#10;MeXFuWGNen2P+/zYAT3+5p5L6vOmvfbu9vrs9nGKAf5jvwmv6YBagkRCDs1qL/CrgJa8MFkaLXMJ&#13;&#10;s/ZX5f7s1RVjh/Qa27ubdY50Vi/Q+KSHw/TAuKHyIavp0qdpHz49wFIERph3HOoxnCpJCPOalI2Y&#13;&#10;rEkvwn8oZvOWTgKZcMnXOzRDiDsmyBQ+tY5wy1VLH/vR1owC04riU0HmzHROPoIGI43/4A7FWGth&#13;&#10;rmYs4EdrInASUvwWNq/mUJ5AMVGNNJXZ5s5vJY9IK5NPi0w+zPBXy6j50QxTzv3Fk6bfyPYn7FIF&#13;&#10;p6by0duJiGu/Gg8fffhXOMvw+iukbE3yaZTApx0Bkll4D8Yt9uWgvaWD5lsOmq80y1hn8LEBVCid&#13;&#10;lEjzu2rra8GVpNNLFnRrg4eoUa+9Z4OuX1/cpu3IkWcUFz/HMw3YGDlyFM2VSSIZvT4k3gQM8JVy&#13;&#10;j4+H43QlMUn3dQUDDoTuEJeSuQPGuPbaa0WPpGfTzhM4TJRTKexdNKFOJAwqO1MheGM189Ky0n79&#13;&#10;+vbo2r2svKxbjx7CV1TXVrNZPfTzh2bOnMnMJciN3BXWfKau1uNu3+7IocOzZr29ZPGSHhawvuHG&#13;&#10;F6Y8P2vW7N69LIHdkVEGyAGxmjPFZAKBMLPphaAItZXDG6tIoYXaKbaxdNLH2ghBy5m5cP7ilJfe&#13;&#10;fOPNYcNOv+HzN6xctYLhSGxSc/8YGhPxBDAQf+jBh+6///7OnTv9wR98CbFdu3fRm6EXyjQh5+bm&#13;&#10;QyCSJWmw24B5KHjc0m31tXUvvvDC0JGj7rrzLmYW6d1Km/QSn3PO+BEjhkEZ1qJQlpdffhGIZXuB&#13;&#10;Q1RHrMewaIFHmmvNg+FLKuucHHLbs3uPuKN9+/UL7cG9SD3qTImjD/fhhdvYOHjQYD63IL0ws5AP&#13;&#10;K+vmis0e4tkLPBw7XslAZC14E1DZYK05AbohkaTxIa2m1qvgsLmQNmKHQFMgN2moIOltzSVVBMWx&#13;&#10;uQKrAF0PPfSQ9Iop7A1JZmonGpDlIhnKKlHzAId+8pOfMGFdcskliYgEzdJw4GJqBnJXLxqeZsCd&#13;&#10;kkGMmZoZDUuSoZkedJx4c+AR8AnEAu2Arr/6q7+Cl8z8xJKn0oNJ/noEkIaapgIEwlF8WSdPmtSh&#13;&#10;fQfep6LFzp83j+Ea0DJMIKUug/Mnn3hi+PBhl156WZ9+/TZt3MA6V1Gxedv27eSPbaa5hO6SXbGo&#13;&#10;KMSzYSeHk7kuC0pESpqleaFXXX1VaCHR0K1xKQvt1LqYRBWkajQgN7tv3z7du11z/vkTt27dwmhf&#13;&#10;VXWypKQzTshZS1NkxVci3QTc1V9Aza997WvMm+RHoEI0aQPsrj179mIYZN8mZmVvMmh4unX7jEsA&#13;&#10;bovaumKyqjTUZXPEzN5/vOqldzcur9hV52Ua5sLRy0JX+oTNZW+L2NG0qPARsta7i9U5fUoa/scX&#13;&#10;zrpqzABTA+qyswoCQnKYKwLnD15e8C9TV+87ScXPtcBgfN8gEt5WLbNI3TdDvOWN3+D4IxkE3j8s&#13;&#10;l5cD+BdepOYFwsHZuZU1jbPX7tt+eN72QydvnzCkU9t8K7sGfJzdeGrPDv/0pctyGqa+snhPfaGY&#13;&#10;aiQVoF0EIYG/mFEinmQUrWAZm1UAw6BKdmHj6m3Hfvzqkh/ee2mR3hokYOdf4CWefMjeb1Do38mj&#13;&#10;4dMSeQxik0O2yD6B/SgfEvLFCoWBdv2kOqbBNL9bwiPhqRb7eBhJGg9wJ7S+WCnkEqLoROEQW7jc&#13;&#10;9CShRVkFOqEhu5FuZehnaP76P4EQGvEnzol1norc3Bcyt0OamO2vn0nmCYXV+WKGoWFoejGzcFfR&#13;&#10;g1SVLVz7TbZEJ1JwSIaBZiLbdAsfn5DLJ1zycLDBxqYabgfJR8qfuIvtIAkppopxhj2gyIGNj24p&#13;&#10;3Uev/TbOIocfMhlkGrfY55rP4lhC063W30+PBD7tCDB1JPvQt6L1g+xoYE5t6a4rQXVr2pw2Xzed&#13;&#10;jO5b1KaYP5j1vvr26UcPQym+RT0SSAV/v9hva+rqCgvyOC7SUNmObBTvqHsjKTf7D7fmLFxKx3hw&#13;&#10;bG9LOqK8KN/82fgBPvjgg0AgUGS1BktQNGM/Crf0qSzSh0XD8nIPHjhofQLYj/LN5vD1r3+9h+gp&#13;&#10;QhMyFYqZuWXrIw89bPYRjPr+2vdPHD9B1b7nnntowKhJZshY3JSXX3yJ+k5htTYgox84tHz5ykGD&#13;&#10;Bg8fNQowrqsFe2QVrB8KiQG5wxuQDGORYwYNCJBFJZUFj8BBkJXOHt40jfmFBeZH/eKRR8yIu+bq&#13;&#10;q845Z0L79m2p9ZXHjn3/+9+HXbl+jhg5QqiVIOTc/OnT33rwwQfg3m9+85sMPpzrJl90yVlnjbcG&#13;&#10;AGp0cRgPM14VRB1qyHGMtch2KpxPxZatlg249OJLhww5rZ6jD+6jIu4RJQBmCbtz526uk+j8+fPm&#13;&#10;zJl75513CdtId2oC8AGCYcZz8Vug0CaiBJTuDb3vwP6de3YNGjiIGSdUpIB94V0atRKPxcYWmoD/&#13;&#10;4c+VrHZti6+//oaaqqrHnnhiynPPskT9/Xf/nt2M6a+6pmrIkEGXX34ZHCU6CIjeo2e3Lp06WdfO&#13;&#10;hM5QOhQCmQgMHMVjxjRYwsKSQJQHNR4JsJsamGMH9jZtxl2buaOagdb1jW98A2B2C6lQwril9E61&#13;&#10;HAjNIhwMzurXgMjVV1/NTxKMSfRTO0TQI45trqvNSZMmsadxPJaFcEdcGT2CdtpLY0t5Ja4YA/kz&#13;&#10;l5WVMc1p9kKkGO8YNWoU3rSu9GDqF6IuvTZ1qiUiv/3tb3P+tNQ7BGUQ4b4vfel45TEts137toVt&#13;&#10;2ugRRkNYvL/x9a8/++xzTGpWHBw+fERp6YChw4b27dP77bff/v73vvfyyy/dfdfdl132Of2deBsa&#13;&#10;6lQQwTGMGxwZM3q0qZhPPvHkt/7bt/hIf+2Pv3bW2WfqnJoceWkzoYKj6OoahGrUzMWwyRYGpmuX&#13;&#10;rjyQVRdcmJ8f3pYkg7wE7yx4519+9GOBXlna/8d//+8DB5ZL6fr2CEp5n3r8pptu5MZcHOzb4aG8&#13;&#10;YK+OOcW8ktzSPuWejlN1O24+aJmy9fjTLwFflvBi9erRYQP6YQET6LJgRcW+1xZXHGEM9uJNb4Bg&#13;&#10;ufJK/VCF8pyT0I2j1hiOwxgFoNeQVVfbLrfur2459/NnD+aXEl5TYW32sEDOzgOH//qpeU8u2HG0&#13;&#10;HtT0pmAxDIQCnUQ8HiVNHkvhctOW7jSd/Wa/kecPSSAdv636YmAl4A1dIKx52NhYvGFX1d899c6+&#13;&#10;w5VfunhE307FcTjWdyarf6d299/3uYasaa8t31dvPIboGmv1nhC9htACu+E/11f/43kqTrrFr1Sx&#13;&#10;6+sL85+e+/6VZw+4fgSn7jCyE54Jj4UtyeWjYki3/7fuU69v7ubpNO4xK4opZgJCg81wTBAKEbg3&#13;&#10;baF5i0XnJlF5surYyZPVVbXepeGVpfpDyjCaTHEwD8MwbnGbgrYFghrHV3aSWTTtxToin/z0WZJX&#13;&#10;EFAcaUfFBNbwMQyNJux/Q6Fl2l6wAAatg3E7fGMVJ70SI1eZmgo/zhOjzQX+9Q7S4iuBUDMmCsUj&#13;&#10;Sh8Hl+XxGxcpA7cCq0bvE3+xNM2cp5b5cc4zxfzY5QyjoQ/HO5glGxQQbybojmuR+XAxyc6vUOwE&#13;&#10;7K9lyo9l8Ns9lbXGGYQYN4fpr4mlzJ2gZYVbcaTmfxtzMdPW3b8ngU87AsS7hh7afvTbpNl5o7no&#13;&#10;gLJlc92xNOk4JbbXY7jqFRYVDB8xoke37tt3bBcAZfSoMzp17hRRXZiErmeFN1v8RKHJqqaFAn4I&#13;&#10;sjJZLgxx2mHIO/SoTLt1LIH0DkI+cUsHtMN06hbFFSnxIdgomEQopn/6p3/K/MKMIHEkGIqGlBI5&#13;&#10;tVGRd+3YSTN+Z+FCAWw2b948efLkP/uzPxswsBxZH7Xdu/e8+eYbzz37nECIVG0bM5QYJ4ksCpDW&#13;&#10;kcOHqd1wCCh44YUXmrxn+tmxo8csiQFK0fut2B200VhuECvmzAWkoaKiAp+sPZwGGU/o/YoQoECT&#13;&#10;m6ICx7eRD0h2bV0tdPrGm28UFuR//etfKy8XOTMUp01x4VVXXomHhx95BAYYZG2MNsW42rhh3ffu&#13;&#10;/64C/tEf/ZFkCxcuOvfc84VULCxIq67lJJuMr1STbCODDQ3VVdVvvfHmlCkvtilu98W77j57/DmQ&#13;&#10;HgrN7zj8RxmCLuGdri2wtjHBWXZi9OjgGwl+pkpRw+HBpjdUqlAwQL1as4Hirr5O6X8KvJF4CO+r&#13;&#10;+Ca1j+/a8J5zS/ogt9gIu3Xvdv3nPy/KS9Xxyi9/+Q+uvOoqYPv2O24PkT/btvPtBYPlLiYnqxSj&#13;&#10;Vps2RYSPcuTkwyaUThm7+C4yi6kIUJkVy/VUQaEBNDU2DcaxjTwNJbBrwdvcQa17kXpHYDhunnKs&#13;&#10;Bu3d4p6qRWk25q1pDKBRcp6UNpQrbs0PpgMokY8u3AgEPvLII2y2xi80DN0N8dR007P2HnELGQZJ&#13;&#10;bVLbA31ZwzhhMgZCj6mTJq4ww+fTI4MHDhpy2qnDhw2fNn069MuWK3IsM7USc/SlzXDunXDe+Vdf&#13;&#10;cw3sypm2d+++wJiJkOeeO4G4RF557tlnZ8+Z861v/dcXpzx/xxfvnDR5klU9G410R8DPybNfn353&#13;&#10;3XHXmWPOfOrpp/ia3n33XWTFp3RQXD4EYgRobYojenCsZTyGHhKwYE5BQIDxDUBMEQ1mr1u3/qGf&#13;&#10;/3zjho3M8n/2Z//prPHjJdckuP6+8spLL7zwvLGFyy+/8pZbbmLxDm0uzcWKzRYppQ4ZfHRLF2NG&#13;&#10;H9a1JOnKR9O2nn3KJZAq2EssoB7zqrxl9hw9+sLCdZt2H6/PDlGj1DEVX59p+rB8rEQZrbExqMgS&#13;&#10;F2Y11OTV7f+zz59z63mn5+ehXOd/eDE15Czdfvg7T8+dunS3T5cYKmGhvwCD9FDfo9BP4xbeWE3H&#13;&#10;/7t+5ZkUWQdh0yXxEF7IjQHaFeyuPPHjV1eeqKr/yiUjyrqVwARRMg0Durb9H7dMqDw5Y97aI7Vh&#13;&#10;TmCIoxNo6YCpRETiX0Z2Tb0pJCFRgvGNajxZW/Dd5xZNHlLaMcQAkydBhp+WHc3p/6ntYy8Bp01X&#13;&#10;MOkvvCd83Ix0NsL/jY119Y2VNXV7j57cc/j4zv2HhU7lS7z38MnDx06eqKmrrK495mPpLWZQs87Y&#13;&#10;Q3SeDa/p7MLcMAJYmJdv4ZuigsLOxQW9Ohb37FDYs1Pb3t069unasWfHovZF+YW5pGbaKCEboyTC&#13;&#10;IFyvquBLTHxBcqkSMgL7D76XYkuITTpZu9R4GgTRUOO932p9xIxCX0M1qAeZYoSixHyCRhO33zzr&#13;&#10;1Hb/Y9RadszAUqa5IhZ1j0A0tIhEPLOPBQijBPQJTyhp033X4s2Q0LWmyx95+rd1EunbhQzT/0zW&#13;&#10;n5hrSNjUygNzzSz/tthppfNrSuD/gkgwGgw1ULm8zULriZ2DoplKqg0l1dPd1J4yrSp8XINSW1zU&#13;&#10;BqYCbzh2Digf0L+0FDRKWriuATYkgo4SHZE2YZt+/frzK4Os8bc6AABAAElEQVSCUhNN4zEZyk0i&#13;&#10;TqeZx1PLjiYd9Knmm6N73g9+8AOmP9rwV7/6VZP3aNLKIiO6pj2eJbaXnsfg2zNnMh0w6ZSVlbGH&#13;&#10;YBgkEMZDzE/RU5YsWcqTjT5tZTxK/y233Py5z11GiT/3vPOQxRQiTJ3WJeNcx5/wiiuvHD5sWIeS&#13;&#10;Dkcrj7045cWXXnyR7991N1xPtw6KbOadGESw/+ABDnI0YywxOYJ/3PmUTprEpD36ZO4Kzvcf2M+Q&#13;&#10;Yu21oacPZdKEaUlJKXx66uvqsUequOWMagE0di3T/8TKnzFj5h999Y8HDBgwbfo01sWJEycyMCKL&#13;&#10;ZniLxDcdpSC9P2QMuTkmPY52nANvuP6Gu+66q1PHjjKJr7XwhmmuEURsLhAacxAEwmCVLqY0qTj2&#13;&#10;afNs2sJT2dlsYnCXzySPQdYqtyK1kET6lDLsm65S9Ld98IGglFxGzYGzMODu3TtN3hPiUuDHAeUD&#13;&#10;u/foBTsJDcqABS3PmzcXSrSKhjRqHM30Rc1wE0WtYSDvLlSmOhyXlZWFlE2jGy0TqxHXU43EoYAO&#13;&#10;JoI6iHUREqJmS/xLmQ48pfrE5JSF2XdY0rpsKaUaDGVsUeTmrFUiZszzNKIBJ+sXpgum9NLY5OgU&#13;&#10;8WYihBlGKAYPhnvFYhFXhsUYHRdTLuTMwXLB/PkOTJXs1/+UIUMG01wWv7tIb23btrhDhxKxbSXW&#13;&#10;DEUTkgVgXC346ogREVYFvYR5rby8fPTYMQPLyxnbFy5aPG/uXAbwjiWW+uwC0LHnYS+IK6uxV+9e&#13;&#10;IkLxCwXIAVqhRJWoS5eu/KWJPTGfCmIf802NMRyjkC46NlhgfVEuoEY37rjj9jvv+qK6Vk8nLP4+&#13;&#10;e9ZPf/oz5dWQ7rvvvhEjTP/DpocCEa8oextSiRremk/TRfvEcLoeUsctpW86a/39lEuAShY8EqnT&#13;&#10;jdm1TH71jbnT1u788Rsr954I1a9Rx53jqGh/tDSxlcSd5hHSiZjZmFNbeceksv9+y8Q2BT5tYWag&#13;&#10;G7UNWYs37/ubZxe+tnTHyUaen96ZojSb2uDBgBA/VP+kjiRjVh8efTTn//BZ6ike/xjlzPVM6w2Q&#13;&#10;xmc6Fcpbo8HASFVt4+otB09UnRzYq8RS7sEebz3ALKtEFPft0nbt9p27DlczT1EvzXiM/DVJ7GNZ&#13;&#10;ZXhPCJHdlZtE/u59lb26FIwb0CtKI3xowhY+MqG3pbP/I3t93BZ4aWIjnroCccWBWQ6/9VmV1XU7&#13;&#10;DlYu2LRn6rKtj89c8/O3Vj44bdWjs95/adGWmSt2LNqwZ/WOwxv3VW49WLXzcN2+49mHT+Yerco5&#13;&#10;VpNbWZdXWWNFkNyj1dmHqrMOHK/fc6xm58HqbfsrN+4+tHzL/gXrdk1bve2lZRVTFq17ffGG+e9v&#13;&#10;37jjyIGqKsAvz0gy4yHLsi2Yr4OgMhWpfluIrZn5X0+GGVphCF69xIVJYqCFcJ7ZQp6/pT80A9MU&#13;&#10;PERj2wmij2UKV4NVqkWRmhj4FX+bag3noa8mUkEsoZGj0XSQ7vyb+8BI0x9+dPfw5jCaERiMrERi&#13;&#10;6TDDmgQxg1CU+BeThqNmUukgczvDXVPq3+KpssvUxw0HMfPwcos93alWFBuS/NI7Lzb7TBn+3Z9A&#13;&#10;q3X7HUvg024DjB1M34ptPRrWzPPhI+cKpzvaZFJeaW+ai4vNjYbGFj41Fszt20fAzFWrVwkRKWwD&#13;&#10;r7Cx48aaNJ/StxBvdkFB0apVK1gtXDzrrDP79u3nAH1KbWqKzfTTs06brziQzAaGAS3UcfYKiiBt&#13;&#10;FZKkDiZMFbiKenZ6EB3KKOxHHTcBTAAS0SbMierZo4di0uYx/J3vfCcpzUb36Mq8/szIYlsrLCqM&#13;&#10;/Tt0eGT37dsrEChXT09BceUDy2UkF+EoTdIzh4rpBic9u/cIvUrG4TucdawyrKW+dNmSw4ePMPUw&#13;&#10;2sBOCaI0CxYRWxKFp2jtioYscyI8U1JiSl4woQRBRZoBBtaZfN8A//iOqDwWp2efffaKy69gsQRx&#13;&#10;Bw4aNPmiiwBFNBNZrLLFAfqoBM4ilnDLR7yiYlNyibz1tls4JSItI5a1+Ghm5wlHiFDo4VKiM82S&#13;&#10;+6sD15sLIkFK2fJZzNsUCqjjeEnUTlsmay5+uignVwIKjRYwEH231QN27tizb9/PHnwAd+AEX1+G&#13;&#10;We3Hqh78eklYvQD2H3yw7XjlcZFLEcEMCkgha0sHLjpgLobVheHREgBmbVsR7FuynR7BqkfchajB&#13;&#10;Ev6QxgIYD5uL4KC5a3g8PaUVMZ2B3wAVGDNp0iSgyEV0JEjJ0nFiMuFMoNFABvQIncrLcfC3jAwk&#13;&#10;sok9/DuwR8EeDtSuDGcYm7BpBtqh4Qk0WS8ZBhmrhUs1ZiFwK+PzhHPPLyst48Qris+I4SNHjR7N&#13;&#10;mgpX4v2MM0aR6rRp03/0ox/deecXFRN7RnW1Ft7d1113/dix42bMfHvKC88ZnhBr9E+/9o0LL7yQ&#13;&#10;FUQryrSoxizd/5JLLxkxcuSc2bOff+F5QI6l2liJZSrBWi0/sa0IiGMynAY9OlMiDUgbmz59unmJ&#13;&#10;Jo5edvnld99ztyEVnleEsGrVSmZSzRXuvfmWm8eNG5+by/gQwTpZhLr2F+rdloQWLwaZpyv2rtgn&#13;&#10;yafjVCktU4bUrdunWAKxDnVYA2eh3uidB47+/+y9CXhc1ZHo393a98VarcXdli3Ju/EGXvDKDkkI&#13;&#10;ZHkJAQJJyMLMvMnL/+XNy/u+mf/3zXuTTJZJMoFAQuAlQEhI2LdAMGAbA953y5ss2ZZsy5IlWfvW&#13;&#10;6v7/qur2VWvB2MFJnO/vY/n2uefWqapT55x7q06dpeflTYdPNveLsmSKrrwF5CA7YLQoXJ2WYPfc&#13;&#10;UPUyjS3ENNCOReXjvvXpFZkJ8czwE2Uq5OkP+7bVNnz32Y2v7WgYCIvCPhjG/GOOqWiOY4nHEkGv&#13;&#10;jVrujFQ0LLg1Ub4PwkIExrgeAW9PRf8bjsLwGh55FJUNgbh3xGK8cd6OgfCv1h5ixO8fbpjDYe4Y&#13;&#10;QPCA62nRlJJ7r7/s357ZfKCpX5bqqsnoIBuSG+jpU+CMkFPtXl7Q7LQTivnFa3s+tqB8fGa6jayI&#13;&#10;ouoIehjPJF64ACcjkYuWLLUi/0QEBHmx8ENJkLUwDW+8NNt7+5s6e2sa2nYdadx1pOlAXeux1q5O&#13;&#10;pncGvez3o3Wv4D7q2jFoyIvAKHCkHoaoCx1BDYD4mwmDNlMRZyzT+Qe8zZ0Dx071bz7cGRdzLDUx&#13;&#10;tjg7deaEjLnl+XPK8kqzs3OSE+NxOKvrltZMxaiYpcbFRtEbe0Gdo/Q0j9WUpycYPtTQdLI9SJ0w&#13;&#10;UxoVaqghKcg54jwLmJRbPq8m4mBeZkogKzOFPZhklEEWy5rkTTLnURBhT3o22QWD3PKe926vazzT&#13;&#10;2YOi6hREiA/VxSg+yaZVJw1YqkiuXEKDRVlJk4pz+HbBn9beqKwOsBiJHT2ct3m6rWeAeT7SvKRu&#13;&#10;FJ+8fyT25wtCTLiWtw+DqPGcQx2DVyM2gW4dw8QHr6TzHeWRDMfCnfY/a/0iOglSO8Kn86MlE8bl&#13;&#10;MUWRxyYblcWfuUTK0f+PLhe7BUhV0AbQh2gzqJuoaJygwP6BqF/33HMPKqM2IGlQbk+TG6dpaasK&#13;&#10;e65atYo1cLiSMA9wo/GevGw2270kyudHQUCCY666+tCDDz6IMYZH4tprr8NfEcFjRLhKIBFaMGO3&#13;&#10;pqtpQw3j5WDCG9ohC/Bs2ieT7rCpTL0miynTRIBHlWTKJdtFYAGijmMlooizLMr8YKSgX6J2M6UT&#13;&#10;MwNNGpOG9VQYaVgpQo6jlNTlgp2DM2ft2jWdnV3LVyyfc9kc5tcBQMAftWnjJryC0GUjRBRTswfo&#13;&#10;hViqGC7MqUNhZU9Rdm4MBALGJ1qvFYqrFdNycYulhGXCBEJmA8It6Xg0kSH4TTLyCfJ6sYHhCmsB&#13;&#10;VsGPyk788iuuYJEhHptrr7kWT5AIQd/4IKFTM+po8kS+fKl4RM3w0UM4FITjIlihRwoBeMrOOj0H&#13;&#10;PvJDidD78RZiyEGOW7dqrBQGCLZIDqdpURFQAQZzy55ytQiQpCMQbhk1IAMFPNPexoDCexs2YNTt&#13;&#10;45C6HTvZkZJdTIpLizFLaANYCJhJ2PxUHzwwEIDfLCdnHCcEQAsjBFzGg3FInAgkuJrwccNSECxn&#13;&#10;9hGhNuHBhYzOaOUiI80DCwojlizAm23mFoGIQSI6i9CPqG6Wj2I0YgeSHWMeEm6DtzhX4AlgINAm&#13;&#10;sd8oF6Mk9EEqBeuOqodnYCwvYOTiCp9SsxqQA+whHDogbQAOzeaE6L1fu5c5nBiH+GBhaeVVqxYv&#13;&#10;XnjDjTdW7eH0v511x+vpF4z1sJiF7Vu+/OUv421jEKGlpfmO2+/g4HU6hVpYHMAYx8gCm7UsWng5&#13;&#10;6w9//3uMzaegixXNIhgaFVwRYAe3YFFxMWMEvD3YxpNw//33vfveu7jTWcGIRxQwymLB+OdKAbny&#13;&#10;iaWPMMgC/1jRt332s+OLimkglJ5RgN888QQ+UogyTLNq5dVJyUmMjYg8xCUr7w3MSToueEwyJiVB&#13;&#10;6/XyQqNzUS8gN1qkRwcXODrxUvxilQC1bOoNs/iYs+3ZVtv09p4TPby45MVGO1R12jFdKIQBW2k0&#13;&#10;LlolkBoPhgLZKf/904vLspm+QYtC6woPhD2761t+8vKu1Tsb+sLxsi8Ic17CQfBbfsEV9a4z1O5V&#13;&#10;UUPB6NIqNSY2lqTJTHeC6F5ypQ0PMeOiICmimCkebjSbqGwEeya/USHy0jbM+kyoxXm7B2IffauW&#13;&#10;Odj/9cY5E8ale+WDHGII8Zo5gZrTrQ+8drCpi7P+wObsn6M4XdROKYyQpLIcClL0+viYqrqOFzfV&#13;&#10;fuWaWSJzykY/1FEYN3MUexckCjP8jY1eGBXxyJQEaQEqKqTPm6l/0HO8qePA8ZbN1ae2HDpVdby1&#13;&#10;qb2vb4AFzT4pOQUHZbSNJMyCgxeDSFWrWt5RI4LbBARMmBIW5EfsQO75Y0QBT5+nL4ROMtjY0br7&#13;&#10;WPPTm+pKcpPn+sctn1o6qyzfn5uRnsTUGB3O8gzowC7eZmvDzKx0XviG+ZyuFNznqT/T+e9Pb3zn&#13;&#10;wGncjnQSNktSeRgC4fVDB23h2m7APNjffeO80ntvXDClIEsJqadNJWByUHLnTlesL0SC6KgAFt82&#13;&#10;dQ/871+/tft4FxNvI60/UoLRWJ2iivzlTzq1s2iRr/U/Xl9RWZwn2wdHqkuqfljglvYs3559x1v+&#13;&#10;6ZdrD5/uiOOMTS2sUyb5GU14GJYLcSNF4PXD6ABGIAMGrDlNjfOlJQwmx3tT4uOyM9KyMtJyMlIK&#13;&#10;MhMK0hIzU5MzkmXWscxkF/lJZ5CVrrqEEYblTaRvI5mILADSzEQ8wqv0hAvB8yUcjgQudguQ15tq&#13;&#10;Ts5CJm4xh9B0sStqa2vZ1x51jU8FV4MEmEDh5BbNVbpViJmQn73ttpbWVk4sQEVGC7/l1lvnzsW9&#13;&#10;MA7FEccTqvmevXuYYIlyiSsAtRvfnVga0vhE+VP00vKIm47OFULQJZAOTuaa4lFB9UeNYwoiNhKe&#13;&#10;GXRry2XAcMUtmx9WV1dTBEwI7EzUfVRhFGtQsQsFTZ7CAI+ZhNMDnRui5OIpmFG4h8obCoOBrSOx&#13;&#10;FnJyc2+48aYybBj0V1XZe3p7xcHy2GPwZtu6UCJhgGmfzc17du3G+AQt57BPnzEd6iZAV2vnFkKw&#13;&#10;YTxzxfbGtmHCJFypBs+x1zAGNWGPIJBeL/YhpcMAYwP9xlMNjzzyCPbVjTfecOjgwUll5ZgN0DJp&#13;&#10;UE94D3v7euGwra2dTTXAgJWLzQxh/qCFlDAY0ONF11eBQ0g+n1G8WRWwJSNWBHmxABEUAG5ZAACz&#13;&#10;BZAos84FGBiuqalhsiJVT7UC5pbagEghIgh9PuoOB+9jjz6GtcmUVDYsoThLV664/PL5lZXl7Ll6&#13;&#10;prXtvQ3vVe3dwymOnHROc/H7/VdeuTQjPW3PnipkyMRRvqD69aCqHfHCoTFGBEIUFkE99NBDlAiP&#13;&#10;IsWh2fPILRH8wJXdWumEjaVLmcPMkAH2PLM0jW2uBKqDLEASLELLxFBkLi6zf6lW4AOBALuJghP4&#13;&#10;aClFS5JctGqcsfQjJlJSQexHajYqYErKkR6E7NZY5RbzDL8fRuDbb79NccCDObd48aLKigrWtWIZ&#13;&#10;btzw3i8fefitt95g3GTB/Pmc97B1+3YsNM5EwTajgJMnl3/1q1+ly9DRfvyfP/7sZ29buWIFCwIR&#13;&#10;DOJApIlJidNnzKBfk2Xd2rex1q66+qrp06ZTUuwxaTcaAKUgONIZKWBGwKuvvkaV0dLoiYidtwq2&#13;&#10;LoA0BrobpQj2y2iCFYeM7NZDM0NWvCX40mP/dnZ1Pfnb3+B7RIw33HAju79yXCGeYt31R9obaGi8&#13;&#10;4ERK3HIlDkKuYGaAgJEj1kAi2LvvvpsGA2kXxuqLK4EsFrl0vZglwLuT3mZfDxSdlu7gsxsO1J/u&#13;&#10;0QlvVoOq0Mv7k6BazbDXkhVO7bLBcHJszF3XTr+qQlzutDfaDYoQx8r//LVdL2852h2K0eEw1Cin&#13;&#10;bYhCdbYAGC9B8+AQRxGDEBGZVkrQOE0zBpVM1DMaqfFpb07UMuAMVDVXDx6PyFzBCFnQR6LDfyV5&#13;&#10;KK/GmLyKMys21BH0PPzGgfTkmHtvmJ+bhA5NfxkYlxb/6cVTa0/1PrvxSIdYQrIN1QcUULCKnASS&#13;&#10;vcS8sc+9e+iWReUFKeyTzDMesbaOh3+mgKo6Ri/VuoQlalzMP2hrKXiHe3qDoWOnOrfVnvrDluqt&#13;&#10;NU11Lb24cyinMCuva+VV3hZWNdFsS1EF158SJK+Tm5Yj4pJhTrZr7QuH+vpDHXU91cePvbajfmpJ&#13;&#10;1pXTJ6yoLJ5empmdKvWCQiTjvh52ouUqfIlUzycAzWDIieaO7UfajuEYZ3AVyWCUSpm1QIb1fHB+&#13;&#10;ACxc9vVvqTlT39xRnpcuI87oWfQnpCvjuucrRad5gTUGE907GOuNrWk8vammvbEDzwLYxAkdJZjR&#13;&#10;8jGKbnkB1lWKYU9KTDg/L0uz05TMwByjcNLOPDEs+DzW1L7laFs3vaOrXysCnJEXi5tP69e9u3CR&#13;&#10;SGOnNCoSaCtjyJV95mkcsrEa/xLjfFnJXlafFudkBkpyKgozJ+WlT8hNzU9LiuMYG4oBT6pwUxmg&#13;&#10;kKySIs1CueW54L5wnF/CJBL421gHiJ6EYooWi9WHRogGiXOJKWTsVs97ERWKp8BQHq4EU7O0W0sc&#13;&#10;G4/zs0tLJwSDstwO3Z1ZedXVh2pkhuH+zZs3sXKMDf0xpcrKyr70pS8xi1L9bILNmgkU0NlM/bIr&#13;&#10;j4wuXKE7PvPMM0wAY74fXhG8bWy66Pf7UR+FmwhjMIlix8nm2Jns5Ikqia1CKSCKDu0g13ZP3G4h&#13;&#10;gfbPIij8GESi09EasVrXrV2HUQHR5cuXY8BQZNES0FkHB9lN9LFHH204dQqPBP4N9GbKwpYnODnZ&#13;&#10;ZoY5sai/2HK4Mtj2xuluqpWSHboAg4qIEcXqxl+EYo3Gj4qMiSK9kx6p/dRguGUCD47HzVs279zJ&#13;&#10;ed89uFbwiqAup6amoYhffc212XjA5LsmK5gJzCfEqfjSi0z6exE7BH8UKZwEwHGFzKx7Y/VqTBok&#13;&#10;iTnNVpauMHljUxlUrVEHD9LAhCAvp1DQKoA0lox/txRKc+gCDGWkLmgPWB2uBegWx0AdKmEPlvPv&#13;&#10;nnwSnxXW5sRAAIMB+5kZm0wjnD17Vm5ODru1pqWn47PCv0TlEtjUBH8yZkZJ6QTaCZItLSml6t1W&#13;&#10;YbS4ujwTIWDwMEMYKx3XGa3RqhV+eORmcRjTWqBp0YooKSMRpFO5tDfgDTPpxKPlYEioRwSLL5pO&#13;&#10;gZnkrgm0p0bLkBgG4gQMOSZ2QhG52eo+WhcALm/AuNRBxa1dIYeLjGpizAIATLX42LiU1FSMQwzC&#13;&#10;8opyAA5XV9Nm4IeJwVQ9aOkyjY1N9CZkkpmZhXgp6e5du7Zu2cLCS2xsdpRJZk0pHY2+z+LApCTa&#13;&#10;w5bNW5h9wlI99s4FLDklOU3Oakf/EjAqArboU8wSZwQEcbGMkBETvPfMcFZCmdZh4ZxWbUEKr7ly&#13;&#10;8/KKi4qoRz5wZHzm6acw16kvWhGOSjjknaPfMBUk3y1tsGCCsr6f5AsNTkjgLcf8IztGNb0SzpEt&#13;&#10;UkKYblAszkVZuHS5qCWgKj5dmiYmLe296hM/fWl7I0fAM3MP1Ug6hHSJSBloHhYd+iEvcJI52L9i&#13;&#10;Vsk3PjqnII2lsHyFfKGY2NaO7kdW73p0zaH2Pub0kT2CU17KUWgjBIb/6qtXqIu7UFRfoqJoiudP&#13;&#10;stNBBjl1sD/M5sw4FdnQ1MNYBnuZDsoOk8F+ecp5cQLuFkL0aNXbrKfLI02xiN5FX0jW3JpGjDcV&#13;&#10;BQn194QP1DVmZibOKM1J4JsuHdWbnZKSkRhzsP4M+5yq10XFNSS9IbyCUr+2dBXDTAQMne3t0/3Z&#13;&#10;U4tz1Ksg2fkXgRnKfgFjSt4+cWDlzuJcxfyTUngYT0S79THb86XNNf/3zarfvH3g3YNNpzoHe3HJ&#13;&#10;MSNW3B5ktIKoVMco8hDAOTNvWRy0Q7lUbkKOpiTza5BbAkeYdA6EWTq48zDzURtPtHXyNDcjLTEm&#13;&#10;jq3jgEG6Ughh8lzlKV1DXr/evoHgxoPHX9x6pLMfotjklFf39ybixDVit3/aVflSbPIShzINaMGk&#13;&#10;vMqSrHhm9KDBCdfSGqwIeh0SyVliMnyidSJYQcBZr96Y13ceeWHjkX7sWJozD8AMATqZMK8FlMj7&#13;&#10;/AFMR2b9pceXl+b9xi2X56Yk01KkhwomKclwfmCA74O3q6//9V1HXt12wsMeZo4YgaUW+VMe5Kr8&#13;&#10;fCAP78fbWdPhjS6mpPlOMrAVw+reUAxbUbHNcVzQw9TlUF/I0z3gaekarG/p3n+8efOhxnf3N24+&#13;&#10;cGp/fcPJFta69icnJjDdWAZmRJriEBSOoWsGILeIQsNwIVy6+7AS+BuwAKl3VCVmSaGfPfzww3hg&#13;&#10;UI8wsXAWoQiihKFFSVegIWpAVzapSPem/fWzwbuMuLNtI6P+eapaNZxs2LNnN4YKuiYBDTgpMWnF&#13;&#10;8hWYf5hkKLiSVbs4EcUvW2uQQpxAHISopFhfDPz/4he/wPGCEsnpeZhb6LL4EHgKJ8YSGSkCqh76&#13;&#10;JTPoiOPZY3obyj1uECABAJIrAYoEi8sVhZF+oKjISKCHHK8/Dh7mzmFQYYeY18Iycg2GBrdv247z&#13;&#10;raa2lkWDLNlCYszCZquwtWvWsPCJBYcYcuxaieMLvxbFAT+YDQMRk6EQ04COi/nHbEZWcGFtUjqX&#13;&#10;Q+XU4VyYRUQ+H/VCFOsFmwctH8nA5HXX38AcV2BAaWKhkJhSzz37nM1TxR+VmZFpNYIWTqVwjFtt&#13;&#10;bS0G+ZKlV3JohHEFBqiLcqWb0xCHf4wELEBchRhdVJA8UzD3qglOomSPKAoQwm2Ls4h9egw4qmhC&#13;&#10;A0gTDi1w9eurH/7FLxAaVt/EsjJkyILGispK7B+OebB9xhAIBaRa2Y5y/PgirEq2LaGK2QX06LE6&#13;&#10;GkwgEFD56PsbYpEAIaJ2JUIpEB0NBpOAMQLauVuEaD4ttz2CCqYLlYWRT14MbysmqzQNYTQwcSsd&#13;&#10;5iWGHyYZlYXpQuNHnhSBKwBELFd0XtKRGHLAYCMXdgu5oEi61RHAZOTWDcYJt0iG1siGPbReYPIL&#13;&#10;ChjeQBZsmoqspk6dUlFRTgOj9jdt3Lh33z4QwmFrawstgcrCXqVcfr8fYIxP3gmMB8EA/LAGkrES&#13;&#10;agsqKSmpjEEgEPM545RmdIZ0XOXx6h+Gw4ioAU7xT/DjhwcD1ikdBNcrXkoKSLmkIKgOEWlYLmtj&#13;&#10;rEqlnBxtwtxy2i3SoIPg72X5DGzL59dGOuQTGVGt5c0h/QXewIz3m1cH5h9XUhhOYkY3iXQZigkA&#13;&#10;fAJswrcrt5fCRS8BtYhklNCL8/2+V3as2XuyX3a/5FR0aRein2nQ15heIhoez8wTwg/+5dKsmP/n&#13;&#10;4/MXTCyQmeOsXsIL1jf4zMaD//ny7sYOdC12bwRtdF8bhm2EoOwZeHhLydsaDxnuSlo4k1Vp4X0Y&#13;&#10;fiH2hMxL9fhz4ytL0+eW5y6eWrCsMm9pZcGi8sI5ZTlTSrNL89LHJcfh1e7rCw70BsWbIw1V3pVS&#13;&#10;NIIUUO6duDLhkJa4fS9I4E8+Z6Ln0V3wOvp8Xb2DVUdPVxZmTszHUYMfEk69+RkpnX39e481d8Ch&#13;&#10;vFikAJpd0I0RnK4iQGTn1NtEb3DF7ECCbSCnKusHYBgD6fkkSR8XJq2zExfLhyA/lFIWbZ5s7Xxu&#13;&#10;wyEcuU++e2hzbUtTF4Z1gnw+xYFM4ahv+HdEqsXV4sizP0eQF5RWG1Roo3pCjrQNeXP1BsPH23p3&#13;&#10;Hju958ip1rau9JSYwuxUO1peawLbRYK9rM7CnL77wCeZunuDr+44snZvQz/WE3UaQSHZrYE4MZHk&#13;&#10;n/g3hAfsFM7X2zfI1rCz/NnpCXx0hKh2HcNvHJyF/ehHBkyBJCJV5Y15+I2qLYdOD8bpI1A6INII&#13;&#10;xuKffAYhmSXOldUtg4MzS1LvvWGeWKhSEXx9MJgdlSbSnMgruiVjBa2dfU9tOLijusWTwK5pWh6H&#13;&#10;XDS3xMfk4TwTI/wOoQbBUIhgc8xjcXJrR1TDHkHTcfkgeuP6Q96O3sHjzZ17jrZsqG7cXtN06GRr&#13;&#10;d19vSlJcOntBIVJBy75PovmSQfysYkerlIbIXYpdAAn8DViA0tAHB/EJPP7446ibTHVjJ0x0blxG&#13;&#10;KGr49FCR0Y8ZziegM5naRMszHxHfSJqTfEs8HjRd9gzE6zW5fLLf72frf4bbWfWH9s8uKaw+wrwx&#13;&#10;nc+UZkEiejkWkTRJU9pMF+QRPkN2ksACRB1kWxRO3Eb/s3VEBokWaJoiLMEk2iohEAisWrWKJWfo&#13;&#10;nTwFv5LQnqKvAnkTSFuXwCPu5MojLVpvP6fA78IUQdFnTSCWJK4bKzi5cLdj7nJM/EM/fwiVF/OP&#13;&#10;9U4oshS/r78f8w+rjKlrzJ0LTJyIq8QIkQUqJjfRXCPUlQUPhiuboyJ5yOHaYp6bw5hwa7DCngVY&#13;&#10;5ROG8lpRUVlaKqcvEjDtZE0jG5bqqE4EVn7BBgBeOIog5vc1V2OisyAKgxNFHFWY6X9ygoU/4OaC&#13;&#10;JKwKyYjJhBkJMHiYnoeFYJDCmgZu+XWzW8REShzTkbxkxMpy5DwqFwkgx/+JRYql8cV77qHNtLe1&#13;&#10;jcvJmVBaikmjVod+QSNiBDNfctZpkheRcos/Ch8R+n0gEIBJY4mCKKRcCZYIPOlcMRRJwbLFMjF7&#13;&#10;wOAN2IV3y0IKYsQSwzTCXqJhqCtbyg42igA2gmV0c5ECGLkwApEG83vpTbR/4IE0iprPyejGaeRw&#13;&#10;RYNHMjQPOo4MNESGY1xWjSKooEjfIWAp0Sap3C1bt5DKqjzYFlpeH9M4eWSr7PLy85lzS4ul72OP&#13;&#10;QQ67kSWmZKdoHGpClREBLctZ8QcCQ7eiRZGCVXnw4CG4mr9gwaIli8F5pq0NrzgWOKYju/XABowB&#13;&#10;yegQc1TYsAfjmaqhZk0UjLBgNxIvKS3li4ZA3BJZxKZpSi37fHgguzo7GSJpbGrifE4GMvLz8lg4&#13;&#10;Kh0XsenHnW8YOiHfNrJboAvzEsP8w3pEkrfddhvjF7QQDHhmJlM02EYsIhnRsJ1gKZeuF7cEZDhI&#13;&#10;Kt/nO3Ci5XvP7zjRHkSpJkE1xhG8axPRNOljFkEbDA8meIN3rqj4zOIp6clsCUHmWGaibD584v88&#13;&#10;ibuIEXYaFtB82uTlI8/ltcivi0ZvSYj8yUNphTR9e6SD7ixB6x9MT/LNmJB5zWXFt14R+PSiyTcv&#13;&#10;mHTT3MnXzS67ekbpsqnFiyuKFpYXXVFRtKSy5MrKkqVTipZMKZw9MW98ThJL2BrPdIVBwtsMXuyf&#13;&#10;sKI0lDGHj2E/PDAmYJ43JEoeOqIYk+3tgyda2mZNyitMT6NI+EES4+NzM1OOnWzGYzbA5pTyvqSQ&#13;&#10;I4s5hJ6+IjcOA3Txvt6u+RXjS3PSoSTVoEGlMpTpQsWi2LICyqvPiYmDLbYnOPjGnvr7Xtr2+Nr9&#13;&#10;m482n+4dDKKlSPEpE9JQs0LK6FSrsXuh2BuFx6QkEnHahRSARsJZqfi64ElezWys1zcQbmjr3VPT&#13;&#10;svtYAw17cnEOXht4xc8jMFpsQfI+wZGB9QsvHqG+pzYd3l7TKgqHVInUyqiskvqn/0mJjDN+pJjh&#13;&#10;gf78nJQFZfl56clImqYlZQZIwACQn3MM0pH506lhfLn6BoPff3HHkZaeIW4d6mbcGvSIq0tK+qOU&#13;&#10;PhTmQ3jtzMKbF5SLnAQc/VOCCxoVgYXwiTM9v3pzb93pbvEBAua0s9HwguvD/o3GGsUNyF1OzY0n&#13;&#10;7UeI0kasLMoAbwlpU/JEnMz9nvq2vj3HWrcfPFVVf7I72JOdnpqenCBeAhkW4r0nJiFBLUgtwTCi&#13;&#10;l24+lAQudguQZoDyytA4WtErL7+CSnT77bejQD/55JMcuoXujk3FyiLOHjh48AD6Iood2pI51ojQ&#13;&#10;H5gkRvtBS+MRosJLgFZXNmnS7Mtm44VbvGTJsqVL51++wDw5piWrRKXT8d/0YFJimDYgbVkmf6Jr&#13;&#10;stsEh7ChruHduvvuuzHq0CzRTXlKFiGtardmjEH1x4jCXsWCwoJFobd0wAjgJMAkcdIJQtuNqAkB&#13;&#10;AGibmk7/8bXXKDWG64qVK8srKlJTOVBBFFmyCK6YWNTl++67DwcL3kgOPYMr2WbTE37tD6+iJc+d&#13;&#10;P//KJUvMTBWq9DKhJeSspJKiDBgP3MI5ti66KQEt3wi57CmnzltHpKMGJLywDmpgoB8rlCJffdVV&#13;&#10;yFwF6JTLsnNFrUfThXFMPsyAj9z0EeZwTiqfXFtT6/f7ESwOwIryisREOVYe0kY9Qk8Eha6MkYDB&#13;&#10;Q0VgAJASxZvAc+sm2iMrI3HcejQeFrOxJwp1RzqQ9lRyRlAZhh07tj/z9NPXXwdH12PP46SiHmHe&#13;&#10;rBfsAVqHMUmLBQlxQwge4tQNtzRjdH1yKfqh1hVNyxiAKHggwRgHW2Vi7SQk2NmJTokMg1sicgFP&#13;&#10;InVEYC4oHjNkaIMRBgwTBm/kgLdbrlib2G+4HDF7GCPACASh2/iBd/O6FImAnLYEk6xHxXokQkUb&#13;&#10;chfebu1KFiIEOGTLE4wlGnN/Xx+VHp/IoKy0IHoPVhwr4hismT1rFl2VhrR58xaEQPcH7b59VXRA&#13;&#10;tmBhAicH+jEXAHli7GFNYSKy3dG4nDw8iqdONfJy4BE7f5KxpLgY1zd9EMkwfgR+2OCdQBEoG3F4&#13;&#10;w7yndjACGSTiEdMNaB4kBvz+ZDoan1f93hswrBLh1RQbH8PMXvzPtATql9mnVFlyckpxSXFCkvok&#13;&#10;wS0vE2rUEQCCZd+mN95YzfQBrFc66d133cUQEuMdWOPMraVJYyHDPI8oMsGI2hUsl8LFJQF9JUn7&#13;&#10;5S2gWg8Xebn6vI+9ufuFLSd6eSGgBkk7MMbtR1tGpCS0L4IiUI14oG9uWeG918+qLEiV6gdBzODp&#13;&#10;zt7/98k166vaBmNkUqj0p2h8Tpw0ZShCjGQHzHlARt3lHxWsv3diTtzHrgh88ZoZty+tvG7uhCWV&#13;&#10;xTP8+RMLsgqzUnLTEzOS4lOT4pPjY5MT4lIT4zOT43PTEtgxclJB5vQJuZeX5S+ZUuQfz9Lu4Okz&#13;&#10;bf1M9mILQLUalKa1+0gJ5TfCmH5olC3URRnjZ/KKFIZCeeNONDHjMzivvDAjMRbjg6Ss1ARiOw6f&#13;&#10;bupho2ktdaTo0dhFHm4nEWxCAS0gODA4PjPhyqnFJMGByFPtyGF5L9ANJbN6lBnfQl0ZJYo64fMe&#13;&#10;b+n4v6/v/PFL29/e33yqSw+48DK/A5eqvB+UW8xoPh7UEUlug4mKXSA+R6CBtAVamph+4tiStizq&#13;&#10;O+1RPGY4nGO7mBfa1LfzwLHmzs7plcVpsT7ZmE3EDrC8EoXn9w0ylC4l5Zynlvbfvlt9+BQ7Z1Ib&#13;&#10;VqVaep4JDi24EyH+Yf4MG7hCHJ+SEh+7uLywNCdVrRRpBsK4EY36kej7BzJIIbS+pOA+T92J9h+9&#13;&#10;sr0tiJefipMadMRAad+XeSspiLQtAskCda/v9mWVCyYXyplXTqGHfbWNKW1Y0s72N7T9/I87u5ij&#13;&#10;zSQBFaxKL4JZBMjfh5FeVN7RqB38EXIGoOREqBSLq7pI5bUogRZCDAgC5ZIZs7SJ/qCXA0uqG9q3&#13;&#10;VzfuqzsVE+8bPy4jyRcnS5GZf47ewr6B0m7IKjkvhQslgYvRAnS+oxQxUtkYVQyx763aS39l6h2r&#13;&#10;etg1AW9AYaHMQyOya9dODhx7ez3/1uEBO3Kktvl0E4tLGZvHq8AZ36hcaFG8l7mCNj4+ITklid0F&#13;&#10;M7My0zMyUNdEERQtV157QlneSvp2kL7p8CGPY2JwI7BlKAf9ofBx5Ber/pjMCRsKP3RBNZT8MqLZ&#13;&#10;zu6gOFiWL1+Oy84cO6QTAICWxeGN1q71Kh0EIWBUyFfDJ4fL84BVf7/7/e9PNJxk8d7SZctQYdnG&#13;&#10;hrwCrMpobHzckdraH/3wh4ji1k98gs1vCsYXiPkXCm/bvu3dd9/D0GVbEVn1R5H4SPOnDEhZ2Yda&#13;&#10;AwUkwDyYoYuCziw7FFPEDuc8shKqiCTqMMzLMMTakEEEJLhjYurq6uVcvtz8q6+5hpl+sAERCgQ8&#13;&#10;mCFleOBc3D75BXC+Zu1azGMObdu7ew9uvc9//q7LF16el5efkJQIe0hLChvhGTxmwDBtDzUdk5ii&#13;&#10;iTtORQGkAEs9OnVHBHgLxAHjKb4ySofdOH/+fCuyZXF5MzASidTU1LB+Mi8/b96cOd09XXX1dTl5&#13;&#10;uXBLy9JpxtCijTkCIa6kDZM40yCILYFJjNkJRRxEUnMOkJLVdkZ++RM0cBgiC74pBjgoDmVE/Jou&#13;&#10;H1oXBlBlkPbCoRFS6pQU8axu2bIVgWD8GKjVnQI7YrHS8RTkPMUCxP5BmHQozCpqH3G58EIwKpBO&#13;&#10;LhLIiNFCwAhHRBgt2IQ8dfNCBTDD4+YiAm8s/2OB6zvvvNvW2lpSWkJLsC5A44cnLN70dPHLzZ07&#13;&#10;DwP48OGad955j6MXysomVVfXcDsuS2a6pqdnTPAHMMDYTOj5516g4VGV1dWH316/fs/evfAza/Zs&#13;&#10;2INcfmEB2FrOtL722qsdnR3+gD+R7WFk38ChYlIc+jVCY2a13++nK7Fqt629nT5ORYjEKIv0G7ly&#13;&#10;AKYIzkdlxiI9RpFwC9fU1uzYuWPf/v0DwX4KSK+xXGRwDcjubo6UWP2zBx5gNSMTEe68445PfupT&#13;&#10;hePzGdCZOLEMQnv3VmGp8qrJzy8oKipU6YFGjHzBpiFaqpZy6frXkYBWCI3WoU5Ny8YGMiOjo2fg&#13;&#10;/zy1/mBjn7QYU/MAku5gwEP9QpIj3Mtod9iTFR/+8lVTrp9bpv4/fUd7PQ+u2fnIH6t6mdXIW8el&#13;&#10;J3qV4jUUeqMPXZT2VpFWK3sX0t5F7eovTvd+4Zqp/+3meZ9YVD5/Uj6bcGZzfi7bjenL1l65wrjm&#13;&#10;Fr4tJp8LmevBAgZG65kQOLM0Z/nU4hkTcgYG+xqa2/r7GbhnwNR4Mi6JDzHjMK4siyhES7Y0tMNY&#13;&#10;xmvpkvWNbUXZ6VOKs+JkFo+8zgvGpdWcamVBIMuKVIscKucQwggZFY4QNcTBkCcuZnD59FIMWihK&#13;&#10;QeSJQzU6+4ePg9R0mAh6VV35AIU9mw83/uC57Y+/XX24ubNPZvlh+qpMoWpCcPgV9lUoEQ4FKhL/&#13;&#10;8CwOwwBax3dkvIiuLn/6I0lELMAVTHHeSGxrr6fqSHNdY8uC8pL0ZLbYEQBRW1S/1/z2Uo3Oaylc&#13;&#10;vazH21V3+pkNB5vO4Mpm0aP2niFCgsxIRkUiCefxq2wZvJQKKhwqObBwSsGkItoVKfIJkwdK7Tyb&#13;&#10;BKYxwhESbKGDH+737xzuC8VJWcCm6RCUIBSUgN6NcYGwAxlOT/D9/Y0z2XyVKQBgVyVGUCia4Ui8&#13;&#10;noHB4PrqxifWHPTEJKpq5ECOojY84xgcXKgkJSRfSWQqao8Gp2wSlwJx67RlWRfPy0gSkCWzoH2c&#13;&#10;XVlzon3z/rrunt5JJbnpSbJHEA2ON45uP+QoWIb30vXDS+BitACHlYrOQ2PyedjIgc0ap02fPqVy&#13;&#10;CsoWHhg0JNwIX/ziF66++ipGytGNWk6fJn379h3vvLMe02XTpg0bN21mahZuouBgMDUlFRVTFDbR&#13;&#10;XCHCdww1XSPyGnCCUedGvjkaLMIV3Ysped/61rdYt8aOI9/85jdXrFiBvgswgAaGbUOEQCK08I2w&#13;&#10;bz5WCgsX8Yahhjpk9CcaP8iloEqUshAEhEGS2NgzbWdku5SXX8JVgmevckolhgHwKJRsBgwUO1Ky&#13;&#10;j3b14eoffO/7zF67+eab77r7bowTuhfaMB48dlhZcDnr/hz7UxALdjGECBKjl6lVBs9k4YoejAsF&#13;&#10;25XJnxhmttUHDAusXi1C1DBIWQQRcsPn2fHsc89BnVVYqODYEiTz/YNhkwyarMIKKkrKZq14PDhm&#13;&#10;EB5Qmtn9ZemypfMWzCej1ZeIxTJErmQkEV8Qzh/EizvX2oDhj0AJfgukEIFVrlDkCi2cLXhx2WYG&#13;&#10;5xWJQkWfAuzCWDqPmLV7+nQj4mXyMNJgq092ocRJw7GH8gWRYVup9IhshiLKjDzCsQardfX1FZPL&#13;&#10;OSrQYdUycKWE+icf0QjjRKDLIMKuXTv8fj/Wu5IQOOw9nGNmp0HZqUcj5ovBG9fcfBpDguVtGCEU&#13;&#10;1qo1kj1CgAK7HLPpQnY2YsQfi+2BCYTwmf0IZiJuRqUg2S3ClYIgEAL2LdYjvRKe3XnUSkFkTojO&#13;&#10;RUYEgllLr3zzrbeaW1r8gQDeP2wcUFJRAECXps0ADVbfjBkzcfHBGwM3y5cvb2ps2vDeBrhgsmhK&#13;&#10;krwcZs+cjV23ds1atmViYyEs0rnz5t70kZuQG40ZLpEVomCtI/sMse3K3qoqhlHYcZQCWjHhEKLE&#13;&#10;4RNIDHWEQBdmpjcjOEiGxiyfIi0IuSI1TtULn2x3VFFRPnnyJLyvdDqce1R3UZFM5tSuCjy52fql&#13;&#10;78033/jPH/94985djGF97rbbPvVf/kt+fq7AhEIUlm5OGXfv3rNz547m5qbi4qLx44thDIoWAHNJ&#13;&#10;m3gvXS8OCTg6rnR+ab++N3ZUP7J6b3sQK4Zmjapj3xRVibQPOWzrPHzVQ+URnZvdExaW53zxqhn+&#13;&#10;3DQWZcl6U693T1PX13/2alM3h3aLYiTwgk8UKLmVt4JE7b8kS5LcC6jMpmSjR1XBBvrjYvo/cWXF&#13;&#10;v92+5FMLy8sKstKT4+MxWIVpefmQy/iXq2CUBAmRW/mVdHqpLOBLjosZl5JUWZS5dGrphIJsJoU2&#13;&#10;trAlouRzVrVZsTSHcqi5BYkbJI77RD6DqMMxIfY2bDlzes6kgtyM5LBsCuPBD5meFLfx0ImGNg5X&#13;&#10;4Ww83npExFp2FG5BFo1TkfOUQy7ElxCe6c+uLMoSruELyGEMKPAFuUhFy5fG9vOMCXF8gg8vx+qd&#13;&#10;Nd9+evOru5pamU/JB00+N65EIxHjn0I4wo4UZxirIs1ISaV4csfFgbGnLoA8dGBGC8ceuleHaAT3&#13;&#10;ELxIS/DDNzoJwo/x9YQ8R452tna2rpxVyilwMmePQmGIiNNQedAG4+ImSS130Hh7B4Lv7a9/ddvR&#13;&#10;DraBkd2RRGTKv5CJkHcjLo4/LRLBI7+xXT29UwMZl/nHiVNZFpfBr6El6sTOhQyFlKYvTEvGX6/b&#13;&#10;/U7VSdZOaCmiEWjNRicMj4NHWJAGQTPtD+Sn3XvDnMykOO0JTg/nAzOCNyHJcV99Ay9t3L9uZ50n&#13;&#10;SdbmOHUkESuyex1O8kLeuSQsEkHNHcGuliZycmL2E7m1pqI8a6ccCLF5cmhrNTPBW2ZVlKQnxPHi&#13;&#10;corEy+l86sghdOnn/SVw0VuAyjq6Ef6ukuKSANOxkpOZQoY2xnRHFCluOergpps+suTKKzEDmMGF&#13;&#10;7ksrweqrPlyDErZ+/Xq0RhT37Tu2M5EM5QxtGEsM7RPc1p6ir5ZICmoW+hYRu2KiPPHEE//yL/+C&#13;&#10;Zvm1r33t61//OqokT1H9XPEaHpQzspCOS4RZXsSZuYqPAgXUIAFzg5GDFsHV6oiTi1sUS7Rq9r9B&#13;&#10;AcX2Y7Ii/gHyCh5eHLCnrwZWMR2rq/vOv30HQ5G5ZF/5ylfyC2SSG7os8/ooO7osnkNkZXldQlAR&#13;&#10;QjrSZAVBOODGwsTW5XgMnGNsjYM27BBViRF3g3CigRTyCjafD/N7/759K1euhK4ZqwPBARwl7juA&#13;&#10;NxqZyMJ/4I8ePQYtVgNiDzALEQ34lltv4QEs8RRIl2GjBRVo8ZRaJhfFxLildKS7jI2IuBmNLghZ&#13;&#10;hcX6K1oCq0BdYDAAYFdhLxLH1kpKSszN4xQEOZwA1xMGVWZWFjt2YF0AphzKa3pEoJRG0a5MVK7a&#13;&#10;t4+ZioxiRBeKXABEAlXrtExSWEDIJFimFyIPv9+vMhPDnkdIwMiBCiGYTAwVXDE2weRJyhIIBEjk&#13;&#10;KS3QntoVDEQsbldSMOSobroMKWW6NpLWKECRAIyFSIJwDgNkxPCDT+w0t955BKsEAIxbUiyjIYE9&#13;&#10;ZIgFju8RwdIAqEdr/1yjC4jEWGeLc5hpybSQm266EQD4ZFcnDDmMurSUtDlz50ybNg1/HZHPfPYz&#13;&#10;+OfZlgkkBMhZQYhDhRW/tDT6C2KBARIRIEy6gRR4w5pl4Aa5cfQFrZrWgkysSQNp7YQrJQIPbZlG&#13;&#10;AvKZM2cBQ5+1WbXIn/cVAGTp6elevfr17333u7Tb/v4+liBSp5fNmZPJ+lXnbRNiZ1MS6enMbN+y&#13;&#10;ZXNTU2NRUTHmp1G0UhCHqMnw0vWvKAF5X+h7TS5OhYhOxw3t4XvPv7PxUDt6IRutyFwxSY4wG119&#13;&#10;vOQcRYjHbLk5mBbvu23Z1BvnTFRVUEYOeN3/r8fWrtvV5I1JUY1Z7AtBKEGoORG7jZAReqaQy+kO&#13;&#10;PMP1NzAlN+nfb1/4P2+Zj3mZkqB+KN576mkDlZhgEFDFmGQpivLmoIQOCCXQ7CXC4j/J5AsxDY05&#13;&#10;ojMnjJs/Obu7p7P6RCuHmDOlE8Vf9GKvLEawfFEMkyAYJd0pAWJjVig2cUJLe2dizODcyqJUecdK&#13;&#10;3pJxGQcbmvYe7cT7IcaIZMEYNn7s1rAIvkgghe4fYlvT/NS4pdNLscYVlDJGQC7or1NM9XewJyJy&#13;&#10;x5p9dvPh//3Mpo3Vp4PwIecrouKLwaQV5/IhotdC2Y+mw+UQo5GSCsNRuUbcWj4BAN7+RgCPKvAw&#13;&#10;KqOeOvgdJMIOjSLs7fOFj9Q1YlsvmuZn5bq0CBq58agIXapkwMpBMpJVji0Ivr7j6Np9p/qktSk6&#13;&#10;AY0CH5OF8050EapgyQ4LfYMF2akLJxVmcV6r0NZhFOHC4fuciZBXhrVFffKGvvvC5urGXj7JTnEM&#13;&#10;swrh/RFKwSVINxPZxAz2X1E5/rbFUxKwqK3rKYBcRmEhpbWr7/E1u6uOtXuYg6YZHKgxwEfl//Ml&#13;&#10;CPWIwKVO7e8s9AAQeTktR+bQJvSHE3fVHG3r7F82zZ/Im0NeR4DoK/QsmC49Ok8JXJQWoPXESEkw&#13;&#10;//ijCzBGKW2Ahu7xsNwIrwZuQDRO1HEmrRUWjPf7J8ydN2/VqlXovozBd3d3sViIjDg0WKTEEiB0&#13;&#10;ODZ+RMVETeRqFEyXsi6GMmfB1CwAuEWZZiz/hz/84Q9+8APUu+9+97vYnOi7PCUXiiPKIkjIYnFh&#13;&#10;VVYr7XvggQfwaH3hC19A/zO0Li1g3EBGQ8WVuGmKEGW6IBrqr371KxRcjkHDmUMWMBgwOoFZbtzW&#13;&#10;HTv2w//4IZ6KW2+59R/+6z/gcwCMKWrIB3XZ7/ezdyUKpZsXZhwkygRxgiVSFmxjpMdWoiz8Y80b&#13;&#10;JbVHLvMGP+JqBSQvGzNicyJhnIdozOTi5DTo4M6jDwsq4swzipUtVfFusToRkeKl/PznP494SWFL&#13;&#10;GJZsSZaIzQwt5dS5GD9Im5qlWsmFom9V5oIZe8aVwQNAIN3kgH1OMWESnR5UZDQqwBA3GAPWRzIi&#13;&#10;wOzK1pYWmhBmOb7ZysopRdrAFK1RHsMI5IGxAU7ES3nZKYRTAeXN6Cj90ryNYeVBCmvMWISMWD74&#13;&#10;9LBtmBtJXZGiwsHwCLIokYVnSN5dykheZIshh5WLIxdrhzikCUYFtIbZriQahwDQ8LDHiDA/lp6F&#13;&#10;14s45EbAS/6oQHbA6HfUOF2SpkurI8XIuSK1HC4PREihILRY2icGOUagesBk5iTZeWowXEnBwgQt&#13;&#10;thMjO4GAf9WqqzALKSCGVmpaWk5+bpLOLGXY4orLr6iorGDyJ0iksam1BhtEDCGoMO0QGqfLMKZj&#13;&#10;VijkoAKMgdmV8SYaSSAQgArnENI+qQVKilmr9S5FMFa5pfuSi91faf90W+qF7kPvo4BY8sxsef7Z&#13;&#10;Z/71X/+V1xEIcTCeaWmmAXd2dOA6zJAjBHnZ0T5jUlKSKCBTXg8dOsikBs5i4TAb8SVqgxkhGUp0&#13;&#10;Kfy1JEADta6LBsefsCE/tIKYmsbWf3tq+6lefHhsZiDaptpSqslowx7iWbJyrph9+bAWQ5dNyPri&#13;&#10;VdMncSwYvjsabdjz9r76f/rV+mBssvj95B3FHEKzgbAOwe2wMcSOsiLJ1oekAw3ED/StmJn/g3uu&#13;&#10;vmE2E9F57aBoorOCDgcg3huFNS1dosYPV16bFneKZ3cwLT1GLUuhxi7wFNXnLc5KmTNpPD7H6uPN&#13;&#10;XX1sgcPQJwdLyMom/RviVXK5AboUiGKBUqjF9ff5mts7K4tz2BcUJz4FADsbx6/Ze/h0d388KLEq&#13;&#10;2XOeIGXUHydit5ZGqRBXuC8UTk7wLJ5amJ0ic7+lNiLZoqAvRFRcjlIKdiJHpp29nmc2Hf720+9V&#13;&#10;1beH4vBnosbgGWXvfvkUnjO9iPz5dXMR12Qtii1KM3xIGMz6DAvFcojZO5LcyPtz40aaiWxVKhh7&#13;&#10;QzF1jW2VgXGT8zJkPp+KVQHsVetgpO5oLdLKRZOPOdnRh0y21baKNJRBhfvT2DkL0yYBQatFp42z&#13;&#10;62w4LjZm+dTxRbnp8MuXQfPjzzsv60JXDsh3m7r0HDvd/oNXdrX2yoj8KG4M/6iiIQy4UmhaO3vx&#13;&#10;wgyzaW++PHDV9BI2n1ZJCjYhIJazg0EEKUFaWH17z4//sLO5M+yJZVeoSAMQQAdYIS/ui5ZGa0ea&#13;&#10;Dv0U5UXmffKO8yXtOlCflOZdVD6BuTPqkJEmZ+WXQo5qzxd3US9G7i4uCzDSuKX9ShN22rp8u6h1&#13;&#10;ax5W6+iprBBj00hsQNQsvz/g9/vj6dk+mXjJLE22Uli5atW3vvW/mH7J1oIoT+h8uIwmTpyIMw0d&#13;&#10;ThVoaUMWrHJcBpS46KDshIkq/O1vfxsTha01//mf/5lFcVA3AK6mX5ouCDxffswJtNKf/exnzBTF&#13;&#10;C4GpiToOFZBHqEncKHIlL+lkNCQ8QrnEPnn66acxI+Gf/TzRI+0pYGAjLq8rzYVtwB6VzHxD0fzm&#13;&#10;//gmuiwvh4H+ga3btnK+HltJkK4Gs3wpjQGQEIGQBZcTIhSHuZFstIPWi8vRDF3KZTDkio6Q3c1L&#13;&#10;nKe4WJk4Cvzy5ctN/ybRsiMagHmT9fb0oHO/9+67VNODDzyAiYshh0+VhXxs5nHPPfeU+icEOYMb&#13;&#10;VULJGWbiI26RM3MOMcZg1WxsFwZCBhx9NVYpO4FqxVBBsV65ciUqPvI0URgGACyjS5q8bP3PNkI0&#13;&#10;M9obfFIcGMZHJIWSso+0kYxc9BWcmBxMW2VR66TJk1lxw1Mq3mTKU5EmIpWGLvki1PlKxSJYhIZJ&#13;&#10;Zs5DyagBz99//Md/fP/738NawOqAc3JJZjF0Y1hFxp5AiJdHNBu3HnlKboUadrFE2gAWI6ttMVTo&#13;&#10;L3ScYUCRGxcDFC2Q0ebT4tDjKbYcsEYUAJe6m9EwIXwC5SJQKdQpthNE3V5jAMY/LZk2Cf7j9cfp&#13;&#10;xbMvu2zqtGntbKq5evWZ1jM0fsxgIFn6OyRVbZkwAHuGBAbASS8OBGQBIcVkpgC3tCIToHFLAwOM&#13;&#10;FGoNWowy0GBeffVV4GGDB8OH8AAAQABJREFUVwr8AwOAFcTKZdeUlFSGbHBNMyA1cSLbzLLtUPcL&#13;&#10;Lzz/7e9851RjIzzjqGcVcXJq2p6qqq3bt+EcrqyozMrOwoYEA/BJScnspgshfIA0UfyfuAEpQnQV&#13;&#10;Q1eBnRo30sbMpetfVALa2sTA06ogwgvh+U37n99c3y0T9aknVeb4FbasbUYzKKooHV7U0JAnOc73&#13;&#10;iYWBT1xRwRFZPCBrz2DoXx5ft/NopyeBV3FEOzQ0ghyq0Tid9qCJDpA3NJAeG7p1Ufm3b18yszRL&#13;&#10;PjlevNy0H2m+zvsdjkzVJJPg4L8wr28UIeO8l5RRJcm7i9wk81SWVAgxMX/C2QyzluR5Q71HTra0&#13;&#10;MV9Q3mmR95phiS69GxciwgNbggp1n7ezpz8p3jtvUkFaPN9c9D9PaXba3rrjVfUdDLawDNfj4RRs&#13;&#10;jFgyyptT87voNCIF4dtHYX1JnvBc/7hJ49mJTco/HO5C3ZngRAgYBF29Ay9uq/3us9v2He9UNV1K&#13;&#10;x94pjIZidQvJc+VCSih/DtuaTUhZmrS4CID+St3xJ4kCKsLRD4zeaLY/6QJK+V7xsSOGEhKPT7m3&#13;&#10;j7fgwJJppanxuiCQubmOOWUNQviIMEJblhm5tY1nnt5YW9vQ45XlorR8II3bP4mrs2dCAA4jcI4c&#13;&#10;OMWkf/m04srx2ZywbF9u4eH8GoR0Hfkncg2vP3T6d2/t6gk7U2zGYkfkPjooTR4pf+FwUrzv7qum&#13;&#10;zSzKQZuQfzyIQBCz7JIiAbeIZ1d9809f3TPoTZDuIkVzKQzF3KSLNELRh5glRjOQ9kKgUfAe2Hno&#13;&#10;+PwZEyZkp+pImApKHkompCDRS+FDSODisgDdgrhVaxEUMvkK6YeIOGoZkBgYGRnp2EgEWoLM/8zN&#13;&#10;YQNALArMITYS/PJXvowGxtg5Nhsz/VjMhlPrhhtu4Iq2BxKQj9DejAFI8Ii3GsYksxPZ9IWB/7vv&#13;&#10;vpuznnE3ociiRwJDXkPi5kI/Y7IoXgXccXjPWI8HDKgM2NBailtSMNhTNwUMGJB4/2CSAwZx4ICW&#13;&#10;p4BZcNjmAx4b09Z2huVzLDUE7L9/85t+fyA4MCDHwW/ftnbdWrilvCzugmGja3m5ujyD027tEcJ8&#13;&#10;6qmnysrKOEUQt4yrMRu8m9GNROPBcIVzfIDMOMVygH+IGn7g+wcGGtl5Ze263/z2t488/DD2LcYJ&#13;&#10;AAuvuOJL99zDTp7YsdTX8uXLZZUgaom8Ghw+iVgwclxBixUHBtxc5DWPLthcAOAt7kbcW8DYA4Zp&#13;&#10;rhhUKNbREiBOjVBqFw/AtATS0b3xJ7FxJU4bbACMDU4a4IrVLy8rPiHC77BX0ohbMGNL2FENUyun&#13;&#10;ckC5QyVSBdxCyHmPa2vXFHZGkCZ0uLoakXI4gWsGQI250Lim9+7dz5JJdkzBDsQraHLAJ52YKMab&#13;&#10;+YExb2CA2xFcubdECBAiwCciZR4jNg+NAbpkdPMCYMCWyJUUpITc8AFiGuGWxFPKTEiMQIgCTK+B&#13;&#10;KyIuEouYqMnOLYYfvjUzArF86OAGD2YrMjAg4RFVv27dWtLZC5QqmDZ1WnpG2rq162h7PAUJp0eK&#13;&#10;5qw91JBbXtgAJykmIuIAYwSCECMQUxkLloKTbnm5Gg9khD3GGpAMg0Gc4U4K/QvbzMUGCUpJeQmI&#13;&#10;BEhs2pwcOSGjq6ubjZEYSOKVwpvqi1/80qc+/emCwsKJEwP4LalEVg2y3wx7ydBbI8MRsllOcXHR&#13;&#10;zJmzGGvgeBV7D0CFYFxZ3ApISnSiPbp0/XNLwLQVUV+pclEIxX9FRdBDfvLS9m1HW5kISRqNkQcS&#13;&#10;FcBhbwlNEDPLSQ0HS3ITPres4rIJ2XL+nw4Qrd3X8MNntnazAQx5xXckr8fhYeiemP3RXfC3oCuy&#13;&#10;I3Z2Qsynrqz8p08unJyX6Q3pCjVR4+kIoIGGlEBsE0HDRafsgQbyQ4gpE08juCVmD/VdTRbxc5KR&#13;&#10;3f04ByWUkeStKM3jON6aky0dfWKDKSYTwBDSoVJYmlw1BmOYSoMDPT0dk8dnBfIy6btwxks4ISnp&#13;&#10;9S1H2nDqsZ+WTBCSMlgm92cILQ/EvypyYOfNsvFpCyaP540qOaLKFgX/J0Yj7xmagEnTg//ztR1H&#13;&#10;v//s5l1HznjiqTscYLzKETmjcciBzzqg50hO0ToCJ4tm1LxaCpWqYZJEqz4pobLCD9am1K0knDPJ&#13;&#10;9+VM7DbZuJWTIMAZHIwN9vZOLc4sH8+aajF9lYZWisMSoPKPoPCDO482vrD5SFN7H+9XRwTCtvy/&#13;&#10;oAGEitP5mMIGwwqevt7e2RNyLgvkJsbKsIUr1PMhD9cqSv0U/mbDwXW76oM+MWffh/9R6UIXWKeC&#13;&#10;pOMEw0VZCfdcN6soK0VEK4jo7EpGwIYhpuv29QfX7T3+3PoaTzyWLF3PhXAjw7JcpDfWKpXlSJum&#13;&#10;5WBLM86FbzOxpyvY3nLyunmVcSw2FT+ngCIOfi5s/71I5fNnZusitQDlVaFdK7r4po1R665ahvIX&#13;&#10;DA7gs8I9grnCXoZr17z1618/ju51x52fX758RVKynF0OPCnodqy/wmlj6izp9ggS0DJCqrqJ14It&#13;&#10;RkDLKj5sOYyZv//7v+dUOlRSwMgFmOUFs8snufBJ4iLA/YjjDpvTgLnyyIUnQjByXEHFUyLgYbYk&#13;&#10;O9mwBz2GDWbqTTfd5Lq2ACCXkeNqt9ilr73yKuYflgwczpo5EyRwvnnTpnU6+ZM9TlCIIeFmIeLG&#13;&#10;jShXN+BPY70Tmm50RuVXLpbRBY6O8JTbmpoajA30aabhIWRXMjzCofTySy/df9/9Tz39dO2RI0yO&#13;&#10;xcH4mc98hmMYP37rrWWTJ734wgsUn0WMiZyoIcSEopGQWCRYCpixNik+WzVSdqxfnvMoAiW/BskV&#13;&#10;YLsSsTgCYX8gfHE4h/1+P0+BV8EMfbS4JREq5iDi1G88MBgyb69bh4hoCdNnzCA7O3mgl4NQtCgN&#13;&#10;xAlEQUswikpZ1i4CzAxJdgmhKXI6OYQFQpu6wVgu3nAAGw/GPud8nDx5Ak8gojMTBUis3x/96EcY&#13;&#10;7RUV5bQcroGAHxLGiZbJiwWC05IWxUxp15BzqET9WBYSLEKbNKMaI5Bc9BpjhqIZty58FA6Jko7h&#13;&#10;Bzz+dmwq/HV0UsvrIo/OYtgAIJErtUk/RebwjG2GnOHEtXxADjz4adVHjh5hWmZWZhZGJpYSAz1U&#13;&#10;R01t7Tvr1+MiZ88Wy0V2o06E7EjVUiiI8QNCstPHwcn8UgJEiQNG4CkBVBaBJa30QhoP/RTHHaXD&#13;&#10;ZjOZK0Iu0t6MqDIcovE//fRTDCTh3sSGxPv38Y/fok7OIK7CsjLxsh6qrqYxA8nqYhCqIEHipRaY&#13;&#10;iIsvN7ruQCtkIg1b6TrtzR6Rcin8JSWA9FWVEwNIzKqYWM44fuDVqro2Z2mQ1FXknSCwI4IkCA5e&#13;&#10;B2g5V0zOvX3Z1Oy0JNKwyThq7McvbH73UKv4GARwVPbRCA2fKExMGvFlJXhuXhj4xs1zyvNS2KWU&#13;&#10;jVYwicTsM0NImEHb4jVE72bypr7LWIrHZoOhUF8w1D/IaX/s/qGDlRRQ1FH7YspIBwVWBEHZzYLz&#13;&#10;u6SkWGXYneG0pPjywnFnujsOnWRXVKZsirrn6HmjCyFYCJKfDqQRor6OrmBWatycsgKw8RjSRRnJ&#13;&#10;b+6tP9rYASui0RsqHYNTDCMulAwLCFslPDAYk5OZsKiigEMmBNUYkhyR97xv5UUBvbCvt59D/478&#13;&#10;+zObt9XiuZUd4HQ+pvBr/0Xk7yuEUXRNxhRYEFkTUCkJDqk16kEkF7mKI5Yn4mbU4stqSdlbkn/n&#13;&#10;Q3UUG5aAdg4i+TPhM7w7OC4lZvHUYj0hkAfWUgVCgspZuCMDk4AGBt/ef/K17cc6GRdg8agFAXXA&#13;&#10;nZQL82M4VRqCUMZEOOO4cFzcYnYuYlowz20E4fzIUwvKscgz/MDr26vqu2x/81FcC4FRiU7rdvqy&#13;&#10;VAstdGDWhLTPLJ2RlcTBSHy9HcaczPqj1S8xHuMe/907BzZWnfIkscMCCOUbqqScHHL7NxCk3dJA&#13;&#10;qKGIoHiroEGxFDKGrQ498d5Dx7uurBg/uTBNB1Ck7AYqXUFeN6T8bRVZinqRhIvIArS6RC5EXEUT&#13;&#10;jQ1dENMCTQhFzfQ2tCtgCPg9SkpKmQaJW4YrW1C8/sc/smCKiZM333yLHEKgAXhX3Ba3dKMFCZco&#13;&#10;ERoTejbT/H7605+iibIPCvMSMWmYXYYSZj0QJASYsVuuxFHBmQCJDsdkUbRtAMDGlaeGdkTEiEKd&#13;&#10;dMqCNo9XCguKLCtXrsQbZgYntwSADZ4r8AScM6+/9sdHH3sU4xYO8RKghvb29aFH4qBg0tq1117H&#13;&#10;pDIwu9nJRZxrNCpLAQwh471k+t+qVatshhtSEkoajC5XC8C7gRQg0YbZloPIihUrbO6oyYdysWrr&#13;&#10;wQce/M1vf4Myjmv0dva+/+QnmSKLrUgdodBv3LCR1XG33HpraQkz4G3YC14dq8w4hIsIcfkFeX19&#13;&#10;PVY6q7kwirh1ixYNFh13CwIwrhi2BWJeHyYHBQHM8BsMFU0iHiG8PYwC4Jzcu3dPfHxcS3PzI488&#13;&#10;jG3DnkNwjmqelyc77hDA0NLSijMHe4wDBmGGcpHuSkmhxBUGMQqLiMyfTE5SDMzYoIpw7eJNpT0D&#13;&#10;Hx8Xx0avBCR8vK6O3WhydK8jSCBY1ppiVNx1113EMeBpM1gpkFZpSKEwoEjEGOPq9/shRJPjCi27&#13;&#10;GlFjj6ubDmmyYGbTC5ASaJGbdRYTtQG72Ul002GAwQvkwHRNhmYYUwDMDS4YKUaXCOTsFguQRojl&#13;&#10;Sf0iJYIITd8JMAAM2UnE+cYCOeoIlxqnWNCsySWTXUMhpm0jNJszafjJCAbhL9IrjZYR5RE1Tm0i&#13;&#10;HxoG3RD+KbIZXWQxJAbMewBzkf6Fr57mgWmNuYivj7cTeJCf0QKYXCpmDwcYYqiz6HR80XjGOO64&#13;&#10;/Q7eZlYW6iAlNZUGDEWMQEg3NJzCqsTkc3mjokCLJUuXIBdoeWRUoGi1aRzalaJdCn8hCag2rZ0G&#13;&#10;gtQG7Vl6M1X02vbq5zcfaeNcBLWy0DxJFq4i0EMcmkpOPnkeYsXbxy4vu3F2WTwdgr07vb7dx1vu&#13;&#10;e27TqT68WHpynsDZn+aQi3Rny68R1FzBxZ6NqFKpcd7rZuX+48fnTR+fLTuuwwrM0FaUJ8CkeQEH&#13;&#10;p6yrY/JLyNvc2Xu4sXN3/emt1fUbDhx/59DJjTWNO482VZ86c6Ktu72HHTg9CXIGiiFiA3wMR7Jy&#13;&#10;awMrwgD9jb2fOccvkJ9+/HR7bUOnnOIgtmcUp8ru2S5e32A/rtBeZq6W5GbGIQ9PMC4usYlZALvr&#13;&#10;+im7rqZTcagePRYu8og4AA2HMxJ8l0/OLR6XIQKw5LGynG+a1L29UKlNBnND4XcOnvzec1veO9jo&#13;&#10;TaAmZSqw1j+PRUTylYO6snXOtMQjJFSQPjbmIEsgQwneICUalxSbmxw7LjE2IyEmLS4u2eejMmSf&#13;&#10;VJZK4v8UMnh9mVkjlXzO5MYCdGRGKRSPNlrYCg6G0+JiLq8oYGshGxLQkqmMpa2BSpuoNBFvW+/A&#13;&#10;a7uOrN/bINVneKTXEATOoaD3F+gCtypqrQGJDQ4yqeWqmRNYEkql2JiGMnnuBIVhKb3X23Cm66ev&#13;&#10;bjvREWQnF4RiJTlnRMhDqxTDNOy5albRDXP8HMcCFkQlopDKFqGIaKICdE939jz0x921p7o8nJmp&#13;&#10;QALlwI0Aj8p5EUaNWblaTAsj8560p2Ac9oXiYwaumVPGAR70YZW6QkfqzGlnF2HRLnqWLhYLUF+g&#13;&#10;Ii0irnJDHA2PNWm//vWv8cagZqHkUdnoZAaPRoqSypD5gQP7UcXQvtGSOYHgtts+FwgEZOcY6aGi&#13;&#10;hVtFmDJH3BK5EkeFEiAFQ8/GsuKwQfZBIeWOO+7gUHVmwWFlKYhcDBU43Ti84TrAJ0B2Jk8yis9T&#13;&#10;UwEN2M3rMmDpXCksgUloKH8cbo9mif8NikBG5wUGnIYWhmtqap566vdIJikxiY1GsdnQKVFJ1761&#13;&#10;ZuOmjdOnz1h19Sq0ZDC4TILQcLopYDPGAGMHDtRZeMZ+w4FDxIChy1M3o8ErI84FABJhCQUX+wfT&#13;&#10;CMlbFiAwHjCffvnLXx46eOjqa67+6le/hiu1orycWjMriy5fX1f3h1dewbWyeMlijD7j2WXMbrlG&#13;&#10;BzDj6oQitjqTe3GhkAKT5IoGi47bI2Oa2YNMF8Rhi2FPiwLMzWgApGDJcygFnCNVTCx2FWJQ4N13&#13;&#10;3qGkrCPlzHTW8uXm5GI2YBn29PQyBvHEE7+hRmgGGzduoILgB2MGzd5wcktAXMlJSZg38M9SQIRg&#13;&#10;JXX5Z4Oc9vYzrJDEZUSNHD5c3dBwsqOzUxpAKLx3X9WxuqMpyakZGVlUEZ5MZgvT/mmoVDcCYa8j&#13;&#10;RkxokEgYWwVNlMJivFEK7CIcy+4witWsUberKy6TBm0AYPhnaAM50yq4dWF46sbdiFsWkFMpjCPQ&#13;&#10;f9mOCN4QBWV0yVmWaLpG1K4YjRSqthZv8RHywr+lg5aAGOloFPAEy4GqqvwTA7gBkSSPsJTpQZxL&#13;&#10;uWHTBk7pgAEgoUutQREkLtvECSRa7Rg/NAZaL7LCcMVVS+VG7Dp5h7gBnEgDaxMJY3hTTdQmtGDb&#13;&#10;YODQMMOS0hVv7fETx8HJ/rEBvx9pAMObjjcTbLDDEImYgjRLRnDa2tpnz541blz2wABrnAQDaGGf&#13;&#10;CAhdthWz83IDm5RHA+mXwl9WArRsqR8qQ5Z3EfHG/PKtqvcONvdJBcOL/Heuo95RPFPbQJ+Hg0UZ&#13;&#10;cbctnTKzmEM1Q5hkNNwn397/8pajPeEEWc+maqFicz5qEeSKX9LU5iQiFl04LsYzf2LWP3xkzqKy&#13;&#10;QjaVYacWMc5MUcRqE/uJFsaCLhj1dQ+EDjW0vrXr6O82HHhs3b7fvF39/KaaV7bXvbH7xNq9J9fs&#13;&#10;Ov7mruNrdh9/78DJvfWnG9u6aZopfIFw44hiRjlAKE1QtVYVg7AxkJuRWpCdduDYqfrTvSIdOoe0&#13;&#10;Zyuvw0qUeayy4uL8CUBnT8+EvNSZE/KS9RgMVIDM9OQXNlW39gQFGUTlShbNK6iHBcQolg8ceoO4&#13;&#10;V+aU5UwtyRVQ6VfCIiSMj2HZPvBGSFr9gkmcbpAAD7u+7qhv/M5zG97Y2eCJY+ceDF+kLu8E5dL4&#13;&#10;VFbH5ncITjMA5FCRFXbQGQwlxnj8OQkLAukrpuVdO3vCDfMmXH9ZyTWzipZNH79kWsHCyrwZgayy&#13;&#10;gpS8NLYcHezpY6Eelj9WoW4/AzYRBfyK0iNy1v/C3jkFMqrUARaBa3MKhZNivJdNHFdelC2iUGlK&#13;&#10;gZ0aIYu9x4RYY1vn81tqt9a2MKylACK5CAsCMBScdjI8ceixxs4FRrBjSVA9Wt6wr7tvcMXM4smF&#13;&#10;mYytRfxPZ6UyiqgjOK93W83J36471NpP45e1EkJCqtmwadEiZRuGQzkaIhn2JsR5Prm4fNHkAoY5&#13;&#10;RKjRjVnl6bRVsGit1Z7uuP/VXW29ttOSZBH8DsYhxMOIjn0TzaQbdyMj8pAejdwFc9MjrUsSDNKF&#13;&#10;GYHKboFRsOjyWgOTytJHvtjmru6b5k7MS0sS7BHhuCJyI2MSuJR4FglcLBagyyLvZNNyqFQiqLOc&#13;&#10;3IVvCuuCnR7QBXPG5cQxRmLvWmkKHo5lGxgI7q3ac7Lh1NQpU+68887Zl81OwGaTbqSvXWmKEoyK&#13;&#10;RSBERFUrsXBQDVEi8QAwqZJTHxiVZ7IWxqRpn6ZgWXbj0M3O3EVmo6EFotVhvDF+D9voiAC7FF39&#13;&#10;zMUQzQnqI+Yr66bQKcFgeqTLJNigZYFc2Ipbt23DMuGAC5RdnD/Lli1nQSQGCTtw4kybN3/eqqtW&#13;&#10;2fIkkLghmgfDBmZjA6cW2zCirHPsOzhh3nLxFBg3I4kGT3YiDk/qP8Hbw/RXTHRzliJMgFnQ9ZOf&#13;&#10;/ATJBAKBL3zhC6xpnFTGVpZiEaGRc0Xo6MSvvPwKEriOTUfTM1BjjaKQ0Pozii5pbokDY5MMkTnO&#13;&#10;UiuIwURDWt7oK2gBQIZYDij6WEQo8aNJAIbtwQJLBhTwr2Jj+/2B+vo6/Ev3fu1r1153HYLAgMQd&#13;&#10;h//n5AmZ+vvzn/98585deIdmzpwF7yzrwibESsE4SYhHdRO2QUtgNKGmtpbj7NgKUrY8VUkaADD9&#13;&#10;fQOv/OGVhx76Bc2gqKgYS3Lbtu3vvvve1i1bGWXYtGkjhhymEQYSnkAaJwBIODt73BVXLMQupSIY&#13;&#10;SsCKwPCbOLGMSYZQpAbBRjpix+86orwQtQBk9CNuSccEQlx4F2lRGDnULDCGk6cG714ti6VTKcgW&#13;&#10;7x/rHvGLIgoze6w5RWcxupaLuN0CTHPCImIQAWOS8tI9yUsAAGBaKTKk6+FsZPgAWnADUfaAKSou&#13;&#10;xnWJf5iMuPLIAjmyWEYjxNUiZAHAvaW8NFdS6BFwTnce8tcpfoPkivARJvVLFWCH8+ownrHMrXRg&#13;&#10;lsKwvj8piVV8mLJV+6p2clrGaY74K87Py2cdr8sD/WJiWRlLQ5nLgOW5aNFiikx9uW8wqxzgQUuz&#13;&#10;pOPAmJXLrsaYm2I8XLr+WSUgVg9NSy70HQwN3qjS3U60dj385r4DpzqZhSmqtttT3IhkcQNQqMLo&#13;&#10;Nvj4gtNLs+5aNj0nLRmzhTpt6e67/9UdVSe7WRFI0+dbFckGWfsjQVmwWwbOxbCDH9FF/dnxX7x2&#13;&#10;+kfnlrFWCAwQEhNSuMVckyVbjENgBfaHPPj3nt2475HX9zy+/tBbe08ePtXR0hXqHvD2h+MGvbGD&#13;&#10;jCUN+voGPGe6B441t+882rzxUMPO2saTbd0pCXEFWamyyE+wqp9FqStbA1oqz/hxmbExnPEF+IAY&#13;&#10;oWoPqFiQj8OPlMLKIT/un8T6egdSkuLRAHMyZAgYMeekJm082HDwaBs2LWVwco4tXnQF4QyfKCY0&#13;&#10;3WdayTjmlIqeLU4GeOXp2UYPNe8YF0OqGOSpYIFZr6f6dNv3n33vuY1Hw75E29U/zAoxnqizaajU&#13;&#10;TmElb1Q0go8kbV7yyHkMp4Nx3hDT4W6eV3Ln8orPLp36kQUVy2ZMmDsxf3pJzpSS/GmlebP8eXPL&#13;&#10;8q+oKFoypWhR5fjLysYVZCb0B3tbOnpZIS5tAkYRlMiEijAaw+gLQ2cLBsxVxM2fYpQprhy3OG8S&#13;&#10;Sxvs281jg1EQaRdihCP/6obW5zfWiPNKxg6s6uwKVYBHBcHzQWFsmEgVKZtCw3bfoUV1988oy0JW&#13;&#10;zOwSdgn6+IPIyHNp3VZmmdjrfWXH4T/uONEVFHnK61pm2zqyNcRjF0qeQRJIMU3pEONSfXeumFpZ&#13;&#10;kEW3hyXtpzwUKXKvNIU4//mS0a82Hzn9i9UHABYb1oo/JKehmHB8tgBq5UEwKHJtFuRQFGPgMWLy&#13;&#10;QD7EjG64sIrBbi2fcSWQCjMGMiVDugspCRRdWyaUlAvE3Nffe3lZ3rRS9nCSt6IFQaqByKXwp0ng&#13;&#10;r28BoiG5rKu+JBYgKfh76U8YclmZmQ0nT1QfOlS1d+/x4/UJCfHohklJMueKby1XVEP2W0Ad5IAv&#13;&#10;dL45c+YGArINibUOUAHmkrCIEbWrpaBQoubed999LPzD53PvvfeyRwjKOsyQfQQGEi0dPZtVf8y6&#13;&#10;DAQCLPxDGQWnPQKtGUJuXpecRWi6ikZmMzJ9FJvz2muvYa4rieCgR8h7gPFD1SNBQgSzB0/Ugw8+&#13;&#10;iGZ87TXXYP5x+kVKKieVn169+o1de3ZfuWwpu7AkJyXLMBzi035l12gJwIDxQCJoZSOKbduw/VhQ&#13;&#10;hwBdSDJKySMKNLeWKxohKRSTSYaYTPgP0Zh5ivCxUu6//36Ew3Y4mH+LFi9OS03lRQA8FFFtQUvx&#13;&#10;tm/btmvnzqVXXun3+00hlmqXmpfaczmxCHndwNAAJg11hApOLQAAQjeLGxmBgXTAcMhgk1DjmExU&#13;&#10;sQvDU/CbwHGvUa0FBfmf+MStbMnIer/p06ctWrgQgxNbqLGpiRPhe7q6KODjjz324osvJSelMMHv&#13;&#10;9ts/t3Llirlz5qLf792zl9ViRFDoacbyZguHD+w/sK9qH20VHmZMn56uHkgYgLRwFuOjnd9/333c&#13;&#10;/bdvfOOjH7uZvS4DAT9uxtbWFvy08AwsB102Np5iq8kJE+TAAHY/evPNt2pra6ZOnc6YBfVYX38c&#13;&#10;LxaPiFsB4ZlqYpSBFDMtoEZwSAt5J5g0XDlDEUsD8waBM22V5sEjy8XV4pbFTXQjSBK6kGP9Gy0W&#13;&#10;YwyDOToLJA3YIobHSJOCiUWHgi5CBg/ZtfjitAeScp1pbaXdYjuxJhNJMqAg6LCx4+IKxhfSKcz9&#13;&#10;CFHridG0XIpEoBh9pfViocE2NiQ1CA/Yz8abXQFGdJQOc5FuS0UwDERrUWZkQ1FMPhfSImAIBAKU&#13;&#10;AoRVe6taW5rpKcwjhnQoTF8QdhKTk/wTSmfNnrVkyRLeYNIF+Nbby4DOrJOiaer0VlzNyIQ5zJQd&#13;&#10;NiABP6AQLBrciN1euv4ZJSDVJDUllWWvbK9vc/XJp94+fKq7z9GFHfLcORU0jB/R98Q1x6uHSX3L&#13;&#10;Z0z45MJJNEJSqPOt1ccffWvfqW4mT+Kp4xC8MXzvig3M4BESKEwxzBH0epkT+NF5JV+6Zsa4lDis&#13;&#10;PV5A6uujwZv9xz4e7NniPdMTfL3qyP2vbH1i3aFtdZ1nemJCWCyMA/J6QBnT4glampjwxCRSH3M+&#13;&#10;u/q9R5u6d9Q07T/aOC4juYjpnnFM+9R3mTRHNDV9UahGzOBNWUF2bXPHvmONA6ztEZwURJHbjzb3&#13;&#10;YWJxbnCtyGb5gwOhOf4cDq9nv29mrKIeYEyu3lGLiEVdVMmKlTGWgGFB517CVCgYGvCPS7mivDA1&#13;&#10;ntkBDr9SujGrZiyGLM3KZuSwyyV7mCX9nob23p++su3RNw4M+FI8UodIATuHTirL8CSXhJFcjryX&#13;&#10;qowqi2Bnpk2QqZ7Xz53wletmfPbK8gWTCvGspvCyU9oKL2wgVqTPtmXJcbE56cmTC7PnTCyYOTEv&#13;&#10;JdZztLGpq5e3DUdoRLDzG6kF4+y8rg7bYkWCKFxRnL2ovJAKopx6SqQ8hyUhQmuQwrNhWHh77akX&#13;&#10;2Qamsw8LUMo1tIBNwIcxIGwOTxn2WG8+GMbBoD+IB9mGOBUzNyPuyiksBeRUQAnwoQAfQM75fklf&#13;&#10;N/Dwr1fv2nqkvT+MkU9btRLwG40nOq7EnIs2B+lmTOgNlxcm37lsakFGqvQ6p9wAuHmVPSeHt5sD&#13;&#10;Fbcf+ePmek8C2eFFroJVcrhZomm9T9wKbRm5ihBEMeMzOjKDQBpm95EYpkoaWBl4kkkAdDJSBY0D&#13;&#10;7LwGBFSYG4l21L1BKBaZ8KLNI+wJDkzMTVs2s0REAxJ58MGoRuG+lDBSAn9NC9DpS8rSsOpEISNR&#13;&#10;XutyNHlRcVFpSSlvfCylAwf2HTx0kJOU2fSFM6BpDfIS11F2tLGamhqsOM7BCwQCjMfHcAT5+7cS&#13;&#10;05lMmySORsVOfUyiY+Efe37ijkNrNA6jtSuXZxQv4nbgHq6AVatWoTJCjkTghX0NIxhwswPAI5DY&#13;&#10;NFdUQ+YW4iXAODKWDRIcRIBE98VnxR4kDz/8MOoms/5wqU3AaoqJYb4iXiBMmuXLl6M7ojpw/Dpd&#13;&#10;kLxkJBgtriOCPWWxGfYbubBt8NhYokESfz8khhbeyIiO/sILL+DRwnKGT1hi0iATdzFW2cwGl6wf&#13;&#10;PlEaBuVN65QLR0mMD0MI764/EGA70HiWrumcEIdiFPMu2yYKSFNrWDiIjlWFtBDDaSxFX91SWKKL&#13;&#10;B0cZajQuJirOjAp7BB5DRb1gsbz77jv5eXlXXrkkJTkZfjFIyEJ5gWGq8MEDB3ATvfHGm9TL0iuX&#13;&#10;fv7zd65auQr4hPhEtqidEJjA6RGYBMBDhQl+SIAdMh966CF2l8XniQFDG8MwMN6oKgTS29PLiXO/&#13;&#10;f+p3M2fNmDZt+pm2VkgzIXDhwkU4V/HQzps3n0FsjG3aADugYpKNH180e/ZlCATPHw4x7IqlS5cV&#13;&#10;FBTigaRxcouJYqWjfdI7qG5qihToupU7Qj48pYzgJJ2APYOUaGAkQpFclt3QAmARS9QccnETadsE&#13;&#10;eMZrimVF3IRsMC683fLIntoV+UCRjBQN45P2aTxzpZnh92YSJlJFRDnYlqw60rNSMJOSEpNz83Kx&#13;&#10;mWGbgmMEGqHRzCtB95MmBTdIRAe3tBMkCRvYn65AALBcBsmrBpFCAsfymjVvYduTkdbCU3tLWBvD&#13;&#10;kMZih5cjtUe2b99GRXBsIC2K1VRAsqlhaDAYFy/GJwjlI6d1pKOh0jb4o90yIYImxF7HvOvo7Hhl&#13;&#10;yUuhCERcmVtkdMoIgEu3H1ICSFyFjmrDr+pDMkTte2Xn4Td2HW/vJ12fiMoi1emAj0GVd6OYdplx&#13;&#10;nk9cMWlRZaG6E8WKembTodd2nexmHxM51I6rfhdHYBB1TUloupqOMj1yWnHiP3507sziXIbcRLWT&#13;&#10;D6s19TADGMqRr7Gj5/H11T96cce7B5rOcMJ3TJwYEEIZXKLnCkXhXPgns6XovZiCfYODR0937qpp&#13;&#10;DnoGJxdkpibFcqA9qxfJbpklG7ZjyJsYH1swLm1b9fH65i6Z/mcfeJXPEOvK/7ALPEPV52vv7Ztc&#13;&#10;lDk7kJ2awPnQol5mJsc+t3F/K8ctKqsRJofllhvjXUSESEQIeenJGCp5Wcwos6xg0DAq69kS0Dzk&#13;&#10;MYJVM5IRV5+no6fvibf3/+eLu9uDMR4m4BJElPygH4soJcW5ajRysQfOnQGyDyI5+edlLDvkC/ZW&#13;&#10;5id/5eppX7p25sLJ47OT4+U1LJAOVimA3GiiIKLAWuZwCIkFcrNn+/OLc5MO1p9p7WCPfTJTk3Dl&#13;&#10;yMAhfZ4/UeWRGp9cmLVs6vhklj1KK6HZRNA5EVK9PcHB9w42/GF7XdcA6+Z4AAdcI90kkuOsvyLQ&#13;&#10;qCB1Krda+qh0SXJvjYbcY1KwqxGrKL3h62YFCrNSGVBkDZ5KgudDWdy8oyMQhCpv3VPtPQ+/sbe6&#13;&#10;mSWuRp5KcLiJQjUWThcK7HS7UHDxpPyPLZiYkSynnkhtCr4IP8Kc/PELZWi09/Q+sX7fjoNnfEl0&#13;&#10;B0RNY+RPCY0hh9EliKQIZsVNXhCwTxTNmTEawxd9hTKPaPWSQ1s1EV4OYukhQllyyql9jD6ZBYlQ&#13;&#10;BcjZNAgOBdrhMEJ87F+nRetDpyzCW2567I2XT06QQQNFNOabcGyMl1LfVwJ/TQtwNFPa6Em21m/D&#13;&#10;3rJ0p7BofHnF5MyM9IZTDQcOHkTTQilEf8rLK0BnQs1Ci8rMGtff17tr9248gUw5mzRpMqt6Im8G&#13;&#10;6RimU4La1d6I0IfJbif+oSxiWd19990TJ06EqDFjMMKQZozmGSMB353f78f7h/EGKp6aKgawxbla&#13;&#10;3KhbdsGlAKh0LJPDhIAuuqDRAgNBIQWMOMwAyfEJnDGIAv13f/d3WD5GkfTXX38dh9vy5cvtoEIj&#13;&#10;ZBklvxKyq1GPBmCCHzMGMa0xMPAOYa64HBLR3FIQC9G3IDE88MaySQwS5q+i9cIti9AQCzNp8Shi&#13;&#10;/mGBmDBDrBaPHAonKobH896GDVhxLORDsxcHIARFj3VChKzzS157QASln4mXOFvY/4bqIx2gSD75&#13;&#10;HZHXvSUvAe8QdU0t4z8cAWy3wOiOIJspDoZxZqZsgoIFq3Uh83uxAN9Z/w7LArEt7vr8XZ/61KfL&#13;&#10;J5ez8Ey1AnnTIUnMuW3btsfFxbJXDX7smLjYQwcPMsfYziGkcVJf43JzhKIepUBNNzY1PvvMswcP&#13;&#10;HDx5smHr1i2o+9j22E5M+SOwH2ld3bEdO3bu27eftaasOEXgWBcYDEyDxHLAVmEzHhJxjWKxULME&#13;&#10;uAWAZoOpDP+4qrCpEDhldMvuRlxBWYR0wMhFdgwbMynNmooGIO5icCMkkpdACsYbbQCjhTiWFVcC&#13;&#10;jxBqdF4XpwFwCwCCoqaw5TD2KCPmHOmwROjvH2C2LTOoqQVGQ2AS2490JElDSkpOouB0UjyQWErg&#13;&#10;kUcawAB1rsYGV4vbUx4ZpE3iZS4opj4DTPhyrSUDTHCxkQvrjhqhB/FeeuON1cePn/DrYj+MRiAN&#13;&#10;LZHExKSS4pK0tNTq6sNbtsjOn1RESUkxe2owoETr11lpcGljTxQCIuwrSUn7du/azdzvRx99FGOY&#13;&#10;qqTXMFZFXYPWhGwl4pZgJYqOaPKly4WWgDQiC7Qn3UzF5+kPh367fv/G2uZe1l45ryJRuAVu7FcT&#13;&#10;9c1UE0DDuSmxn1taWV4k1YoO3dXb99iafdtr2zEAVeux74JRHHE1HQso0cVpE1kJMZ9eGrht6Uw0&#13;&#10;RNFX5QlZMEtggncmkXBje9/PV++47+XNh0/3DXo5QAUkgkCJGcPKyAhSPKG1ikdRtTD04I7g3mN1&#13;&#10;fYO95eNzM1IS2YIEEN1MFFy0Z83v9RRlpGBw7jx8skf2o9FjKoTcWQolGaHCxNHQwGBBZhK7pI5L&#13;&#10;ZeY8+GOy0+JX76o93GBrC1XCQsiIKUXnQor8yQNYYTOY+NglUwsn5mdICTWZq4ToTGeNR/c1AGWL&#13;&#10;FdlodHD1nrp/f2r7sTPdHjmOFAHwkP8aF/T2Nwbq4Q8ANWakmB622BnsmONP+/pHL//0osoJ2Smy&#13;&#10;86No/BAVQIHWuMYkRckKXdJVHUfJ8bBhzLSSnJKcrE2H61q7GSCQAb4PFP4YvI6RJFYJFTClMGPl&#13;&#10;tOL0BJmoIoy5kBpFRCS09vSt3n50TdUp3tTCIGGo8EM53KznEInkiiI4OpeOScCTDHzACKx09PSu&#13;&#10;mlVaXpQhzJrDWkQWwTYaxfAU4ADec6zxt+sPNXQMSD4Z9tDiCKThGbofntu5EzEJN1LHN8wNLJ9W&#13;&#10;lCQ+PfloigntIFFgxQfbmJp8F5rau3/2+s76pn5fgg/DK9LMlAEBN+oOlbP9wDOtTMYvvHkpnolZ&#13;&#10;CTkpcUwZyEqOzU6OzUqKyUryZSTy5+WanuRNTfAmxXmw8flWcex0ONTvDWIuxmHDShOgHCEOOgnK&#13;&#10;zHIffYCGAcvaN00058gXYALJf7KDhr+YzOT+mxZOdXbxFdmD9lL4sBIQdfYvH6JfoMQtwIa0ew00&#13;&#10;HxKlbbLzl8xe9/gD/s/ecdvESWW/fuIJPHXs0oFCyby762+4AfWavNnZmVddffXeqioesSwHhYzN&#13;&#10;MNUIpA1JACFXdErBrMf9oc+hWAPM5E9smG9961tMojNXHmDAiP6lJqJplpYXJOj37CSJ5fP/sfce&#13;&#10;UHJdVaJ2VXXOOXeru5WjbclyVLDccsJmLGc8JjzbhDXAmzfAPB4wP+v/1ww8HswQDDOEAcyMAROc&#13;&#10;sHHANshJki3ZilZO3crqnLurqiv939676vbt7uqWBDbMW0tHrVvnnrPPPvvsE+7eZ5+AeoP6h6So&#13;&#10;VEubxeE3j/O0rO1pgYiGqDGsOKUUf//3f4/6h+KktgKIFPKctFDBMSQUiuME586d84lPfBK1xwxf&#13;&#10;6CEoCWDAAsmWNtPfjGzD4Mbj5G4eoiiOLc9DwoZdWKUcGHKn4Lzi3KhIQpSF4CcJ8igi+B133GHm&#13;&#10;COBZO4eyivDNZQ+NjY2GlnAUWUrFUyakfV7WLmJGQ3CvruVKPTkhU9Amyg28wwHHj4dMAUM9Qy6n&#13;&#10;soAxywzUOvBTeEhrnIfbKAxJIYEBG8XB8szRnhxH0lDfyLIa+RaTi6yuxVwTO3nytN8fXL5sxfIV&#13;&#10;K1mWbIQjBVIM0T+YZk3xpTINLKOgaBTkxdLNgYE+dEKspuUV5cP+YS0RRmspFA0zNzfvlltuXbbs&#13;&#10;8r6BAe4sooWgqaJ+oAeSnEYIPGMqagMLbnlaceAJWtl1111HibgbkNNBCadJYGnEj2WbCY7Pfe5z&#13;&#10;M2bMoJbRGVAL8Vj9AmlMMI+gV8crlWJ+8KPCYeBFF+WsWtQw6hQAgO1pYDydQAtxsGFFJEe0I2Zn&#13;&#10;0LppFQBQETzHVRwYLNDS2hMTHGuJmf6gILQreihpmbyg1EyF7N+/7wff/17z4UN33nXXgoUL09NS&#13;&#10;4ae2MV91VXVTUxMdfOMbG9kcC9kgR5ejaBQKv5PdODKIwgHGLANH+7J6FiTMtsBVOqk1QgBIBQae&#13;&#10;hFBGplGolEce+RU2OnS2T33q05h/IVWbLdMHGPJkaet73nNjamraj3/8I9DSDmE51ryMjLQwn1JE&#13;&#10;XQGj68l4xREdCOudHV00AFZ+UnHAs3SZo3QpuOnSxiIIwAMxOAhzPObned69SxyQDqN9CFFHVCKE&#13;&#10;s57BY4wNnAIqo4EoWuJxhrZkdESx9wASCxUXlE2rLsJKIcOG13Osu/9Qa58fgwWdkbbA51Al+mQ4&#13;&#10;EmEyQjCQpnPb2Z2Xzs2QaQVZEQp1QhxIZZpB9lj0Doz858vbv/n0dsRXm68XGhUw/gQlOWrpEtj1&#13;&#10;V6Q6/uv0ED4A0qOnBqM/fGGPJ5b6yRuWVBXkSO8WbPwTDoGGfMn0lstnv7Tl8Ev7uxC5BY2ezyJI&#13;&#10;BUrgJzgHRexEe09XfyBSwXXqHH5IgtTFs2t+v70zzBkn9nlPktwwxyMkVczbPehv7R1m35YD7ngm&#13;&#10;5D5VgBWNsZsLPOine091/fvzuw92BFIZ/pGKZfi0PCCVv7PPBDOLdGawcuqLN9h36ezi/+fOFVfP&#13;&#10;r8+QQx+Fl1SYohbZ37gcJ1TYIjnR8kiLgUbaZAwJKpV1QRkp4ZuXTtt5esE3H9syYGeECvif7MhP&#13;&#10;GpUvEg7JIAaBieLacKREESxKQ99goIVaDIU9mXoTg8SdIxHGAGl2ibSjfuXHaIEczHBDosS0jgmQ&#13;&#10;b3lqin9gcM/RntUL6/IzmXEjWLoqg67U5+SOEmnlyIQPnD54qrOPpiQfcPomXAf5OBomwQU8iLQ2&#13;&#10;aSu5GZn1NfmZmWlyKpNgSDR7fZFiaKml1wivwyf7gi3tfk9mWkROeQUe4YqsZQuiU+ZJMnYHG6m0&#13;&#10;tFhRpu9j18/56xWL/KEw30b9nggu4Qg5mo+XWJQ6DoSjwyPRoUC4rbv34MmOHUf6Dp4aGEQfhIs2&#13;&#10;1IhVMIikzIBAY9T6ofJxU/HWTVnCDzthhUzKwudB1tXnyVUZxp8EzPnfP54DfxkNcBy9iC84upBJ&#13;&#10;VNQu7U8ajXRxCY1G+EbFOCbhuhuumzFrxs9/9jDaF7oHxqudu3Z95MMfnTlrJsANDQ2Iayx1wxjC&#13;&#10;ykZkVpXypccKKhqvOvzkhXiHSAcejvsHDPUP8Q4ZUcWvuMguvVqdYeCVDxvaF+oH8/FIh3ZJoMWC&#13;&#10;G9hEESzd6NNgeLeSIp0j1bH09L777oNsBDsSEivdTcmzrA24o6P9xRefZ4sguuIVV1yOJsA9ud3d&#13;&#10;PS+88CImDoxvlBT1jywslUOtoVK0cQ7gx1EKILE9spWOLFiOiEVRvtmJrJ1SuFFpUnkQiCNH1GbM&#13;&#10;fSTHwU9wmk0SDY1yIarCK8MJPLFwU7YAchZzSlpzczPqN4YTzsaUalbzDEOZ4hZqFVxe8UOk8Qc/&#13;&#10;yVEkELhNvCYEB7BB2utkT8BAxUEaAIABVKA12pwkABCOprFw0UJW621+azOLMIVIProCGjt+7Dir&#13;&#10;Xvft279s+cobbngPKz+FNoZmIV5EN2losRgmu2DQz8QEJz0y3w3+vPycvPz8ufPmcLxnZ2e7PzBE&#13;&#10;IGyjhESTMCc3e/mKZZJecgJLOOD3U8W0Z1hN42RGw+tL5RXemmENDFALMKzmgg0K+M///M80aSBt&#13;&#10;TyDLcaEWXtF4UKVYO8rKWxjIJQqUlOTGZzxuPwjtFY/xFqMi5lDmLMidOQgaIQAOAyemNQyEW1ti&#13;&#10;loTpEmYc0GnxoEdZg3HnDjDOCbGseSUvFKempiY0Kw6G4SpFDj166603KysqLr54yec+/7knnnj8&#13;&#10;6Wd+u+H19Xfceceam9fUTWtISWcyUlDNmjnrisuv4Cypw4cOwSI4wJRN7bQ6ooxCyLB8nadDgBFD&#13;&#10;1mbk55RXWg6qF0josKaQOwWhmLjGxsYPfeheCo1tn+dnPvMZVF+rIKlhLRzJb7zxxtzcnO9859us&#13;&#10;lEbPD4dDbN9NTaWzROncNEBURNRF1Mg9e3Zzxiy97NSp00VFxVw0es8992BdR4+FBjBDAPm6ibdy&#13;&#10;Ofy3UjgA5z3vBgdEMOfcTpnnYnfcYHtfiFMb0W5ESrTunfhJljsaWgYXHnD/eU1hVkU+Z5ghRstw&#13;&#10;2tw20NEfALOkllEyWep4mEDI2MNvJJab6b36oloOz4xFTPASKUrVP8GCKhYciTz99sGvPvHWwEhm&#13;&#10;SoZYlIiQjORHMcpwpp7kDyVGwEXi84UYRXM7UCn/sLcsP/2/rbygkNFVlFqavBzrbpRzgMXsioKr&#13;&#10;L2zcfqyvK0gRZetUAn0818Sr/trgL17kW9+xjt5T/f4w6rJMrOGil8yqzcre7udaufidB8kpNjIp&#13;&#10;Hmmgt8sfOtE3HAhFs8WapkmkorQTKV7BPbkzHiub4kItVtb2/pGHXzv46r5Wma7GAhhlWGehIVgA&#13;&#10;FGlecpcPYBI3PjReA+gpqd6h/iWzc770gauunt3IHAASttEpCp5gRV0AqSJwFZ0QKg8tUXIXDrNU&#13;&#10;lfdUP4sVfL73LZv9zMY9245gO00XbYK4SQhLQutkQUIC3ICIRIXihQgptdDMG38MbW39gWMsA5av&#13;&#10;pVXIZBinCJciizYplCfAwI5zXhPBiVDLX5q0kqRs86TsPNbZOzSSn8WRWpBtKMaknPiiHUwglWfR&#13;&#10;vSf7BgJsP6BAGihIkhMxHpW0Rkki3I9GK7g0pZTlupzORKMRDKNYDLFySwNjI+EIp+nIal4+XhIk&#13;&#10;p/kKLyBDgN2J9fWMj3C4Ij9j+ZyqeZWF1JGk1+JJs0kg04IrInwiovB9Y6uIXBbaORh4/cDxX760&#13;&#10;b8Penv5YatTLhuAQ7U70ba15Rgil04g7IzVuAKkyGUKikWCY285QBEYZ44Y7V/9occ415Vh4t7Qw&#13;&#10;Nub/jre/pAZodcATJpoQg0CDAIRMhhVFuirjE9KtR47WFEMJ31cPIt2c//nZz86dN/d73/s+1ic0&#13;&#10;sebDhz/53//75ZdfmZmZzjQ8IhrKyQUXXMiR8rRew08WOEReUFEzBLIPh7T/8R//wdotLCQsnLMo&#13;&#10;YByJiiRAOq+QhxDJ2q1vfvObiHHvf//7UZxMjLZcnDq3hPZKlHmANDDwcK4jGiDb5FDeEO7JmiTO&#13;&#10;GGRgTkK/fxiNEeMJ+51UNzZFS9Q/MLDI0EoEBkVC503eSQgna0NOEriHVQdpnuVtvBLr5GgEW6Dj&#13;&#10;d8MAjMOIARux9bEKjtJRcajf2KxgKdoCgcBYcvHIsO0Js0ggLRUesp+T4zowKFH31IcAJqh2UjlZ&#13;&#10;G9lUBFFIzCwD5vgNE4LJFLJxE1M5yR0PYMjNbFNE/UNHIi1kk5BwYMzDk+pAY1kwfz67yx579DF2&#13;&#10;nN5++20crELzfO3V1x76z4dYADpr1uxbbl0zf8F8hHUUcm5iTE9nMTL1KHgQ47HQYqfCPMhRPcaG&#13;&#10;ykpuF8jIzi5qaGig9tf+Ye3MmbNRINmwOjjQT5OAGNZzQphsppc+kYbmWVxSdvHSS60IBKG3o2Yz&#13;&#10;94H+bEYtSmGxNHtqE63ja1/7Gg0bMyZtA0MZlcJSYcxo1Av2XmxoVD16lFNqkpvf8Ix7EgX/KRRK&#13;&#10;I6ojcytse4NIa88WRaw7lYPZQQuplLpFL3iAflvzTCwJHWcYeHVSOTjJhZ7CpA92MMzvGO0PHNjP&#13;&#10;OFFVWclKY85tYpPkgw8++KV/+hL1xQhAYWfNmkt1wMcLLlj01ptvPvLIIzCKsqM531h4Y1aOHKRJ&#13;&#10;Rjjr4HgIIXcnU0LslZaG5kx75pYO+I/Fm+5PKqiC5waP35KjKt97770kZMUmgZ///OexvhIFNmts&#13;&#10;+Gld11xzLeR94xtf37hxE3NJM2fOqK8XMIgEM8npWc8//7uHH/75tu1b+dAuXnzR+9//gfe+9+bS&#13;&#10;0hLwoIHyZGkuRxZBDP3IKCEXMgUDDmzn3bvKARWQEJjiQhsDGS3oRFd/j9+PQS/q07Yx2qDwxb8F&#13;&#10;Y6mSIYNvG3pUbWl2gViqQYhO4j3SNtAzHLBUNEy1AIyiG0UCqINaVleGyzM9Ny6dLjKaTMaDTfQF&#13;&#10;RHGkMvnn9e443v6Vn7024E/3ZnF8i/RuXYYqmYJWJWuH1Ak5WoyIrhKFlMctC2IA8aWcHAz9/NUD&#13;&#10;M6tKr13UCB2SlYz6wCj5rBLzeVdeNP3RNw53nRhkOYUWQSXO0cJM8KkqjdrXPhQ63jkQDMcyZceA&#13;&#10;YJ1TU1xRkNXTOhJXACcklQDVQ0SWta7t8wxHYh19CJPhnFRZFCAcOUeXUBek+BxEOhSMvLjz+K83&#13;&#10;7B8Ohem+EepdxjARXuPO8eg7ycYGxKGM0Ykob8wfmDOt8CsfWr16/jTOAKL2qEJGCKBBLzK1lEhz&#13;&#10;kQdR0EWYzmky3ki94zjKNYVDb9AVqAUgZhTlXT69Ys/RFr+0MR31FO5Pe0jDQVLnKZlQdqFHyYsX&#13;&#10;Vshji2hnf6CtZ1ipHlfvAE9wRp1WnCsahd+yAB42uGLGIRAyoIKslRb7kaYATehLKbuPt7UP+qeV&#13;&#10;5iJkktUUmCQpiYQeGchBR2G7B4dbTg/QnOIFFeui5mXQZ/HUZknqMBdU1uZlU7Vi05OFA1A+Wi58&#13;&#10;2vehkj7nRek63NbFseHeTBrCqH4N1FnkORZEWgR/nqqCrFlVZYKBpmWMsFEg0UCEGpqLNkHavC5x&#13;&#10;ZvWnLyPNm5uZxzmdqxc2/utTb/zHqwfbAszsyL52bNiJ1GfB3LF0CSWWJT4YzpbjqJd5K6FglDFW&#13;&#10;I1SGK2g8nvPvU3HgL7MPcGKFEYJAw0F5L7zwfFtba2F+biaLEqWbSbeUY0NsUaJOuiG+X3jh4osu&#13;&#10;Wjw4OIC5CX2APUJMnLMsqqyMdVjlWEhQBZF9LSOeOKcxggohkpMqOZMDEfkLX/gCwABAgLHK8tJE&#13;&#10;kgpHCHIVIYhcqH/ogZ/61KdMCDYwewJmHvDgcRgPBgshCxyaG9vkuDUeiyXhjgRPEiBJ52AzSqAW&#13;&#10;IwBiIqYD5DxOuue68P37DyBEQjlJwOngsbT2dAgwjwmpJiCyF46FbeBctWqVrYckCWDu5I7fjYfs&#13;&#10;cISAAUMHFwCyABWGgBbCkLNZBUq5kJiRmw2hg5ZklIjXfRzps3cvCRsaG+WzkYBI/MZzlvCEM8mY&#13;&#10;rNFasWKh+lLTvFJ2oA2tJUukiP8atU4gNYiuBcGoMaZBkcqBwWN+EKLeI1vv3LXzN088vm7da6+v&#13;&#10;X8/9EA899BDHcl52+aWXLF160YUXlcvuTZv7lLXBsJB2SMjgwAD7wdB3ll155ew5c9PS5HZ4SKV5&#13;&#10;QwDbPtkAycrettZWUr3++gaWa6pWc2DO3LngpDz8UTYlhyNCQqyF1k89tr5MlBBOKGlsbDQzIJit&#13;&#10;dMYKUwaoXPQllEB20OFH90MpouOQHTMOML+hgXNER2+MtFIbqnFPXs3BE/gGWs6kRQPHCEY4mVrV&#13;&#10;QAOvDp/tFbSWFjC4jc5DY8aDiRVsOEtiMJbW/DyJdWMjLTWO0QxtFr5wWcvNN/8VpWNHKHy44847&#13;&#10;b3rve7EKohv/9rdP/fbpZ9JT0+bOmQPBA/0DaLwYDzHHkXVzczOnaJaUyA5MhwDzOFmbx4qA35jD&#13;&#10;RAkEoIKiBrOXku7vJAcSJlBGgyQKrY9XOE9zRXNmLCJKnWDlo0ZFVFczYtWiMTY1rWbGKi1NDowF&#13;&#10;Tyg0Qid64IFvccXI4cPNFZXlt99222c+/fdotpSUWKRMbKjNzYc5Fea73/035lPmzp1HWzV2GVXk&#13;&#10;BeVg42nh55/vOAeEt/yJBUnZrcPni9uOvbzv1CA3J3j1/kyT8qj0CfVAgP2JphaLZXpTrr+4YtW8&#13;&#10;Bj56CPislHt60+E3DnYGNS3r+VSgnYBFSiX5a+mkslOjsZVzKz558yWYePTDg2guNgK+p+gAfE07&#13;&#10;+ga+9vjGl7e0+vILkCzBzNmellxQSaEUp5VOI8Y8DEAJIbl8saQASK7k4evtD/K1XFRfVJqfJcIk&#13;&#10;GGUwkxFNkXpys1N3HeMih64QFBGsyyUlreAZ47TpJgIpQyDA2Y1LZ5TlZyIbgNbHtVDPbK4Co8cA&#13;&#10;AEAASURBVD5yrGNIlvABCIMEPM6KOC7jjITHTSTMg86qzFo2p7Igm8NgSMLXk6xEpZrUcb26QFJa&#13;&#10;8fAjC7VVdGa0332q8zvPbN52tM+Tko6sykcAnPG2YTy050TsgoS6AyFxcFIgJBtIDYWri3xf/eDK&#13;&#10;GxfVgzAsu72YF5TubE6glGJeJZU4hlOYrF7xg4nyia4oUYxRmFI0s+Ptg6/saw9iQZSFi+TtHmmF&#13;&#10;FEUtaCdxAjPqpBQx7KkcNnPd4no9ZDWBQopG6xL5BJb4Q6HX95969s2jAeiUVZfEai7ySJadFMHy&#13;&#10;4ccypY2FM32xogLOJ/Nx0yHtQMlVLggaFx688mY/Fs7T4KXmg8HhqxZUz6kupi3BCM1Nnur4MYHQ&#13;&#10;3mXwljqSBTqiOlMTLSc7f73+4JE+v3Qry8c8hmDyJ9CSl2QlnE/xhFcsrLlh8XRt2NaIJVLApNjx&#13;&#10;gtvCUxJgt/z5y2/vOd7nTWeZJQhgpjFKkMrf2ToSy1aDFE9k1aKa25YvkO2rYJSsFSEP6bjafLQt&#13;&#10;SWNV4oUy5hpomgYajeZnpV0+v753aHD/idZhFgBguIMu0Yq1fVkhzoE2stJiCEmSbVa679bLZ9SX&#13;&#10;cKS8YLE+o2wSiEmcVppy0dhISq1GAacqR18kgLZkshzyNEucJAUQAskQTzIEMk1GkJIgNRVHKMl5&#13;&#10;Fdzj3NmXWPq/0avZOnRqQxiH9R17/ctogBPJp5CIlQhz3/j61595+qnde3Zj+GLdI/fNcsszbEW4&#13;&#10;0roQFiFawdaamjrO0kASQglslmvTtqKTcDzM9OnTGxoa8vPj8pkjpVlb4ZVdWFyowA66pqYmlsah&#13;&#10;CZgIa08AjDzzWI3w5BXJG9MKRqS//du/NeufxVoNGX7zWzh48JjfYvEzZ89SOiRCLAlYFSyWJwDq&#13;&#10;F4/jwMD0/969ezgikrVz7P5CcMSQwkq8xsbpmD25J8AwQDzAltDydZ54cEQBiZ4GBiyKsJolbWwe&#13;&#10;Q2GAnzhgjAwrOPAWIoldzskCdYgqQ9lDgSQQfYBjSNBs4f/73vc+dEvwGBJS4wG54ScVq0+hAbsr&#13;&#10;srJVq+Vg8E4qJ1sjCSLJxU4BZf0tYIRQHMNvz4lpLYSsDQADIPoA4jILIx352AgDUkhUSJ6paamU&#13;&#10;ZcmSC/lUHTnSfPLUqb6+7sWLL/of/+NvV69ugpMlJUUlpSUs1SEFr4EgZeKIA8kHM9crr7xKm0Qh&#13;&#10;4cr73p7uSDTMdSbUI8rDffd/xD88TEuAEhoDkNwpzwEhwPb39WE2LC7hJFvZEsbYRRnxy6tWMU+y&#13;&#10;owHQhGAy4ZDtOPJG56FOqRSYjKrMpllaLBMWTItAJPC8MtWCLoRVmWKSVihWJ7Sr3/EAAAE8cSTH&#13;&#10;eIVhE8yNjY3Y8YgC0qloQ2Vp7Ukq8wBDTTEpAP/psFBuzcZJCxjADjEOEsPAk7yoNdRXZkNGgsGb&#13;&#10;bryJtsfdCcePHcMWnZ2VecEFi5cvu5KpgQsvvAC96/UNr1dVVbNzuKuzizZDWtQnkvNaVlE2a/Zs&#13;&#10;a1TGQCc787gLYgSQOw4NkLGFGQQ0cLhH/wUJ4Q7ZRievZIfWTRTn92KDpSHBLpRYLIWwEVMxLZlX&#13;&#10;evGyZVfOni3bMmEk8Mx//fa3T3/7299m0SkaHPePfPgjH/nQf/sQNltimV8AEjP4pk0bv/jFL8IK&#13;&#10;VqR3dXWzVJUsqHoIcIjBY25c6c6/vlMcsMatQ7Z8NWgL/pHIE5tbNjV3sURXJSQRNOld8pzgnDDU&#13;&#10;ILTI7HTP3VctuHAaE5fSHzF3Pfb6wbdP9LMoRUQT7afgmoBGAggV/QYZwuPN9Xk/dnX9lXOnRWNy&#13;&#10;4opkj2hBrOJl+fLvdxz/8uPbIhmZjKAEJjAnRTx1oJsY8pYihyLeweFofVnBzErOBLHcpRnGEYmX&#13;&#10;k2MCmw61cx2ACsBwURkpIAkwhY4HgFikz4gnGKstzVsxr7Yol4WyhGJq8G08dGpnS09Evn6SlwtB&#13;&#10;AhW/ca/FshLG01iSs2phTUkuGxDAhACfmChJJIpT6/wk9EOItzCzycDznoHgL9cfeHxT83AoRYw3&#13;&#10;SLxSWgObDN0oXvGZag8picGSMaIwI/j5Wy6964p5WWlMLYm+QccX5k1wDq6JHql2lAPVBtUvVCOW&#13;&#10;H+wZ/t3WFlYvahJVnscmVrqlzs5YAEknQNGMFN9lM0tXL6rPspuYJViZEEchbbNzMPTs20de2Xvc&#13;&#10;k8ImQCKkaqVWxD+ZI8qJhWC+iL7KAhT4ci5bPHEaLYhjSSgcURo7FSp3Fsw+pAb9IxfWFV/UWJkl&#13;&#10;55dKNsorxaNviawNOTlQIv7C8DHFm/b6wVPPbj7ePkQnUszydEh15zXeD5DmRrgYtTJTvTcvbbxq&#13;&#10;LucaMhFjBZBqtmRW4eKX3EkXO9bnf/DVva29QYy78QwTwJbkXJ5RFo0XZqXdsqT+6gV1GGm1OmS+&#13;&#10;YDRfRaev1pZGn9K6pPBkL7JTRlrqRY3VWFYPneyNxuQkGJGNXHJgvHDnQl88SSxanJFx15Wz64pz&#13;&#10;yEryk54YZ9Fk+Kg2A1aAxD2NKpNojQozYSkBsFb6BgOK7LDlT5Y0yKoespCyMYNmcyVSLfQbW1kh&#13;&#10;PCG9FFJrRmrHZg20nqRRyvgqcWfxp01CHsrSeBIt6RmKqaX7Ix9/eQ0Q9uPgJOIzZ0UgALW3nd67&#13;&#10;ZxeLzbZt28J2KRiSm5OXnp6hM4nOphckwkhBQf7FFy9FFEOZQa9D0mKUZB0d4hcenLuJkAtMQgBF&#13;&#10;S0EQb2pq+sQnPoHYRNZIY0aD1KjU6XiHmEgWHMaAvMUV4QiCJLEsHHhNKg/LCBTmUTLEjyM5ZgHE&#13;&#10;UHQkzCCEAOZKIq8GT6Bi4OHB6IRyhdyMTInKxO5BiFm16mpkSsgAkiQ8HSdpErm7/ZYdZUF/QCbm&#13;&#10;/Am0AlIJZeoAdnIn3NKOewIIDKxGQsXQB7ctCVrB9773PWJZlceCPRQMB4N5iEKAxU9BUI2QaG33&#13;&#10;IMmJItwc2eHhSeC4rEmO+oFWQ61h/ISNpMUZvCV0/JZ2IhKmCSAe40tDQwOssFQCbD1VM03QwzGM&#13;&#10;3oqysnnz53MxIBoaSw2582/+goXd3V0nT53kFsrCoiLqYveunazqfO3VV1C3Ojs6yyuqcvWiP0R8&#13;&#10;ahyjGQeorF27FmUPYO6Xv+zSS9H9UOmXr1gxra6Oi0A+/vG/QRunC1DRW7dvHxjoR19KYb1s4tJw&#13;&#10;CBT5X5coYwbEooXF1ZRYOECsldSKj3LFvAaxKNvoG1j/UJgNDACoohfQXyAAjW4ci9wMND9Pc7AL&#13;&#10;HQNlAyM2BGA/h8gEr6TKABv35JV8gTEwWgWvnIYKHmxfxn9gcACYx43ECVEE8qBrYz7FREZOnL+6&#13;&#10;YMHCaXW1cPi119aVl5c2NE5ns9ycufOrq6rWr1vPaUPYaTG6cgIqJne4vWP79uaWZnK/+JKlOdly&#13;&#10;9aVl5/aM8/NqucM3/BBA48ESiJKPoU+rKcXphgBQKGM1vLWltrQNjlGl86rGjgqPOCdQmhH3rrGU&#13;&#10;hnbIvtyBrVs3Mzn14IMPwuHa2rpbb73lYx/7KGd+FheVUI8QQkYtLUc5bOZb3/oWbMTGy4QCLQEl&#13;&#10;EKpwEEkjgWBoSFo0Mj3v3lEO0Oi13Utb8nQN+J/c1LLneH84yt19fM5pp9IpkrrRCOSGqDcvPfbB&#13;&#10;q+bOrJBzxRBFTvYM/ebNwwfbh8RaksghKR4JlJP1RY3EW5Sb+rk1S6tKcmJRFmdKWstIBAtfSmtv&#13;&#10;//eefmN7y6Ang7uw1cXj7eVsniLYSLniKosxIJ4JUYFAkMMDL2ooL8EMKGwRgVLZQCePpfpimDfX&#13;&#10;7T3Z1jciMZYuDuC8CBn6IvKVbCXkJeLJz05ZvXBaFQcUiiGHIsd2H21fv+80s/fxtXMJLSqeWtC4&#13;&#10;HeQIsqr8zKsX1lUVcrspeNX8Y6rdmPzdCfEbtxRCHoIKE9TGw6d/+Ptdh9qGParuEiiVJaOZsWUc&#13;&#10;krGv4EnkaCjVTBlJjwXev3L+/asXVRVm0ZmFtMQXcmz6M75BSqJ2RR4X8ZT3Pa3dz21u9rN8UbJH&#13;&#10;g9JQg42Dy0+i4bhyMRgJkPjEL99OX2FqyvUXVXMbBBqmrtHU8UerQzhFxcc8J7qHfvtWy94jXR5Z&#13;&#10;f5uoetBILcTxiWcSRwkEKOppLMu+4ZIGhLa3W7q83F9ixAhtpFRUk2BIBINHAUfCNcWZy+ZVF+Qk&#13;&#10;7OWUOY4kKR4CVUanJ3lTntt6+JXdbf0javdVhiXwn+E3gZqmyErJSGl++vuunH1hfSlIiRLc6lxY&#13;&#10;qH5hILEMKzuOd/z05T1DgVTp9I5Tup23s/XAiXCkujD39pWzFtQW0dUkoVCgnjNhSWQPFqpQzH0s&#13;&#10;3vOlZby+s6XPbx8glCnBGIdM/J4JMfikxWtl8sMgFinKTINLNcVs3xBuqAY4KRq+gIk4tW3w0OkZ&#13;&#10;QYvKK+MJn0lykDFQ1gDDBWavwr5AaITRaTgYGQ6MDPpDw/7gCBeYgi5uDIUzMebgaeLaa4wWGQiV&#13;&#10;VvnhP37yl1FSIhJMShA02W9Ubs7QGSRDJiOJ4BM+8PvuOFv78e7gnhKrlorqsOIJKAITqxwvvGDR&#13;&#10;mxtf37D+tS1bNm95a/P2rTuemvHMddfewGpDFshxxxeH5jkyJfYxFrbddNN7a2pqOWcf7RGdBL0I&#13;&#10;8YrqlS2E1AL/VfcgEAnbBHHWsLGLDwnY5CRrLobW4JG3gMePOMUTaY/pdnbm3H333YhxwCNpUQQ8&#13;&#10;OAAmOgvnCSqeIAcJxgqEb8wUiL8mzZOQWCVYGqmqIfJjCCEcP2IuO53+9V//lZMeWQlGFPI9RcZj&#13;&#10;UikewHCWynkaDbziMQc8C+dQVJBHOU8C+RUyyJ20ACiOSZEYHp7oFSgqLIpDgUSmp4CsKmRBGjvf&#13;&#10;uEoRQyUStqF1KMFj7EWEbW5u5pUlecZhyzRp1k5yqwUwMEfAmjdkYvwQbzhJ60BO9FAuAoHBQ+6I&#13;&#10;y/jZD2a5j8IDJqIKqLQvMzZHo/7B4YMH0XXXvvrqK5zkSRNtaWlhDSEwnR3tzc0ZBw7s37xly47t&#13;&#10;bw8ODaanZfT29mWkZ3S0d73v7vfRLK9ZvZoDPI4caWHp4+Hm5v16CSGKE5plTk6235992+3sKCtA&#13;&#10;1RP7ntdLg2T/5KOPPcYOVRRdVDj29XGJHLWWlZXJjsEivQsB01NDQwMTAdiC8FvpjIFWy4RgbeNw&#13;&#10;EbDRaCEbnVBVCGkJmMJQoSGJimAuw5LASWORMQS/eYi1BmyNBDCa7qpVqx577DE2fOKxhA6wk9CN&#13;&#10;xwJBhQf7JD0UBRIP2gtgRgBP/AA4lExERQhpuQYDhWrjpo2XXnYp6yhZDc79KP/yL//C+TcAXHvN&#13;&#10;tQVFRXW1tRUVlVg7qUQqHQ9RVBynB7OKGwWSeiwpLiFHAMia0hkBRrZR4vjxWE+xECjn1CimcphK&#13;&#10;oDZJSAU5TZRXigAkIbD3/vvvp4/8/Oc/54Sez372cxxdQxE1r9Fxg1da15NPPsGhL1gXc3Jym5qa&#13;&#10;br31Vk6gQceTzdEsAg5HaPmcf/PoI4/Q+0ZCIYbE2269jfmvRx59FAWY835qqqsZJCkpCHF43EU4&#13;&#10;73/HOSD8lWqE1/EPf89AoJ+dQdIaxjLfPhOT1AgtyBOLZGf4CrLl6CwZijye7oGh/mHMZOrIRatz&#13;&#10;tNHEI5wfpHvENj4i0drSnIa6KsESn00GmciPCGicHbTrdM+6g+2qrsgXR9JPSZuTwTiPFW+UHnmn&#13;&#10;2SMpxYZDka1Henae7K4tz8vUeRPCJS+xOUpRG4oLppfn7jvRF+S4SpYPGq5xGegrMUI3OiCisg8F&#13;&#10;OzgUGOG0DI5FoaTEVhSw2EfsQgl1dCIWwS54tKpIxVeVg2CGZb1GXPMYLcXE1KMhLpmYCtICtfb7&#13;&#10;n9589O1jfWI8ECeYKE8CYeJ3ihJKKuUA/VWJ9IaCV8yrunv5nGll+YJP6VZpWgryxzlGA2WXaL+0&#13;&#10;zBE2UzIkYhTBiMS6VpGUxjpp0dClj7ExY95Ip1RTr7kZaZWFOVzXxlE96kQANr5L00XijkR7BoZP&#13;&#10;tA1weYAxSupQchAsY9BO8SLGmlhxtndJfUkwGE3LSA2hErG8VSRlRTOhKMmRGVhK2u7TfRxkMq2M&#13;&#10;tYUqrEvVUZXj6EmgJlZYiZyQyt2PB9r6esmenhdXnMalSp6zK1SmHuB0TX4WN9PLZk00ERrShFHC&#13;&#10;iOWrQuYjociR031DgyGPT3ax/mkOgskuWlKYVl/BlhDpv+eGUBkjHCGl8gbz2NXza+bW5Bwf8Mc4&#13;&#10;C1T4yR8t4VyZY1iFHGu9DCQZmaPzWVPQqfBCj4zKum+W+tH1nFhuCUawh1bpC4HwyFAg1DccHAiM&#13;&#10;9AfCHFLb1t/fO0xghAN+BoMjXB1ZkJ1eUZRZV15QX1RYW5xbmpfGgQ+KWWmTpqdckLx0AseyF4WY&#13;&#10;KDqua9yYgmitCWWkNWOwyUcEDEkaxJR4zinyL6YBGpWMDDiHYsTWWbPnTG+cvurqpi3btnDqxtYt&#13;&#10;21qOtPzoxz984cXnEWdXrFg5b/68yopyrthG6lJZSsYblJmyslKE+6qqmqysbDRDqX5pdYKcJ19k&#13;&#10;xDK2CyKKITRzeAnT8yZr8jRPot2I6E8qxC4SEoXdBnsXEjOip52gaPIisebiNe4qCCEgIRY8ODwI&#13;&#10;69gNkDu5yAvJ3snLYHiqQkIwFR93hoQXpP+bbroJQwFbg1B0MUMtWbIUkZRMTJokOc6d1lAIOlph&#13;&#10;ggyygAzWf2JJQ3xEMUAy1nyFQmMCCUkSp0B/nFc8VihMiFjSEILRo1CqUWyw/u3bs/eDH/zQDdfd&#13;&#10;gIJhDHRnbQjJCy2xubkZYwWKNIFGG1m7c5zot3x5Hjt2jHpHUwJGG0C81E4ZJ6Z1QoChTlnKi4c2&#13;&#10;ADFQKE7ngviV5UA6lJEkNBJqa2/bsAHB+kkMMrNnz7n22muwPqE8c40hDQw20VwhCcWPVnH5lVdy&#13;&#10;H1xvT+9PfvKTRx79VW1d9Y033pSVnTNj5kwWHKJGDQ/7WX9IHtjQwI+SzOExwWAgLU3WUo4EAlBV&#13;&#10;WFR8y623Ll5y8YYNmMDXb9uyBVZzKTxnv2J6+tAHP8jOz7R0jHgpqN/sBaUW0Me0DHGtAyTmCMRD&#13;&#10;MdEQyI5XmMwTDuAhOWRQEZhhqS8gjUsAoO/BWHvlaa2CcPyAQSp8o+8whwKF9DuWQ1usATgJ3a8O&#13;&#10;SSSHaUwcsJePtZS0H8pFcpzBuJM74RbrREEz9lJuU9iw7rWlF188Z87slVddBdnf+c530AOZI2ha&#13;&#10;fc2ObduY6UCDwmaOrYxY6IQLmAExfn7j699gbLlQtt7JDIiTO37IsNZIoJOj0WbhVi6KjxaKaREz&#13;&#10;IEWwhEQ57CI5fsKpoHvvvRcMWPa+9a1v/t3f/R1KIDwkW/kOKVcBxjD+4ou/R/1jaoZrbFD/Fi5c&#13;&#10;kJ7O9lo58YX7YJiJ+N3vnmceilrj/pvrl6+4/76PLFlyEXMHmFyONB9Z/9q6GdNncOM8G6FBaKPY&#13;&#10;RK46hTrveac4oBVprcXbNRRAnmDOj96ifyp4OxrBJFnKKaKxSH5WVkkeKzMZ0+iPsd6h4BA3wTNf&#13;&#10;LZIyTpAmR0DmamQBAg1ybnUBZ7tz6JVOe8flcGlr3tiwP7R5f2srZyGncSaLTH1LTsmR/hGhiXHE&#13;&#10;l3KiN8gxiSvnhrPy9ZIhnfVg9BOkXi9bAaeVcwj/6aCoCzb4T1I0TSDcpGwp3u7hCJK3DNnCXFZE&#13;&#10;pxYX5nJKgAhLo/KrG5UUGxySsXk1cjAUHZJK0nCzpCSgDF6yTe4EE1UBuH9kZFtz67pdrQE/F96n&#13;&#10;6oc20asnq6nxOBWblE6R+lIYf2uKcm65fM6FjeXUkBTUjPkqcirt41Gc/Tv8Fx2cQS4caijKGIxw&#13;&#10;A6ScPmkNTNhhgi0NQxc2ClFkKdWm/OZHgMRpw1H2EcBLNDSjPLeujK3IkoAajZMqX1QRgeEXimbH&#13;&#10;wPDJbrVps/BV7rpIOPGesXAASVOBK2UFGdPL8lAmOULzRHdIjMEQgRvFmMA86a8mSfUd7R5u6Rhc&#13;&#10;VF/KJn5REiA00YoTSUdpw0c8lQ8dp3sGT7QP0YClw8ZBRyETaaf6hQIpcyxWW8wJwFlcqceS0ESC&#13;&#10;CagkBq7FgpEoN8RgrWIRNOnl31jnoBgbPMmbVGxKXWnOtJIc5gKUKTJyTQKdPFihYYLwhgXMJTkZ&#13;&#10;06tLMg6eCLBuxYIFYkKJkiNLhMJjLQnUaHf3sKosM5My0wRBN76SEsniv9ZQIYjEUqNyxCql4521&#13;&#10;nd6hUKStp+90V39LZ9/+030tbf2nOjnAOdA9EBgMjMBhS6QEkAiZJ1aYk1Vfnr90Jvu0ay+ZXsIs&#13;&#10;W6onXQZQgMRwIA1dtw0CT+bacaW5SnMZR9tkr3FASS1JBLWcKM04rXgmS/anhY+Ken8anj8mNT3H&#13;&#10;ncyKzeGf1FdNbV1VTe0VVyzfu3cPx/+tXbuW0xceffQR1lMxkX/55ZctXrwE2au4RCw5SEgIW0zM&#13;&#10;oyMhmpvmZtjATy7EInAzYc8xHgjN999/PzvQVIMSXuPcZFgSnhbOiYtIumhuKDxobvp5FnhwOqkI&#13;&#10;xDmvjge508JRk1j1hzSP4IjQTFp3pi5U4/BIuYAED2rtqlVX79q1kwPxMR/l5bGALU62k3wiDRbC&#13;&#10;EyQ8wcPyy+PHj69atQolCr7hCAcDT5xR7nicV8DMj25gyxrRKxobG2EmzHn0149w5Akr1m5e81eF&#13;&#10;RXIcBQjJi0yNNissTxycxJSBqRb+G0730501fuDtCQweapbcEanRXYmyhJbEnm5U7ljzkwQMZgNE&#13;&#10;7YE2XqWa+dpRm/FeJzRT6egnTz715Pr1r8Hqe++774YbbqyfNm1waGjr1i379u7j8CG20qFdsBiV&#13;&#10;uyI4h6O0rEQVJ1mq/L+//OWnn3mGa8pZ6IuyTV6VlVUA102bpuYo2SuINS+wZw/WVBZ8trd3NDcf&#13;&#10;Rh3ENAdjpzMFMn06xt63d+zY+fbbLIxG2WMPIblTZuoCkmEC1m+UHJRPN5PBbK9uhhiveJqHKEhq&#13;&#10;aGjAFEZjQKFy6pcoB8aYxpNAJ5xXgLEo0oNQpd566y20LOqaTIFxJzG/E2hoCcSDkoNSTUvAA1uM&#13;&#10;YJDQl80/Dg85ggcAwvFQ+3RGljHv2r17x463sSQS0tR0bWZW1nf/7d8efvhhomiZdPnFS5awe5NX&#13;&#10;jI10PZocezuxUT/x+BOsy0XLog1bXlDlkDoud8vUeeIBGLJXrFjBXTIYQrmOhbS0JYh3ikmI+SEb&#13;&#10;5ZMVB9QXswMc/snic+ZfMAxSk4YN4GnT6plgwuLHHR5NTU2sZQ2FGDZGaJ20eVTNp59+6s1Ncok8&#13;&#10;C1zvuIO7D+9mVkJo8cQuXnIxuyJ/9vOfseewsaGhafXqPO66BKl2a7I47949DsiCIrCL6UuEqZ7B&#13;&#10;4GBAtgnhT2RKvPs1ETz6i7AjI2xBZkpBJpuoZDwied/wCJduCR4H02iSsT7NQSQQXzQl5p1ZySHY&#13;&#10;aI0MahAHYhu9wePlCMxdLR2yOkbkK5Gt1HglUs5YjGd8I0vyczuolBApdwoXfweaW3tRYkvzZZGC&#13;&#10;41Sci6Wn+mqwF6Vz3gmdGpFeP2bJi6mZiBAErdHBQLB/OMCAEPVw1yppY3nZqekZKZ6QGPScXCb1&#13;&#10;xOnzBkKxIUyJrnqRGEmW+J0SBZEkPt0feGn3qQNsReNMEtWihK2Khc5nuCZFMxqhhZfBgqzZOxW+&#13;&#10;akHt1fNrCzMyQMHXiCqEacbX0UR/jA82U/PypVsyveoLd69kMRzMJ5M4/6WtxL3yjZFMxUn7lv+8&#13;&#10;86nk4QTYEKch0XBRYd782mKGakmjD0ujb9Iyg6HIqQ5/Rx/GKwZHzZV2LrmMilKSdqLT3A0nF0pk&#13;&#10;psVqKvLLinLLi/KqinNOdHUw0jl5xcEmIhkTIvUjWH2egYHAvhOdqxfUYYTTkmnNjQEGTssjgXgY&#13;&#10;VqXhHe8a6OxjMkIlByd+TMKzeOGOjpTUurLionwkOvgg3zjj+GiekqvkSwQeVicebuvnDkwB1BD1&#13;&#10;SLpzckYydZ6dkTK9orA4K5NySlEls7MtD/A4q0WtVrghaQty8uQ6JnmBqyCN41bwc3rI8EoziUV8&#13;&#10;mRkp/MEi6WVgTIypRkMSioHQrPm0Cw1RL6MpcxD7TnRtO9655VDboeM9R3qGuznHR27i5Q+lGhtj&#13;&#10;uieNXoyHCQGKQGOVmwi6hqJdh7u2Nnc8v7m5aUHV7VfMvHxOfVGWXOAkRmBz1pNi3uFQqKff7+c7&#13;&#10;YAPB2ZWY/MRmaJ1NkkTZA1Scm5WflUnou+T+khrgpEWSOyBE5uMs/pXLVyxZvPiySy/DfPfWm2/t&#13;&#10;3L3rlVdefvPNTShjbDZD/paloWXlKEXUMZ8FUiFH0pN5IpOZ7Egge4FYt4b+w4YoJDZHhSDKgcGv&#13;&#10;Q4DQZYFgIAmyPvIu+4jASRRgODfxE1/Bo1ACBpLm5mYTQ5EaEQQtFwfAjWqcHxiAIQYkQ0ODaC94&#13;&#10;KAuiYXo6B81Z4x+XaPTV0hp5PDlohN16aBdo0agroDLBfTJKSO44QwolKD8Ewg3UD1iKRZHVdB/7&#13;&#10;2EdZwVtZUy20qrw+SkSCmYSg8KB1sDQOPWecrO+Gd/vJi1erU4RpOIDxCuF+Yi7uVI7f6HdesXli&#13;&#10;A8QMhQpEoIjsWPPGVKYH09y27dt/+tBDb+/ayYa9226/hekGdqLC7fy8glVXXb3syuXoZqxCRIG5&#13;&#10;9LLLCgsKpJrEbDjCni7OCCXV79euZfkl1iGyU/2kCa0bsydkW8FRDlH5aF1r1760Y8d21CGUw1mz&#13;&#10;ZqOf0Nhqamo5DIYkqMrMfWD5hAOokTz52sEHrGesh0Q3oBKNG5TU2qdT2KQeKXIshvrR2NiIxYm2&#13;&#10;3dDQgKkQYGO1tRZjr/mT4qEsWAKxg9ENOZMG+KRg4wJBCCT8Z/Ekh7WQHJ3HOqPlZTSQyp2146ew&#13;&#10;UE4RaMOYAf/9B9/bsGHd4iWLc3Ny2DVJ56IuUO3Ql/Jy895z43sXLljAK/0FrqIE0uY5QgadML8g&#13;&#10;v+f4MQz7rAVAm4UkYx2YnbwcyseFAAyROGagOMwWmzBjEX4HHg+xzit+ktBo2fqLBxv+Aw88QNWz&#13;&#10;FoCKS0DK6la2g7Jwt65uGtVh6i6tfc+e3dhLIZUDbxg6UCazc3LmcMjpnDlYhiGXjEh7/XuuP3rs&#13;&#10;KAtTWQs6Ta+NoUSWtbU3h57znneJA1Q5ldEzHBxkYZjcwMZxAjhTsfBYkxg71hgpaDYpUW8oVsol&#13;&#10;ehksBRPBhUumu/oHB4MBsafERSzSWiaWzPUUEQSxjWnuaKonUluSr3GijahGwkeE72mMTYEseGvu&#13;&#10;GGQMMjkjQY3R5kJ4Rq8qJWOhQCJCmZAoRqYw19m39Q83lOczr6MdgsYqF9OJ5S4lpSw/KyMj1TMk&#13;&#10;Zg/RRc/kEI5Yt8UI0OsPcSa8noAhkiccy0BukyM6HVY7uMaWy/lqezlok4O7QkxSyhfdnEh7k4q+&#13;&#10;Olejyo0KeXzdA+Hw9iNdL799CjS+DM6JwAYIAhM6J6unRF5jfqUUxrRYKDyjMuvaC2qmV+SwoFfE&#13;&#10;GWWmMtvKcmZGObhtbHENX0hIWjsez/y60gXTShVSctB2xds5IHdyMQ/FFu7LWKez3sILmCRVpshF&#13;&#10;jBkIhA619waDI17ugqfEQgsOIPU4tWMYJ3tGIrm5KbVlxXmpGdWFOfVl+W8dbsPcTXcTTGeJRCw0&#13;&#10;EEZ1e5mC2H+idyAQ5KAwpUSbgcQ6zoogRGKQZ4IGD7/NHQOcZSRfA8Uk0IC400nQVE4SRn152d76&#13;&#10;ivz8nHTFJOm1usckhL36JzpC24D/SEcfaoeBGRPHQJ/FyyiZnKaRmT6jojBNh4R4B4g3k1FEE9rS&#13;&#10;aBQ+tbIJc6QPqrISYIqF9utL5w2itVeMSXIWL4mSgRWywilFOZk5HC4jihn9XT2CRaOToZN6kqET&#13;&#10;2qPsBjnZ0//G/rZXd53acrj9cNtAf4ARA/00xetLi2Woyif0y2grKKWWKZbWtUcWA3KEsjc1g7yP&#13;&#10;dY/8bN3hHUc671g5cNcVs6aXZku96zCtTVruLt93uvuxdXsOtQ+gjegILFjP6EDOHlrs/pDBMBMO&#13;&#10;j7A4+a7lC5Y2VqWr6nFGDH8EwH9NDVCqF1sKxi9+c3JyL7n00tlz5qxcsRIF5rnnn0Nuxiqye9cu&#13;&#10;JJ7rrr/+vvvuy8+fbpKZW9zBTyBiH00AwQjrGdIqchgaCOHIWNSryXyuUTLOQ0JIhaUCKwfiHQkR&#13;&#10;PYkjoTuLiQmBIaGFA8kXi2VpiKFIdVhLENwJsVie+NVwNEnFSR8HSmbMWC6I9QlUGJZaW9tY98Us&#13;&#10;/9ROGr46yMCx/hMtlEDUZjQTIwPs5iaiAtIJBAZMyJQ93T2HDx5qbGwkCoMG2xo5Toa9kRg2c/Ny&#13;&#10;GVfZnE1exgE8gJkfD0gQ+tFCsXWgAxh+J3d3dpbvuBAgTX+z5aMGQ+A4MAtP+gQSyRuH0G8WYMDg&#13;&#10;ruxcV60VbGyvwtr2i4cfxmJ865pb7rzzDjQHvhahELXGICAl4oCWjMxsDudgp1lubp6OzVJPOFhe&#13;&#10;WFh0+x13pmdkorbBAUR/FvixApCdb+973912IUEkEkJ/xsz4hz+spR1i0Lv00svAzDTHv333u0s2&#13;&#10;bLj22uuuuPIKFJuTp05zaG1zczNbH2fPngXZkAy1tMaKivI9e/aiVKsGiAHtbPsyVEEqmTY0NKAB&#13;&#10;YsqDKnDCH6fKhDMU2OW0dPEmASTaCGo8+z/BQBsguQv2DF6A4SrTEJzgQhczq7hRlTQlWeMsCg/J&#13;&#10;aT/Lly/b/Nab2NXXr1vHCvDioiIguMJxxoyZKIcY0BoaZwT8wVMnT9La0RjpaFzXyN2hv/7VryD+&#13;&#10;w/d/eO++vevWrWtqaiIKnGB2tyUnx3EkWbhRy7p02gkH/HA1hVbNOFhp/KbLEYHZkON/oRwlkFXT&#13;&#10;dED0PWYiyForxEtTwbHsk4vgyYWe8txzv3vmmadpJ7xyCtHFS5Zg9mToo0ksWnTR/PnzImxf10Fs&#13;&#10;5qxZa25ZQxt7a/NmGMLxQkUlxUThxtN0/v2d5UBcFJMfHJtJ/GgWSJimnSP7jK8B60QWKrKD7Iyj&#13;&#10;EqOx0vz8NFnPJphCoUjnUHA4qjPT8j0UmYSJadeo7C4GeFClZARISfWVF2ThkZ0vItCADSGE3s1k&#13;&#10;dayzz98xxEHnanYT2gAgrRHjRji134F3PFIQTSMhVuSuoXAHF+RxjqVYaCwXFS1jbEL0Feai7rJN&#13;&#10;aERSOWgUhfNQjMTxJyoseOHr4AiLtGTRqxQNE4qPk5TgmgpO/Eq4pnOwuAizMKqKTkfHFAYIRfw5&#13;&#10;FDieMelR0lGv9d75OHLutXt9z4mDp7rZIizH+MjiMuG2JhOYONwomjP4kBrS01Ium1N9yYyKnHT5&#13;&#10;lEh94wSloU1C2xmQjokmuYrnMEmcxCnuBKUSpFlYPom3MTgmf9GdViJQKUgCj2oq6Ocg6x0OHm7r&#13;&#10;5lJAaX0Sn8h3cpzjYEgG3QVZ6Y2lspOCS8xnlOVlp6f7ZSkm2Bz+G0bDb4UZl4cGUl6UVl/a4dae&#13;&#10;zn5/LdcMGAbrbppCUdDyXF836sknjfBQW1+PPyQTAtIy3dU0Lq8kr0aZqBgxT0lOWn1pFhvc1AzF&#13;&#10;z5hB2yB56kASQ1893jnU3jfkmMKSYD9jkFa+dBmhPFYMGysLRPMQHXS0MGdE4wBo+XkTYknvj0VP&#13;&#10;dvVjHmWNMSOZjFmEnquTWgAhCQUt/Z1zm9j6ZWgSOTpolXRNoPAyWSODpugQkbaB0Gt7Tjy75dCm&#13;&#10;Pe0tvZj+hR5vGqslACEPKtcyUmwOSsHmtCiS2LDm9aRz/7N32/H+E09tbT7d8/HrF15UX6YNGnSg&#13;&#10;4kjL0K6j3Y9vOna4neth2Gd7LiUHWGjRThQKXL6gcs1lol+fC4pzgz1bqfHcsJ4JmhY4mWhCFHyn&#13;&#10;2iLI+yMjw9x/3duLmIjywxkqyM0co48qQvKBwcGOzk6OykCeY9xhTGfQ5FBPonDayMV2hJ95em7W&#13;&#10;QuTlmMrGxkZCAMYRC6WJMUuGRYdwosgRDQcDBXKeCWrEOpgdyCk8ZIGAjpTJ884778TsQ5mAJyPw&#13;&#10;mCdpcocSbauiAR47dnzH9p1Yn7Zu49KLLtQ5TS4P/hu2pKgonTFh967dKBLYlxDcwW/FdyiRtE6u&#13;&#10;hsj6SYKTZAGeU/Df78/Jyn7m6Wc2rNvAkTYcVc+pG+SC0EPpAMMZJkNORhaCB4kfJqBRj8sqKeXu&#13;&#10;QEOFMQdOgsGiQOuGmcxvYJYjfEMDZArAhH6SiA1QuhwimIhtGIiYLOAyEgzFGIjYrwjZMEuQyLgh&#13;&#10;PdPaJne+M8DQOWEwUUB58UhfjS1ZcvH0GTOx/pGIjI4ePfbII4++8MLvOzo6P/zhD7MLbvPmLT/4&#13;&#10;wQ+3bt22cOEiMqKBsSgXtChU6ITr17+K0A+vOCSGPWw4pj9uu/12uScQSYgN9VGOHmHZcw1LEDs6&#13;&#10;2rgBhZkmtAiydvOEIjsOsq2dW73zisaCDRMFhs5F7rxaWkE0OWOJAqdhYzMhFjwaFfMjKDZW0URN&#13;&#10;7cCAIxf4gD0ZM2BDQwMzI4aWpwG4kTilIIpciCI5yybZmblz59voSDNmTL/iyis5OJUhgKkW7GOq&#13;&#10;16cEAx1ofSSRfqf3zfzhpZdQk7iP8fr33FC3tY7jdtAPmROx7MjI4Y+bALcfGhx6SIu2yQ0xrIVG&#13;&#10;RSccSIs1MHu1DkgICt5tt90GhQ8++CBKIFQxK8TwRdXD8gTXuRdncNu27b/5zROsdzh9upUpDxrJ&#13;&#10;mjW3zJk9mykwxiVOgplW1/C5z3+eiQAoJkfU2wsWXYBd8aDOyyxbvqygsCA1TY5KIl83/ef97ygH&#13;&#10;qHGpdQYIJptD0ZH+YCiI1ibOpAeRCei20jLGfsgTtcKwIkZARqKKAq6ElkMtEH5YR9QxGOISZBtS&#13;&#10;LDWdQzwTnYxLiIhihqFFVBayYMGydAYE+Ygw1g0y/gVQuuTEmLhOaaDQNwluATxblxgdFN7vH2G4&#13;&#10;lYFRZClhlAaLpYj+n83E1dlOWjkYREhmko5OilKrfIJftHGZZ9dcyIFiWEbm55l4jVeC9DSVFVDU&#13;&#10;0ZiVKHlIuPPi9hBKBkwAKhQH08QwQjaf7l2/+3h4JOzJwaJFDXMcqSaXR3I8bpxxf5wl+hOJNZRm&#13;&#10;LJ9TVVtaQJmQgqRUgvSssY3NYELHHx8w4X1c+rGvZ34TSu0TqbAqvyvttEts2n3+4NGOQSqMImmB&#13;&#10;4+VKvE6RgfAhXo9eX1FBznQObvHEsjNTppXlFOexFTCoxkZt1NLvcHHkyZFCAoOmoJSP+omuIXaC&#13;&#10;za8tYSGJifkTUrmw4fV6u/qGTnb0+sNYkV3NxgU1AYNTgIRHcgdVpLwws6o4nzckEc47UrV/DCL6&#13;&#10;Dg5o5I1QJHqkrXcYy7lyd2IuZw5RVMofFBZwRquLMms4cyhOV7xuxvFvfFNxstGKlEaqyjmKPlPU&#13;&#10;Rzv6jrQPMM9EE5avk5RTBygn1Vl5DLWmhsexaF1xQSobZUEoA6ThFEYpI8XD8gJ902rFx32PocjO&#13;&#10;Y90Pv7b7ua1HjnRhtk/jeHWPj70/0IPAZLSRVNvMGK4rYlCYM/ROXjLl5OkYHPn5q82t3UOfuXnh&#13;&#10;inkNCMhQwNyWPxhpaRvo9XOvRJ4QZ+0xjmjKH2lMShKppGFm1JQVsdRZ7IjvmvszaYDagqUhUxBp&#13;&#10;zhRVhTnzEIgMhGqBiC+OG8NOnmxuacZ40tHezhGaCD08kd1JxbWoaenpSEVoZRWVlVwDrYvQ5KtL&#13;&#10;pOagvVtARWlB4ON8CDQHrv7j/kCbquebgcxqSRIJrcEJEhxUoDcixLO4kUVW8o1RR9Q4j73yTSJK&#13;&#10;SxYXYXklEBmXVXwsPTW9i0BzpHI8hoG0jsfw8MEmCNmO68U3bdyUnZXddPVq5PVTJ091d/UgAYMf&#13;&#10;Z/KlITQMPAln9sPGYD7+nFG5aePG2uqaRQsXpfHdlX2x3mhY0vIVZP0h3QE/CVmBK52ZgUEdPB8a&#13;&#10;GESURBtBIz918kR6Rsa2rVt/+9STixdf9P577mmor6fuMGiQPCUVS7kwiqI5lOABAFEV9QZ9g5sJ&#13;&#10;MME5AJSUfJxXdyq335jDFAAZoS0YTp5OvbiB3X7DbMnJiGYAMRDgmH1oTswGE8VxnH19vcjcr617&#13;&#10;jesfbr7lFjaYEY5QlcLMvJVIf6hXqSrp2/wnSOQbvVAqDgSLmG7AkS+xtWxqraoqKSn+zW9+w5Y/&#13;&#10;5ixQGJjL4JBPtoex78uWQQKs93NcuOzKy7hrkbvjuV8QFYsWzjlA3LqBWMDCPxw4eaLHsq8NS9Gc&#13;&#10;ObYVEAQ4WCI/EAjxnCDCTjlO34GYxsZGlGeNjvdEAkECBhRjlBNJpumlROrcnHT7AeCVFYkNupkQ&#13;&#10;a6edkGQwJDUAJwkh+A2tBbKMmeRsh2PrGn0EjzU/aIZCIN3A+C2VEwhCavCyyy5H54GrjzzySEVl&#13;&#10;FSfxMNshY6eaPGj/2TnZ02fN4BTWrdu2FRQWoi6ue+3VSy69hPNgUMNQ/DjaZ+3atbQoVrRKXSda&#13;&#10;lJOj5et+WlkcekiIKY/FCCi0DBSUywpiGCiLrR1wEGIJZIcnr8xJcXwuwKiOznJQAzt48MC3v/0A&#13;&#10;00+623DlmjU3r159TVVlJf0LRffW5ls5E/g3TzyBEnvpJZeQBZTTJPPy8+bOm8vK+RbuizhydD4H&#13;&#10;yaRkyPcyYdp1l+K8/0/ngLQEadfSH+ExD9a5tXYPB0Ji+ND5YAbDeNN1ZTcuBOlGzHcZ6anz64po&#13;&#10;+4LWG23v95/oGoyO8A2T0Zg0PCd3zDSHU1iBEfVVFaU3lHGsnyZQQUnT8QCzDNSK38RW6KfNT4V3&#13;&#10;8hzHxQh+kUqFIepkzxmLr8iOIVTpGI0RH+Otfiwsd10ARWhSWhycRMtebjnCJZGTSv7ynXMkLfyW&#13;&#10;ICkuAcSh/DGW6rAESgmB8/IzieNzySyfXijGEjRWono2NrftPN7jScvgiFI1I0Cb1tMkGJIGk6VT&#13;&#10;FOSFC+uLLp7OJYWc8QYriKQZGVVWKAlJiue/aKAszdWvpS62bO0b5oITuQdCSjdKsrJ/9HW8T3lh&#13;&#10;8DRdvtdVRbl1HFviiaSnpdYW53CGyonOETsMRr/EDgJXHk5YwkMPVSJkaU/PcHRfa//VIyFO5ZZ4&#13;&#10;VzrxxutCYqgsOifrTU/39p/qwkLPGzM/Y5IIXDLnKqZ6aS2k9kQqSzMrinJMeSWdK3PDYukU2sNd&#13;&#10;BaHm1p4AdoQ4/S6syTKdPIyCMPEU5SrChvLc0lz2s0GNITXOTJ7UFSMdUrhCauGNSskpWw+2neoJ&#13;&#10;YjXn+FeRJxGehUwdHyaWz4VtjBcqSJVgB1d+zCgXPVmdjFpuv8BBgDxFq1UhJ9rrH/n9zpYf/u7t&#13;&#10;TYc6Zd0Ds+RyQ6FMqlHUOG5JZbkk8FkOiWciVMEsULx6g2eajyO/nt9xamhk6H/dGr1m4Uylydc7&#13;&#10;OMIy3aFgUFtKAkEC4VS/SllcWY5Fc9JSGopzi7NYovouuj+TBkgJ6L0mY8mopqziFdGTlYEsJEMU&#13;&#10;Y1MTwiiuo621v78PWx+pEOmY2kcSKucA0PLyqupaniXFReg/nKshq79KOdIdmyGaklxNhiOViego&#13;&#10;e8jZ3//+91E8Pv7xj7MXyKbbtX3IN9rIMO7iT6QVeYr1eFDV1NTU0NAgZCQ0QAfYPPYkoRXNpDGk&#13;&#10;Ol4JpHQc2d/Y2MiuOSAJAQDnpHUT4KACDCefakw93N89wrrEPQf277/rrruKiosyMzLRTnu6ux0k&#13;&#10;ST3a7kQooTewghHti7zYtsRGKZAzakGkEB0N+zCss4AjEvL7hwLsgeNu8mCgr7evrb0d7h07ehS9&#13;&#10;iyNY33PjeziJpPX0qfbW06+9+mp+ft5f33P39MZ65mboVaL38SWUsknprPg8jTYrJutpEbWxz/AK&#13;&#10;IE8ocYg3GOcVjwMgBCsw26KQp9EcLNaAJyZ0I3GyAAytCZWeJxjQH+BwnAxB5+HIlu07drCiD1WB&#13;&#10;pcKoE2z/pQRMwJBWXRyxHrCRyARGW7/Xp2BS1lu+PM3T2NjINZIYzViK/N3vfpfcP/OZz6CYQQkl&#13;&#10;AjlglkdBQf6qptWLLrgAaw8MRPHDDpkjuxCFmYSQFjUDeJjJ3AdH1GIVJK0qHpq3DrdGye7du770&#13;&#10;pX/iuBcUPBZb/vVf33PJJRenp2eIzu/xMuVZWVm+devJnh6uFOcIn9HqSBQvya9RCwH0L2hDf2NW&#13;&#10;AnOiVP6ZHKlwBgUeTmeho9Ew4A/MGddgHGRA4rd8LRAkADMUYIXGRso2OQykH/noxyoqK6RtiRIs&#13;&#10;vIJC7gPE+v3Syy+x5hNNtbKq6uY1a7CPgQG9a9WqVcwuvfzyy3AS59Bm2TkEJPVAD22J6kOlhwmY&#13;&#10;ju+77z6yJpC6sCcwOCe5EhZjAgKtj3DWUbMilHxRgGE+9Ujl0jmKikqYMIKljD+33XY7V79ksnMG&#13;&#10;kSccpnkwjjGD8Nxzzz/8s5+Vl5VPnzHdMmCgGBwYxK5I8/D7h8WiLR9laVcOAec97zgH4DFz955o&#13;&#10;mGHhWHvf4ZO9IwG5nU6dI9dNkS2gUU/QP7ehaNn8uhROBWUk9abuOdG1/1iXLFCQoVVqUlFMUpUo&#13;&#10;WbLGM8bhQivnVZflpdNW+GppEsHHlycmmMVJIxcFUMxa4jf3DjSSCTRKHnG9CvTxrBIloGTM/EnZ&#13;&#10;4g5KHH8iTH4lUKi0SKiW+9+UbEmhMiaKhjR1A0yKhCiAx0QpCjgwJlDhkjyicnKlVA1rjHyR2Omu&#13;&#10;gXU7j/sx0SJBk7doHlpPRlgSBMmD4pnLCtNITppn6czKutJCrucTCXc8N6DzrEhNnpOGMhQ4NX7G&#13;&#10;YSEpgJN8ilwsyiD1iYzAfTwx7Gzdg35PSoE0FKk7B8eozwka69G6IojdB2neGSXZxdkcWxLhUP7a&#13;&#10;4nwO6N96tJtqQQBRJSMBPBbFhDcD40sRDYSjh05yjUu4MEcUg8mdRUpFnOocauMqEzFFTw6ePAaW&#13;&#10;0GAECUzIzPBOK8srycnSz7vlLswx5pNfPEvACY7F+gOho90DQQDESjwlsclzl2y1aWlL4EizrMzp&#13;&#10;FcU5epWlcC/eUcF85q+55CCECSrp32q25iacl3cd6xmWtb50GcYAGZz+JAf+cEamZ44sVVXeKDZI&#13;&#10;VLyGXFcaqMmD7+RI1NczFHjk9b3fe/rtA10jMUYMPXaQ46M0TUhWLDPsMj7JRmDTCRP4zkwqkFpD&#13;&#10;EMNpVNHU9fsHvY++mRrzNF0wE8PLqd6BI6wRl7tYFefYYWdq9CTQYsnomJeVMa2ERc5nVxFT4508&#13;&#10;9s+nAbppQDyyJo7kxDV3SGDYmgBAcsKskZ2dWcbVZ4VFFVWViJhccsUqNcx9rDkrKinlOmzSIkux&#13;&#10;/IPqFPNNYm8ebRBnmEGFwQfjADI9k+6oTyzZAtJi7TmRJEuOUMj6Os5IRHNDaSQQSHcSt9+NxMCA&#13;&#10;Rw6DACROlCi2yUEtBVTxTtrrFMkNGxhwaEk8OVAEaySmBmwXrP/kFvJgIIBFVPCoipcUIVk4t4W2&#13;&#10;nj7NySXzFyxgNxTB4CSJTNGKjjrE5eaU98iRo/v27W1ubkYtwRiLpkQWKD9ojwDX1NZgj2prPd3R&#13;&#10;2YEhJRDw3/+Be1j7xxI7LioTOqBEv/WGn6dkoWI6fMBPjWPRZb8ZthdqgUCrNSANGJipHdi4loPk&#13;&#10;TAcAaamsLM5rUgwGQxWQI7WAyG51ahiMDOjBVvyrX/2KaQiuNGStrAnrqtRorxTUNtYkzWR8oLtQ&#13;&#10;ZEE01jwWIWN3wuiE0I9Zj3N0UObhjKBO1At+5qpQhzCWajBqBgcaSTNnloRZCQyGbHVDi0C9aWxs&#13;&#10;RH1CMXYdpgK1lFh6AYsJsU2dPn3qtttuQbdnVSFHKH32s5+99dbbaIogRBWEKiwDnZ0ddDGfrNp3&#13;&#10;Cju+RO53kONgEVoo5k0aOa0Uj5UUSCPAncTxA0NaaxXUJga0n/70p5SCTopKZtywKrMkADtp8YxG&#13;&#10;qQ/LG1b6g4cO/fjBB6nZj/3NJ8pKS1i2Gx+ivd6GhoZ77rmHSxRQNenRLMJkETI4yQgmQD/rMB9/&#13;&#10;/HF26qJMQoCT1xRFcBMGHhokSH7xi19QCnbr0feNOQ4qt4fikwSFHNsvHQ0lkANF2RVZX88yYFk1&#13;&#10;QBGpC84LZeEAuh/HXNEA0P3gtrQSvRFx7tx5a9e+8uyzz3Fk6Ac++KH6hmkkZOkyq0OZUGOShdGS&#13;&#10;0pEvqUjiJuC8/x3lAKIP33mRqaKeyM7jHQdbu9kbpDynK6msJflNVgUSTk/yjAzdvOziyjzuT5cO&#13;&#10;2DM8/MaBk0c7h9B26CvSmq1jxmVHwWjO8Jp2xxcjJyflxqWzAJaFHAoRp4Cr32RM4K7mdE5n8AQY&#13;&#10;+8GJbCHZvaMOsYicpRlnpKVmxdeWW681iiQ33rl5eQT7gIRBA2SOxo6nR6KUTgH0ZipOwtR+yc5t&#13;&#10;rHm6KCOebGKJkmOWjpE8Znz+6NaUB8sP4Khn7MU62Na7ubndw2FsIp7JeCOlnlp9GI9V34VX9Gto&#13;&#10;jhbnZy6YztXkJm8IZS76zo7QpFloIKjideAqswv/5CnHxpxLEqktrVkatW84EGg+2ecJRrx5sIzm&#13;&#10;Cd6zKZTTgxRb1JufGptdKRv2+GzxoSwrymYPW1a6D8WDnqKaiCGWDNQly0X6EWDASBcIR8PHuGZ4&#13;&#10;YLiuJC9eh2MTad4JdLK2MNTc0YddCRUC7VZ7mqgminBsyniiZD/QEPMVZqfPLOMKmFS+CjIOQI0o&#13;&#10;F+PhqTutv2hbN1dQDMpnQlZQ68AwEXp86nHvrmbKpsqcjMbyonRWVwrDhCnn2IyVVp1/kj7s863f&#13;&#10;fWzjnpN+pBrOeaKIsskZOgW74tffs3po1dOzoTfkqa7Maqhi7oDs6Gz0XVAIUmsftCcVP6kLMQZx&#13;&#10;k+pDL29/4KnNbcMc7CnHdfLBhzrtApJC5uysvILHxZAJhBndwGgFu6NBppEpjD++dQeHMp/ZxbXL&#13;&#10;C+vKWjoHTvf4OfBK7dLKH3e6KfyooqKDIxDK8oSCvOzq8nyuP58ixZ8e9WfSAIVbKpVCMQIQfkQT&#13;&#10;1AzEMo4nYdIaoZxlmcguTU1N8+YiwbA8rSIvnxuSsjIzMujbJKTP0/R1XYlYehl3qQHpRrrujbHJ&#13;&#10;hieeJuCyyYcpdg6cwACIpOvYfByuQYbjNw9pIY+9SbxyXCEyJR7Be6ZuZhKtlRFgCAAPx1Rg5EHv&#13;&#10;ItwAxmU37tWhBwzI97yisXDsDUfAc4YEdICWWwSysrPNCkThjTDLdyw2mrtwC3kUMxHwjY2NhhMw&#13;&#10;Jmt6uro5gnLDhvWbNr2J1DgwMEjHwJCC7oE8ilALPBIzKvqTTz4J8VByqrV1aBDjdqCxvv6CCy/C&#13;&#10;LkHuFJPKYQ2p5Q4lOPxEWb3gx8Pp/ECihOM3mu1pqaZ+AkkpKAvWSJb+mg5JIG7qhONiQUIpYAKC&#13;&#10;PmSA0KEWzEjPGGwR5dlzRVMkVlqcNNp40cZhm/rVmAAMRDp8IGsaFWI99Yj0Dww84WmUGELgeeUo&#13;&#10;LdqeRREO/zFRos6xdJBwlj6iyYAKGxqzJ2itMJbmDVpjiXEGHR61FoXn4x//BDonu+a++tWv/eM/&#13;&#10;/iP4SQ5OCEOF4KIR1H4KSyqH7KlLZ+XiSV3QWtAAUe/pYpYKJEZAUiREka9FUSMsH8U0jR2Pvu++&#13;&#10;lyJpWgIdImlkKFMQzwpJjj/5/YsvPvTTn15w4QXXX/8emhh16+NMDHXMO9x7771oXOh7iXWwMXqE&#13;&#10;dUnaOWMOvMWiiDWPwCmId6gyGIBhJk9KwQpzDu2E22QhnWKSxglzrNLR4ckX4/zatWsp+wc+8H6Y&#13;&#10;mZLCuMGcixw0ippH05C1AJRa26J88rxehk1mbdLT0oji6ov9Bw5cdsklNGX2GzNW0MaWcTXlrNnM&#13;&#10;ypCRsXoyYpzinPf8kRzQE1Z4sAX4ZM/Ixv2drVgGvMz+ytkkU+PkyxUHiKaXFhfedtksjrRk0Enz&#13;&#10;RY61DWw/1MNMtow9Ip9MED805WgGspNQVibNmJZ/6azOe57KAABAAElEQVQa1Y200dBs9I+ODRqa&#13;&#10;NkfJ5mentfWZlXIUgclVUxM8Vax9SaXNG04hOD8jJT8rjZ0BiYRESaEhJRyN9Q8PBYIjaE9qJnRT&#13;&#10;kgBXXHEeiX4V0pvEPVmpzJFRYEvn5VIHNt6Mpjkrn8gMjH/AMtyCaYIgMIpFRjPedM0cX2D0wO6R&#13;&#10;0MaWkx2sc8vKlUVnKpIKNbDYyE1emlGcY3wAs9gnFuOCuzlVrENk7KI40CYR+jwndGNwu1/+vIMA&#13;&#10;lMMNSsFkRCjFl8qptodaez2cuyhrnpUunudQMlqUzxMeyc9Na6yRRUC0GxSLnIzUaSVZJZlpw30j&#13;&#10;cs+8Tj9orGYx+UMmbkRxl2aEMfp4z/Cxjv55NaVJDl0cQ6QUqWdopKV9YDAok+NEavuYPKexMQYv&#13;&#10;LUW0mXBJVnZ9cS44OdZZK30MtOQskMYppuMjJzr7uLOOVjva2MakOKcXQV9WkF5XnsNwBT95Jejc&#13;&#10;2gm0yVEKkjQlNdobDP/itT2Hu4YYawSZEC4opRjn4BRYHrJnmNToWIvqCsvzsmQii912MpiBeBQn&#13;&#10;h7owAQdP0Lr6AyO/fmPfVx59cyCcxR2CykFpLdJT0a/0UCIhSUqPMyTxFwtK+pRPr0XoT0KbjOpp&#13;&#10;8mnhmO/lfW0Vv9/10WsvONkx3NvPXmsIVJtqIqekaCcGwlA+Aqw24HzWukJm7MhPijsR8h0J+TNp&#13;&#10;gEarSbq0MJO9aNksdmIFFPIf0ioyGdaMnt6ewuIi7tHmCFBVwPhaIN7EOxvSI5uy5BtCkMo37CbA&#13;&#10;L6+JRX2WF9I8tgWEqk9+8pOIgCZ1AeZIePgN0lq8PQlE3YIeVt+hgvLqlqIm9g0HCUUDGwCWBDkM&#13;&#10;uZzzPJqamhD1kHT55BCLAwwY8xgBo09iFY8giTKH4DvacoSCsO5r+swZkRDn/qez8g9snN+IhRNV&#13;&#10;0CZDyN0R9YwkGSHUoTlgaIIGbpEmUxFYU1MPHz74wx/+O9ZRNCIkeIjk5rR5c1lwWMtqQJSsFBbr&#13;&#10;q2MvB/oSqaigrs5O9hohvxeVlnAGZhp3k4MQZV4LDrgUTjqKlNEYAlXUC/WIioUFD8XSYiHNCLZc&#13;&#10;pn4CTK1BKkgoCAnxMzVAKqKmSGux5IiHeqSBIT2jJlEiAh2OwU+sN6zPxN7M6S9oMuAnSYJCapYS&#13;&#10;2Z/lRqaUW/7G0eCUzgkHjzmLggwIgCe84hJZCNNwmor1zLKqmVdre8AQg+IN8eiN6NIcPQIrvvCF&#13;&#10;L0AwnEEBw0RsfYq+oh4bMljhKx2cukBTuu66G2iWaIDf/OY3YSMaEVlkZ2dxmQcWvKGh4cJCTHDj&#13;&#10;GyfEg8Fow2OOQGgjEFUZ3RJ+shAULYjuRpQBW8JEitFfYonCUS6jefVq2d1KFTD7wIwJUUDznJgp&#13;&#10;4a5AvrzS9xsaGu64/fahwUHseI8//sTSpZewHw+WWYcDAG7TWujR8IFXnhCvY4twBjIwJLJQFg0K&#13;&#10;5Q1ljFyU50KnUWvUu7IWMog1SDzwAe2xubkZGrhmkORgHgcPsBFg8wv4GWGw9DJBg/4J95YtuxIY&#13;&#10;UhlbWM4JHkLQ1AWVZCffLQy2HFcLkvfe9F6OC3rxhRd+9+yzQo/uzMS2fMddd1VXV6H/CvwYjvF2&#13;&#10;3r2DHGCwZi6SdYByyv7Bk907DnP4JSNgmkiFUiFaZfEM8eOkRvTH+pW+DA+uWTZjdlkht/+mRGOc&#13;&#10;V7D7aOeB470ebyryBWKiLlWKV6YmMAyO18Z6D8cJXr+wujCbK0bEnqA5xVspLRpxmYaEvaQqN+1g&#13;&#10;1O9hskgGb+g0kuKEjSI9J58goYBqDwEnPPD5OOKiNC8zoWiBDmIUgMsYItx1McyeA0kk8/HKnDgl&#13;&#10;rozBA4RExn2cllmYm4GYTiaoBKyNGGRrlIzQANHg+ZMxeaxT5AnOkwycTKyz2ggB01KqNjk20dg3&#13;&#10;WXIH+Yi5rMXo9q/fdUruUtf7PtCsReW27kmqiaUYi2rMm3GdG1azUhbWF5XnZ2ph43Uh+YkXIoVO&#13;&#10;/RuT+r/4i/BMq4QRstcfaW7v1aMRdV9ovETxqgHMfJOXiHg+TpHiwoLaCjb+qOrt82Wlp1WX5hQX&#13;&#10;ZB7v1Qshpb0bo3hO7mQ01XbiZZZFVgN2Do0cONW3Yl44g4u+Hac0aSlk4I07r489ukfaB0NyYgIb&#13;&#10;b3VNsjQ/nAMUh032Iy1aHd/4aFl+NmeQ6qdOJ5qlmSdDQhIOKuf8oc7Bfr+cJqisFehzdk5fY9F4&#13;&#10;mqe+JKc6P1umVCScPz6p8rU5Swdz+IMYNKuRqPdnr+x8ecdJCNQvoERIrPydo4MAVtjag5oKR5bP&#13;&#10;4bhBEFFrTh/HA5whj3rRE7y+QCT8zNaj//TwGwOhdE86RkgmU7Qw1irkmw2fQeIm6SxLG0+iIzv1&#13;&#10;rf/0CGCx3XojgVDkpR3HMtJSuv2xIb4Cci6MucTvGXkgwxGkMQnE8caRacWZlQVcW02DPEsKz5hB&#13;&#10;EgBXc08S+44FWZsS/qvDg0PaY+UVkhNLLjnfnJviWDb5gx/84LFHH2Ex1eprrlm65GJ0kqzsLNQ8&#13;&#10;FemsyoX7/Enlq3inyASz5ULja2lp+eUvf4lUxyntrOgzAJ5IwMDg8DuU8Or4SQsZiIys/0SuRVJ0&#13;&#10;0BrMZE/kOYtCesMPBjQ3Qlj1xysOP+I4+TrZTYZKBxOWcKb09vasf30Dx4pcsexKKOEjQy/Nzc3J&#13;&#10;yMrs7O5CA0TgJhyacYaZZ9xD81MFg72IaICsOkNkJArI4aGhRx997Jmnn1180dIPfJCNYSoxJ45l&#13;&#10;i7LmUMT7+Eo2hjgIZg6GTYEgYl8in3auouOMDeR3tvmaJC2ffhE64gPhxKKhV4MUMiAAbkAJr/Dq&#13;&#10;zNzQyiIV5aUstbW1IHdSOZ6JOTohwhGtblvdivLjrlmIweT74x//mFiW3qEnQJiUxcRuzYoGMiEj&#13;&#10;aTOJRuRkldxjaaHB0JKjhZAFgdY2XPipI5q7fA9oMIQrDHcJFGBl4nQQUsE3zMv0mjVr1qDA79u3&#13;&#10;j2sDadskMXg8IMZIiy5E6dauXctJkih7K1dc/Q9fiH75y1/+0Q9+VF1Vw87AVF9aQX7hgYMHh4f9&#13;&#10;BQUyR0B2OCvJRI8TblEQQxas/6SvsUi1sbFREicaueNxqLIiE45HiRT1DAMmZkDsVxgS8QNsufB0&#13;&#10;+53ARLghi3LJOwuS0d+YuKHzNjc3c8BNfNgXWqQspnXjByEMNxWLcENBG2aSBfphLwotJTJIS+vO&#13;&#10;1+13aKMI4EGdY9SiUpj3QaVMCmk52hMyoIoqQGfjXFAs7SwWqK3l7FlpAMBQFfi1JeoxtUifKSkD&#13;&#10;/QPbt+7cf+AQXelvPv43rN9+7NFH9x3Yz+ZdNHlOElpzy80sEmakiDAtKZ11lJluks773wEOaC9h&#13;&#10;IwI87g9G3mhuO9zej1HfKx/VeA+yXFwveHXoiGcvIk165vD7m+bQ50cQG3y+tt7QK/tOdAwG9cwM&#13;&#10;ugrI+Hyo4Cjjq1UozTpes/oxIzZakpd13aJGQnU6nG0p6CwJIDQkWczgLctKn11bvmH/gGwKBFSf&#13;&#10;Ig8LPXGEcdLO+ceSI9eyqy2WkZ5WV1ZUUihzlIl+ZLlIVqFIpL0nMIJIS6ZGSZLMlSiJVg8f/Jgn&#13;&#10;I82bm84KDjXbSbC3q3eAti6FVoPp5FQbNs1OpxQz05lqYyWRsoY8lIAkVChGqQUqJxYdiUYPdw3s&#13;&#10;Ptrr4VBBKRApEpgnSzwZTVKH0EPz8bH8cEFNCbqt8srkHJKB0cE/GZb/iuGJmpbiUf2smz3WOcwV&#13;&#10;6p5UuYY34Yxv8jbqS8SN/hqPFYjJlpriguoiDq4UIR6tA4Guuqyosjjv7WN9UoXCMEcISdTLKC6X&#13;&#10;TysL2ixzzqw91NbLPctFnIlioqXAxj9FKuxrWg1o7xtu7RtiDZquAdUqiteTQ6srI8cbJ8d+CI1x&#13;&#10;H0FlcUF5ca6U34QCh3YnlXmEWq8/HD7e3j+E7RGtIE7aOLgpXuPZjybk3OyM1PqKooJMbgOmydGD&#13;&#10;RLIWOIdGxedugnG/ci+RGYKfb4QzUd5ufugPe473DXvkSA4GG1BJwRJgZ/x150pV8hFkM6HHM+LJ&#13;&#10;yfVePm+afnAZMSi70Sjjm2ahVMvsWWzjobZ/fHhdTyBDlgqILR0Hraq1xdGjP4PZXSaHsAQB/Drx&#13;&#10;0oQT4eZVLilefIaZwVUm2E4NhB9/o4Xv7gidOk6kg/zMHm2+YER2C+RmeutLi7Mz2O8qvJb/746T&#13;&#10;ge3P4KxdIfEgxJjw53iQt9jx8r/VffSjH+Xyd7a9PP/sc//fF7/4D1/4/IMP/uitTZv6uns450Ds&#13;&#10;t7JoThQhWgPXyiIqgwcHZiRgMCNXIclh3eLWLJbzYehATaKARAHmCG3uIgtGcKqShqKCbI0agFDr&#13;&#10;JCE2aUI3EscPMAlRupieZwEqAqWpOqZ8OmBJPdJmZMBkEkDsP0j2rK67uulqTGdImSSBDFbGosOw&#13;&#10;bI8sCAEYZ8TziodXaUJy2y0ME9sdulNhUSEHqMImTIscWfHUk08tX77i/3z1K+/9q5s5RJFsQyPB&#13;&#10;MMeYh/nAsdRW5HIMJWSYw7mdPl9XV+fJ48dzc2TvGds3VJ/EBMfBXMlZCiUwgSfONBOsTOxVMxug&#13;&#10;E+Vw1fFYEp5SKqfjaSilwIiHlQZgqntcrJPQ8YwDgDMokKZvoAEKdtVCUV2wFVNZ3FLIElAwA2lV&#13;&#10;ry1LZh50fKQPTvxzckvigU7HgdD8BkfWhKCTY340v5PeSYLHGEVLYGUgCNArMJdR73QZotjb1tbW&#13;&#10;3tDQgBpgzcNBbh6qidWe2Ak5DAmzIQsOsW0uX77s/vvvb2/v+M+f/OeBAwcZvEtLSqnrwf4Bmo7R&#13;&#10;AwckS9YfJpzSIGuwLQD8MAoKecW8RhZEtbS0WHICecU5hcIDsPM60T9jxgzaCQWBQmLNOfCTeGil&#13;&#10;8cMtONIUzrCMk9pEB8O2AAaZM1Gn9Rh/wDcy4gmRwBgApNJPV61aBW8PHTpEwXFWUntOQkC8UIYQ&#13;&#10;NZJFuWiwjDx0OpKQlqeTi/mtTvFDEE/aADshyRoTKMeijoxwpq60beVevL1Jh5bGJ1tOOAd485bN&#13;&#10;A30D1VXVJaWlTdes/spX/8+3Hnjg61//xre+/cCnPvNpxi4wYEziL9Fiyee8ezc4EB8Z0K2OdAxv&#13;&#10;2t/ey/kH1Ds1L7lZ9Tn5jrZ/qU5iRfeIeoaDK+dPv7ihju6eISHhI239bx7qltOZZd0b894iGKhw&#13;&#10;4MIQxw8ibWWIwlHP0saCBdXFipxwal82mMkcgO4v0o0vsZzMtCXcYYx6iOqjX1EoUWr14RD7R3iE&#13;&#10;eJKxl0UsoxV56bOr8gu58Y9vtmZGJKVgyGCmG4H7WHcgEOaGBcKEEs1wDA0WBBOYtNHvgSyQKcxO&#13;&#10;K8hO1SW2ogBghWntHeQYMy0vyV0y32gR3HwDRjjBJfLZabIMVGRM6WDyeU3q4v1XSIPK2PBIZNvh&#13;&#10;1kHOFpQxBExKMyOJ/pMCJsUyITABBsoYPGosyVpQWyhVDpfESYL4D6ghUp7/FzmhmabASEYrDIaj&#13;&#10;B1s5IQlVV4olXWTUTVkuaVSSRlw0Rs3PqMgsTGOSXeuDWI+3PDeTFo3pjkHTOp6BT/mEMiFOq4/P&#13;&#10;REog4jvYPtgxGNAQkFvFagZSuRqipHPT+dGugbaBIMuuEwcdUQQgpiyIpjUIXbois0Q56Z4ZZVls&#13;&#10;BSQzMtFySrkS9T6mBMD0DAePdA8FgZWhHbIl3zFAZ34BPl4W+JWb7asty06Xw4xAL3+SvRaelwQk&#13;&#10;Gcmf9GJxo7BULjIUif0jobW7jjzwzOa3T/RyH4Twawxd2i2m6hlSGS7a5dwlXmUkYT1F0L9ibumC&#13;&#10;qhIQRGhTMpxpKZReowdgquNwW8+XfvXG4dY+WQ5BBFAGqwOTvhIin111Eq1/9ioESC06GCXOmECM&#13;&#10;FtsAHVKFDrjCg8UAvKQw6do5FOoa8CNBS9xURY7jcn4gJc5wfLFIbnpKXWk+p926+eIAv4OeRO96&#13;&#10;B1FOjsoamEmT5udpsia6AbubPv3pT6MJfo7DKtasqa2qfmvjpq9/9Wv/7z/8w09+9ON1r756pKW5&#13;&#10;f6A/GGDpCLwVjvHEIVTxNIRI+S+99BIaIKu5sJAgKxOFtAqwATjUSUpFIrKqWu2QyZDDWGtnOwCB&#13;&#10;d9z/z96bQMlVXffeVdVT9TwPaqlHqTUzCYSQZEASZnKYDPbDjo0dQ2Yn+V7it761vpWXvKyslbec&#13;&#10;4UvsGF7y2U4Ax8bGdjxgg40wBoOQAAkJCc1Da2pJPavnsYbv9z+76nZ1dXWrGtuK3wtXrVvnnrvP&#13;&#10;Pvvss8+5e599Bi/VbAGjwXvL8jkMURQ7MFskqLwcPbCZAZqUIyeCNsw+/syGxYwkrSncUIgdhRWE&#13;&#10;pco8QEuOuskGIUw6JaERDEvdZhhRduDiLY8opqTl7Vu73sIYwIb8+Mc/Xl9Xrz0mOHSKbYvUSHUB&#13;&#10;ph9alCiPotwXFxa9887+g4cOLahdwORP8kBtResFUta8Y75XEJfUexLPuXiGDAwSs8YtFxIaXFKS&#13;&#10;qcQuZMm546PzLMAkmKRHZeky9QJkQXGwLoBE0kweiKSusYeZg8fejMz/xCkNmBXLowpeODGJ8Scp&#13;&#10;Lx4TIF0rjosl8YlXjLFxcSUhMVgajs8x5B68lwsxUGtpqcSNG99H3WFo4aPev3//22/vgavMnSbG&#13;&#10;S0vAqGKaE16pP/qjP2Je65NPPsH8zx//6EewkW1dOWBg5843v/TFL76zf39+ATMNAu2dndh8EGP0&#13;&#10;cDceuojYzVquPRAmI8Lcmb2JBYX1RS3zaGyHJN5CiVcLXqG8AMBcgLFCjwsZxs63JB6MFzBgHi3A&#13;&#10;F5MBICrHhipuuGE9fjzyYlHrBKNFEgAJniefpCKc+BjD4+IpDu5l/HjMR8UO5JUV0+GJkeCFvYT2&#13;&#10;gkerIOQHPy2jM/j/qVnyAsBL5QFb8hhSn4/BJiaO0tCYh/zWW7t4670yDBqSgZOctDs6unffXk62&#13;&#10;wAPPatLioiI+wUgFjsSNG9e3LFmclclhtdQI9jmjPYx5QcAv+wviEfufM8Bgb4DNSPaeat9/pneC&#13;&#10;SsI6kTaQihsxkXQ/0jN8vpDGMO/fuCqYlRnW1gGR4bHJN45fiB0lDA7pLlQiCKWb8BzDO01lQtfI&#13;&#10;4gzxzasX5eVlOSDJEGmcqkgEf1zkGMnNzlzbvKClJo+JVY4C5q9iX/E21hs7yHdxs1woQZabghpe&#13;&#10;siCPpTv5QcwkdERhl7akjyBkBTiAu60bM1A0KjNNf9LnJjFjU6ktgRo7OCITzJMsLMhhdEODwYz6&#13;&#10;R6LtvYMMWiqhZyokYomFycVlxCOqs9+Xm803zC3yFwD5yiwUg2e58P6h1TJuNzQ28dbRdil30xkG&#13;&#10;r0ltf7PgSBHtmD/Bkv/mBVUNTG6MK85JXUSKlL/yUcYK8dqfyUTdE+c7USnEYmTAqlZFiFfKbMVB&#13;&#10;aLQxqlLxV5if2VzDFFA9s9RWuP2+UlYGVhQV5XHIRFL9JVR6Mn6DhM0yKXxIkz98oaf/TOfABP5K&#13;&#10;IYrVLr2368ARVMVAzuDwOEdBDspWRJJY1ugkSjXv3ruflDcHKTARz28ksyiYubiGXWCyOJZe8sMt&#13;&#10;nu8MDP5Q2Nd+caCjZ0hnh7rFizNg5o4wVrvGLmZq8mt5XrChvJgRURqp43CMY64hOFJd6a1sCS2U&#13;&#10;5M4exFKLZrDt54/3tP7d997YfrRvMpAt0qyUc5Mz/W08C2K9WuMo+bB6SH/0gQ0rc+RT9GVG6d+E&#13;&#10;npp3CAgqKdzrHBz5+x+8+cq+C76CQleW6Rmk90S9O+KFUp2SxNWlVD7uK0xvqdGHmATzg0hoEaL+&#13;&#10;zAxEKZZkuoI4yPSyBkpZwXBVUWZJUS7rM9niCIKsqGmjmR/g9G5sfmnfJTRqjdkzpJfcuwt9CyUM&#13;&#10;C+HaNdd+6lMP//c//x9//md//psP/+bqK64409bG1NDP/s//+b8effS55354ovU4mhCJSGuXRwdK&#13;&#10;JzPB0OnRkvF+sLQGzcwwA++BJQV4BQwmDQvV2IKfJVU4ExxRMWMsCX62R4ixV2ixLAdCR0cz9hRl&#13;&#10;sjCcsyV38XiSpU0y3/HgwQPjE+NM0cTc4pUhh3UUDfJY3YdXDYSwgr1A/uZv/oZZZNAPmLRG/Sg0&#13;&#10;NjqGPgpCNlYl7uyZM08//TQJH/zIg+wsKkhN8sSGk9pifDCC5VF1swrZG2ZR3SLUYua2DfYzxwmb&#13;&#10;MYzJYSvlrETcEwtlpCbGkAoyqNzYlFH3TrnHy5UInBj2MBOgdLxC30W3ToSZLeylNQD4jwFJpuwl&#13;&#10;A0MIUAQMfvjGYAHzP5uamtKro9kyvEQ89BhnjDAIoBWQI8xJIhVEQBqwhQGGZmoKEwVTAf4z7RPb&#13;&#10;7/nnt8IN5M0sQC8LIwXkBG655RZGVR5++GEWEH7+859n75CxkdGP/Pqv337HHRT/n/7XP7HTLJZb&#13;&#10;+/nzCBXYGEOhsrCjWltbGWUgBrQQAD12N8KI5AI/kVg+mE9UUFtbm2XK3eCNErsTM/MCCRxAyDGE&#13;&#10;wAAlDvE0iUpCEsfmeg/1xbj7Qnn5BQwhwR8bQiEjzRBwMpaY3AsD4IUJQDDyyQEMDNxgiNpb7lYc&#13;&#10;DxLaEhMSNp4YK/At03uw6piZt6zUTYT0MFiAV/bWGIXzkOEqLE/c0XDe5BOAGCvEZ8G3d7RTWbRi&#13;&#10;eLXuhhuCeWwbKMoRbC7XLqTP0JTflTqaRON7j3NxQFWjTzaqSJR1Qa8dbOvsG1I1obEkjYAnozHt&#13;&#10;wU32mJhY3lSyaVUtpnogikcs0jEw/tLBc1SmUyzIgH8EE1Hw4JRJ4qhnURBBja2rLLh+WS37iEiD&#13;&#10;kBnqjKJYOie0QkNCf3NV0fuvasyM4jdDlzGNB5yJ8InZpR2WqsJ4uHIuzc1a21LdUltie9uI4tif&#13;&#10;pJNRx+Pnu852D2hR4FQz5HMwrUkqY0Xw37QUvlbhmpLcfFYvEekKMxaNnOkeYixqZlIln7osf0eE&#13;&#10;xux9xXlZue7wN8h1NYH6BgfiYFMJLUSVaVAVfnUPjL9zuoudGsR7DUDF/kg5/8vKGyrJy1i6oKym&#13;&#10;KM85FC5dmPln9B+QgrKp5tCMo9HhsYmDMA0pV5XHLi8Qj0j1q7ZCfTme4AEuDLYskAWozcfRyJXC&#13;&#10;n5fFVMai0sJcNwRgWNOpDQfDLUYRC1MnTnVwJASqvDpeyYIuQahNqRMmNz/HDJxkv19nKHKIsOyE&#13;&#10;dC8PUjjZ0qQ0P7+hukQ5IH1ziZ84yTjgma7h7kFtMWI9iEgyqtIlALg4DeykmhFdWJbP1GM+k6Bx&#13;&#10;vlbX0ISWHK09xmpJFDPC4n4IqdX4okwba+3u+9r2g3/9zK5tx/smI7kZTF8TMdwsIwIxDGnQ6AE7&#13;&#10;MgKMiEV9E5NL6kvff/ViWcecvOoWBzoqoNIEAHXXx6LMp7cf+beXjvjycjPCvgz1Q1RZ+lnH6SUL&#13;&#10;ke/W8JEXplgkwtQMfIoYY3kZ/mDALxcnObst/NSFqu40asCZriRFVNGWmHoRq6M0ip0AIqYh16Dk&#13;&#10;oMu60ny2bVZl/DIvEX0ZLtQXNBVTdtFvyFFf0Oniy6N8VyxsywzUNXLgX/3a9evvPHyQzUJfeH7r&#13;&#10;8RMn2PP9xZdfvv9DH+YcbfR4cILHu4McQ4WN3dF0P/zhD7PBDDBkimKElsaVsphGA0gAQLtCCTaj&#13;&#10;i3iLJBWv7DElBov0yADy+PHj6ND4lHhFPIRZwPKysKVKeYfm8+fOtZ5oXb5sWWNjIxgsdwJcWIC2&#13;&#10;Fg6XC55Api+i0zNzFY0TPwxTGVFDQev8IzrXnoVDuA3R0dkqA2fX9u3b2XYfMCbvoTWi2GNb0IT4&#13;&#10;Ry5cRpLcZVpYy0stsnp7z55z586ytBIFs7uri3yxPPkeqmN2F6n4Jbmrk2nFIh6jgiSYLkm1wKtp&#13;&#10;oLM/wENsA8qOqUDYrNPZwWNvvOIYbTAWS4nkKmc0ygYqHLyONcVeQZjrXryH1iPPC3ivLODFE/DC&#13;&#10;Sa/skewIuGwlV4RdCnEMqgxm5h0YS8LdpYqySQ/aPzt8Utc33njj97//gyuuWM1bnJm2es3gLSEI&#13;&#10;QU4YN3JTUxNeoycf/wrScrH3Ii3oN3/rt0DCVFJigOkf6OdQ6oH+fqw+LDEMIZLjXMKp1djYiOPU&#13;&#10;WoHhJGxZWFvGsEcmOXUT66W5uZl2B5iN8gDGxaN32SN0Wow9godymeec3aFI68EnBiwVSbzk7sMQ&#13;&#10;6yM5AoEBgrazbfjPS0uKkd7EtIQTsybsPRKwEi1evJgGRTcCu2gg5GISS8CADWFi2CgxAOJpa3Ab&#13;&#10;G5ImiTlqTm+PjMSEHirSkhcOTBjI6BUH2DAeQYwJBkm44A9d0zv73sFoB55lk7RKvj70lnwhDMar&#13;&#10;FDAbVQR45eX+XuAXzgF1mxHfkfN9b5zoGWFDErOnYHs8p2lfb4uVasB/tASkK3zPdXULi4LaG8WX&#13;&#10;yfYBR8537z7VE2WXEQEJj/udhgbcpPXjCkBT0FYHERYUrWmpaqwqRm9jjyntwu5RYDicNgQW+pvC&#13;&#10;vMx717W8uOv4WxeGWYPI1Cr2mID0OMnz+o0XyZHpLN9opn9yRV3FTavqKgryRGiMAI8gzoEI7TvV&#13;&#10;3T3IGL9E1xVTd6ibnnc8DuUBbknfiy4oKyzIzVS5tWTS1zsy1tY9GEFjE3piyc3LaDqy+BNEAlGc&#13;&#10;F8jPCcA71Z9mzHKBnzd2j0NP/fLKH5qMHrvQ19bHEk22bXVegimAdxGCXBgUXVCQs7S2NDs7Myz/&#13;&#10;6f85bVZ6NN83fwbbphzvHNXKSVWOKilNZjk4JwayOKIVRVmNlSwClLUku1DIIuy9saiioKYs9+CF&#13;&#10;Afo9V71poDfUMmvUaMHFvM4TXQND45McLqH0EgT+29dZ4xo6U9OX0TU0erobi0NmqHvryIsnmCXj&#13;&#10;GIxQquzQGKGFVxXm11cWu1YM5niDn4FC3buPZT3htt7hvhG3i69YSIP1sp6RZtYIIRPduFuy/fUV&#13;&#10;nAWfSzlQ9UAmjBhOXBJCkMu40oNFUQHOFOabwxqh7sHR3ae6nt/T+vyes6d6x3wZOY6RLrk4Mx/a&#13;&#10;5L1PLBFp1b/RNDPCkx/auHJhKcuJKTPtFFCRyJ+qhI1YmL8WCew42vbYM2+MM2U0IzuTLXp0oAIX&#13;&#10;eIx493SJG/ynhlFqs+ReDk3k+KNFBf66sqL6kvwihp1yRM/oWKijf/hU13D7wASebTw2GInODBRF&#13;&#10;Tvbi4m1d2jwIMPogOJKVGWng0Mv8HPVmTswvQfvP8Tq1pvVzIJwrKbKHWoOq7YTQVsLANMqsqrWL&#13;&#10;oXvELDQ5gWlSUl52w4YNq6688rq1a3ftemvH66+3nTuHMoQBYBhIQn7ceUQJZkN/psaxHQILuvCQ&#13;&#10;AMkrciRg8DOJIx4YNE5sNpKj76KAAmbw3C0wM+HMGMsLRQ1LEvcjh3qRNWoZd/CbKnkJhGp2cuud&#13;&#10;PnUauvFN5WDwuH0jYRo5UhBUw8bGRhRNZpphDv3kJz/BvnrggQdQH5944gnUaAwDGTMsKAlHLvb3&#13;&#10;4Uisq9fpDm/t3s12O5hhbD8IGKKOBchmMxz0h0sM44pL8w0zMzEm2VIDSwC9mNlkWNQrV6woLyvr&#13;&#10;7unlmPglLS3sPpKtgdhYAzP+c1cb1fZosVZHYaGEgmNlUShbwpfI25k8TIrxmI/lBj3YsXDSM/8s&#13;&#10;36Qk9ihS4oLhBcBGPCQRoOy7d7+1a9dOpIXFosBQTcR71WSpuHs0EP55Lo8kkBglJhvEc6XMhXjL&#13;&#10;0agiTB3hWEbG4AZCvn37DhaPYWYgvY2NTR68pQInF+XFnnc2xpaa6oVf/tKXfvjDH4Lht3/3dz/+&#13;&#10;0EN4vfBXI0vbXtm2f/8BxA94LDqsOAK0Jt7iW9uyZUtTUxPiB99gFIJHFl52kMccTkxQjGpMfYg0&#13;&#10;AhJhPJISX1nBSQ6diAdokT3OhKCi7ZWXhaXikQtgw8yP9AJiJHKRnOxsEh44cHD3rp2NDfV5+flx&#13;&#10;/nl5Tgsopbu8WExiisnmnLAXjsVycdl5MCkDkAQmXhGggmihmJHYgdjDsMuSWF5GvFcE3hIPB2iS&#13;&#10;NEyW/uKUxlanco0thhm5pIo5OwcvK5AIbUN9PaPCKreUXl0pCSMS/HO8nS3Ve/HpcABVp38s9Oqh&#13;&#10;M8wfoxrpP6TdIpQkTl0h1JPMN+Ze+EKhRRV5t1zRGMxhatMkCzeHxide3ne2t28kGggCIgIk2goI&#13;&#10;rcPqbqYFUasckCBTsjjfv2FlbbFMI5yH7CRudU5C/kxTJAAG/sKM0l9RX/bRzVcc/Ppro+Fx3kcj&#13;&#10;me4QcmU4z0u0xS6t76MVTlQVZ9x5dd2ahgq24nMSClv0RhqWypPRPjC082SPFlJpu1q9MobF8CT8&#13;&#10;8E7FVsuSBRDIzm6sKioIZsF2Hbjh813oGOjsH+Ura4AJSZOCqhS7pMeHo8xPZUIsqfRCrYfL3sd+&#13;&#10;pqenAPh2fUMTob0nO6PjOAlkfruOJ453eoI0nkioP7Z8qykvaqjRIbcaz6Li/49psCpIxmTYf7Kz&#13;&#10;r7sfCzAoIUiDNR6I9ew8og4x57ehIn9hSQE6Hf/Q/oVMIwH+ypK8+gpGNjqGYwvDPQSzBayWRYuz&#13;&#10;JWB9YDQUOd3Z1zUwvKAoj3pAIFyjMxFVM8SDyS55bT2DF/rHwriCtAGw64ElpFyXLFlctPilyQV8&#13;&#10;DVUF1UU5zLEhglaor5hsISfL+oldyAOoB8cn2rr6h8e0ABVw0RbHFwe85K8lgGodHpOTnVNaVICD&#13;&#10;pGeIrSu1oAIaqDBXDGN87KMGXrKDiPHJMBZye89g64WLu092bT/ScQxeYJNmZqsM+MVIDZya/bzI&#13;&#10;M9ZRFQo4KjXmw6aETGx/YF0L6jufSUwDITcAOYF50irEUxdH/vm5t050D/pycKji3FSdOnbG6pan&#13;&#10;S1/Urx1PCgtCk2XZE+uayjetaV7dVM1k9sI8DjfFHSiduXNg5PD5i68eaH/5nVOne8fDaMJMSpfX&#13;&#10;kU2bXUfkRsIg00p16aynICg6iSJMT2iqKiJPQ2LVNgX1Cw1dPgvQFBqI5xRyvGScKl5WxqECqJr5&#13;&#10;wWCufFbSA7lUarZ5QRBCrPCOovXmYweuvuqqTbdsOd92DucguqbHBNc6pL63trbi4GKGJBvAYKKQ&#13;&#10;nU1gQ50FKQAYDw67klqMBazDZeIWtcvGoZ6B4WVhYF7apHgjgDtZAAMZbGnIAfSoyxBApNmrBEg4&#13;&#10;0xa15CTkAgAsWHQcvM65f+z0gEATb2ktC7BRuqamJmw/aOaRowLZTpDDD7/whS9gD+g0c+dlnZgY&#13;&#10;7+3uQY9Ht8au2/nmm8z/5HRsNGykdXxyfPee3Vuf39rR2Y45x9LHW2+9DVsRC/3ln/3s377ylbHR&#13;&#10;UVP0e7p7OJ1x/foN961cmclAZWYm+8pA3Uw+WAngrr2Ccqt0PJEQDxmeUpuYNmWYtMYZe4sFiBmJ&#13;&#10;UwUGpoRPjLS03IkECZnyyy1HrTiDbU55xNeF2QO222+/DfOYqjd4klgg6TERf2LYA0uMnBkGjMvq&#13;&#10;kbeEuUMbtWPh6UliDPQinewoRVZWjrGRXXPxGt1zz12PPvoY1YSV7gEbQi87JIR8yQg+rFix7NO/&#13;&#10;//s5OdnYdRwl8vDDD99x5x14k9i85KmvP1WzoAanX0lJMXwuLtbywtdf37Ft27annvoa7OI4++pq&#13;&#10;nTMOKq9qCFgYGhBL/NJcmEBkaq+SSmcc8CIJAMadi0EN8sVqMlOfGK9EXsCLdHiQYgHhxqZrHhke&#13;&#10;+dnLr/b2XlyxYuXx4ydOnz6zdBknZKTu3zw8HmYLUDp2UmFVLUYgnQwc4/JgUqaySGOCQcIKRpFO&#13;&#10;njwJEnjiSWwijEGSlouycAFG1kwc+Ou//mvmgmKZM6HUxEM0kNjtzwQYU0YZqGJjJ8aG7IupOVHg&#13;&#10;UQ+kISfClhcBlxFP9jHiHo/zSqXWmoLVU+/fC8U5MJ2rsFKcO9U9+LMD5zmEiuFnpzKiC1AtKVnq&#13;&#10;Raq6fNGJzaual9aUaGmLajBy9uLoC/vPo0YlpBayuCahDB1mdWjMS3RvpDouWVB0XWMFlhEr4qQZ&#13;&#10;6eJzQ1fpUkhKLEA88OH8YMZ9G5a+feLC06+fnMx2s2ncIiRex/MSiktdCbDSHDFrJ/Iz/Lesarz7&#13;&#10;upaKwlxO7qWcEO0KwA14VLbAjhPdB9v68HdhSImlMSmFwhSXY4ZUfbSB4sJgQ2UB07FIJPXbl3Hk&#13;&#10;bM/Q6AT9YoxjMVQp8MSiHHMYEK4sQu3IUZb8l1MBf5VCMTwpEIA6MirvZQfAaMsR+RmcwpcCOO0o&#13;&#10;FPHMjPrqwoVsCKnL1WzaqX/lAdW5Mz39yJlO38S4Lyd33lpxQtfF3hjNVcWwi3liTiCM+YiBvzgv&#13;&#10;p4lzFbIzhodsZCBNxjjZAwHiJSdY+FzXwLmewRU1pTmZWh+IC0rfGDUl5Eb/xsZDref7+oaQbMwR&#13;&#10;GqAkiMTzKxeYOJ8pO7C4tozTLITF0DhcKUnH4GXI5ExX3yTLAXXIATlKn5TEzvMic1GdERiPRN88&#13;&#10;dmF0oJ+tx0KyozWxFnzwAxhrCSqzsqD4Om2Bsze7BsY7ukfa+0Y6Ga9i0gLfG3w2U2LrkDu2pE2X&#13;&#10;FV85xS5XI5h8OMU/evPyluoiFZY8hJvBL9ndBLUwl41Cw77vvnn0pf0XfDmFGWwUw4AD3YM2V1JB&#13;&#10;58EeGa8ui/DkwpLMj7xv+cdvXL24tjxfJwqCzHFFofzm6rK1S2puXrnoyrqif372ncM9k74gVEkG&#13;&#10;YKBlafdYz5c2EfG69OcFMxurS1ioDBNUkJ+/nxHlqa/UGlJq2J8jlu8A1cIdHaurq/tLX/rioUMH&#13;&#10;a2oYzl6AvlhTU11UVILXrrKygp+83NzMLE48BlbfMFn/PhyyBVetvmLl8hXEIHWGDYTYBmhF+DSY&#13;&#10;H4UL4gMf+ADrcIgxPRUADzgl+UYSBgALCPG5oV4DZkksi5SpUkaCyvDgZ7Oxf2JMJwMhSUA4M6FF&#13;&#10;xl9pE07m4OHPbGxszOVccs2L1QUGsFlydNN169axMA8Vk/VgW7ZsQePErkOBRu/EgIST5Ds4OIzf&#13;&#10;IJgTBB6fKjNLCwsKVqxcgYuGlRi4Sp54/ImDB/eXV5QDhu8F0xrKOzo72FifpWXanaK2FkvjlZ+9&#13;&#10;0tHe8dTXvgZvb7vzzobGRrecT1SRCyQZYXHyYkTy1issEzgJo+LHYWKs8B49yNkC1C88wbOKTJAp&#13;&#10;9TsbJPGJWfMI20Sro8fCMBlfyrFjR5j1t3r1FYbKKt3CHmFewOLf9d1y95DbI6WwWakzcol3BbGy&#13;&#10;8BhjNbpLeXkFTj9MPkR77drrCwqePH36FJaP4eTuYSNAobgIxOIj0aam5ocffhhB/fFzz/HioU98&#13;&#10;or6+jlGD1pOty5cv4wgWwLHfIBWzatWqlUyK/rd/+7cXXtiKUN11193IEmRTBZYdYCDnol4YfMEF&#13;&#10;x/AHEshsTAA88QAgkXVGDJGGhDsXmdIVYEAyAZVuAYQeuyxgYF4qIrU5cMCPE5uG8PqOHWxxVFhQ&#13;&#10;9F//5DMH3nln79t7a9nEqLgYeOsKEmUmEQlhjzayYDornQD7prLzKnxOfOuBpQwk4qQlwi4Gg2iV&#13;&#10;YIMAaiFlKiLtFVkzf3vTpk1kDcOZC8q2WDRV0gIDJ2mnuP6QW5uXC3OpXSRbwqH5oFzWEukzSGED&#13;&#10;H0rICycDCkMkQjEbJe/Fz8EB8dddXgBWToZCrxxqO3xugDmcVKQUFRQP19nTMlJhU/uUsjEZLirI&#13;&#10;vOXqhtICHCNEZCDLrx2+cKxjIJqRraSWG5Cxi4CLlbhSweARGiyh7AzftUuqFjkTwh1OqARSlWIE&#13;&#10;xBDFMEIcE50ywo2VBZ/+4Noz/aPbD3eFOWM3kMW2DvG80vl1aK2Ipu9Ewhw3tGFp1Sc3reZkbchk&#13;&#10;cEtqpRNOeWxUdOZtjr+w52THRTZ8og93SOKMdXQbRiPAymuCzTLJaG1xsLoon6OywKlpsj7f7lMd&#13;&#10;OlGCslo7SEydVAjvlVb1BKqKWU/ojnMwxVdOFUid/aLWfL7+kfEjHRxpQHWZhpwMbxiM48nvUj5H&#13;&#10;o0XB7MU1xcz4cuW03nsuQlKi+ZWMREmPIFpjofB+FgEypq9qiktluhSTgKqF+eHCvGBjValDQT8W&#13;&#10;Ex11jUyNyc5sqirkJMyuoampxXPmEKMDRqsi9UQW/s7+iVOd/WPLwswsVUZ4dlgMpu8nmj3inDk4&#13;&#10;Nn7iPPOqSKDLSTRpRaTFpL5bCTwYxnt8gaLczKU1pWoX4KYM6hZILV+SiJp+oQW2XxxqvziqjNRO&#13;&#10;Pf1HpE+Hne3JKHTIuQVwaE+8erBjx36sPlcOpm/TsUjddijVqNWZ6VdtjSfGPPxa/8jFp4eZ6hyc&#13;&#10;wVder3gPrIhT9yeGzPuaKoZ1kaHJjasX3nvDYpwO1IP6VJBzOYLEezfIte/MhW/87FD/JPM/NUmX&#13;&#10;nGNLBUWCS6Q06VwUPIDbsaEs+/fvvPI3tqyoKCzQri+ugMwOlYdTCPnmMjAQaKoseWjzVXDjr775&#13;&#10;Zh8TL+AGMymmulBlP18uOHiyiFQVB+srCzn71NifDvXvGuYyWYDwUayUChLAwmGU/cCBQ9xDoTB6&#13;&#10;D5oWc67QmbBAUP5QJasqq1DFGAjndHjsFjfMr6buVBnNq3SoZF+hzdNA0TtZwIPeiS6LS8ciTefj&#13;&#10;rV1JShiRqiQJvx+3g1mPpvsaNy2VF56bxQaMHcWFeWaqGwSgyLqiSwmzvJLwEElMnBhmBoV73NF5&#13;&#10;aMM5Oax5064nrtTKwdLCLg5RZINHzAA08tqF2m8G+wp9F8sNYwlIBiNYAjg0PFxZUQFbOC5scGgI&#13;&#10;yw1uM3p19uSpJ594Ahvyvvs+eNvt72faKksEDx8+tH79DadOnWZC6cqVK+7/4P0NjQ0vbN1KEUqL&#13;&#10;S7a98grrAN/YufOWW2/dvGXTgpoFlI7phbxVdjphiQKKSCtRYjFx7FCEeenTickJ40WkXEw1NPzc&#13;&#10;kwCSHhMAppohhDna/JCtkzYutGPloqyTNpHDXlovkIT83T2CLREhYZxFWIAmq3PjtITcob+8vIy6&#13;&#10;xrroxlGsQZPKw4eP9PRM+QATUVEuHpUchqmDVE/NeMFv/MZvIDN4jPH0furhhysqK8tKS/v6+zhC&#13;&#10;kDEHu0hFU7ruumuhkAPr/vVfHz9xopUNS1jnhhRBCQDGN7LgkfqlgrDfEEII4xWRdiWSZMBGlZXI&#13;&#10;wtwxlhBRpIU5w5TR2jjx3gU2CxNA3ihCV0cPjkqWzzGCQ4+BD23jhvVsU7tjx+u0aJohUgqwoZri&#13;&#10;hiMYVOJMwsUjlcJI0AsvvODN4bRUCVBzBY1C8qUr44RDViTCE3K3+EQCwEJ2XAR4ywUYTZUZ3TRM&#13;&#10;Zurim2XJrqUFLDOQiTVOTaGQgDaHwx4rKulf6BtJqhp2f2BzXm6qRpjRwcDswhIeLpfntFID9t6V&#13;&#10;Dgew7wQmFtKS9DnqHBp5cc+J3qEJqURUqMMy1eO4x4Rb7I1st1BkbWPVlfU1OZgT2kAla2hy8vk9&#13;&#10;xyfY653dXOLKg0sA1lhC98ONGOWOLoRuWlWYs27xwmJMCJbE+Jg+ymvaCTd0VtMUjS7hcZiRBFmr&#13;&#10;VzdW/D8fWvdXX3/1jWOdk9kcSibLCoxKa5dla/qc9NOpN+694wEh8IVDjMytbSn/9F3XbFixgEUa&#13;&#10;6KzGJlNsETwBBjJePXRq+6GzY5P+AIsXUadsgFfoLDMrnZ5jlxRMLiAzltWWLOCIZH8gFAhl+jOH&#13;&#10;JyNvnenGDwFEXAmNp0r+dcRb7xHheLGs6mIMQCVCqZUOFMuWH/5UlUkX6TlICS38bM8I292j8QHn&#13;&#10;asFRF4d2kfGHS/+KgLLCnKZqLeB0Gq3VnKvhSyf/FYdQX8N4w+jo+KHzPb5M1lWJ4LRZBKCDhdnu&#13;&#10;Ki7Oa64pE2tkYxBlM2MkhEzuwTlcW5Z/onuMhjGVj33yLH2KO1iESDnJc++7ODxxmpmWE+FirQDg&#13;&#10;ApnyizV8toEZnWjt6J/EZtMOpU40tf+HwOasM3IAvzU+INUMiwuyFlfj+CVjqNSIQuw1rclhU8Hc&#13;&#10;YBLwTLvpuDjELkS0gnhGDqEg53W5Jmx9BJMQ/L4JmXFgoOuABJAj/FBkBMcx25NVhNzt1qZdOrHN&#13;&#10;4PnlQc+62697SO8mnkpCHEJW8tUXZT1yyyomQ7ouTF84KLP32OUcecrjwPjkt7cfP3pu2CSC+Q8a&#13;&#10;+ZK1Zr3G3ESAjMtVrxEcnazMz/zklmW/+f7VJblBjv0wXji5pchUNEngHZ2ZhvrKCrLuuaFlx9Hz&#13;&#10;39l+ykf3i/kXL0C8yHMTEIeK/Ro9bOsVaKoorFJHZ50jSOaFJwntJR4vnwUYV4MiKKB/8id/jA+q&#13;&#10;re1ce/sFpiZigKHio9bs2/cOFgWTEvEAogwxDwof1y233EJAXyY1eT5qGpOhWIbQ+aN8rJDBnmRP&#13;&#10;f3MTmVZNRSWqXKb9JPIj9lny+1tbW9EU0SB5S6QXz6PllZgqZRgw/Cqsm4IepmkZHiK5DN4Chnkm&#13;&#10;Bsri6pk9f0O9PT041kvLy1TvLpmwuIuEgvT70bDZDcLwEAPxKOvmgWHyHtbjZGiyq7OTw98rli/H&#13;&#10;7BsYHESrZmUUViVi/NLLL+HoY/3bJz7xiUV1C4eGtHkpFYHuznF/4cnJtrNtO3Zsp14oEU6nX7vr&#13;&#10;rptuvvl73/nOD3/03GOP/iO19rGPfXxBTU0Wfmp37CblQsuFHitg4h3ysFTRg9GtiYf4mcWfO4ZU&#13;&#10;FArBoIxWfFR/ijxnKmtO00DoQ0gOwQMD/WzUAUKUbIwZohLlxNK8CzqnZTbjgVyIM87YS8saWfUI&#13;&#10;mJFoKsLVvwZVqVyssm9+81tMA2YCMJYGTh8cpGDm8sgmPJVYXYg6J8YFyIuC00w4exOAH299flF9&#13;&#10;/YMP/hdmHbeePDE6NorTmKQwxGFj6mwOTif2Jnn66W9iMWLVkCmWCfmSPDFHXNaYbTiN2U4mUlvL&#13;&#10;WyuykWGQRh5hYzgAiRiQ6uLiIixb5JDJqJRGJFurd2LDDQyGlhGBfXv3cR46oguR933wPuz5hvoG&#13;&#10;tgBtXrx422uvnWs719TUZBmZtCTmZVTZ3WOaPWIBgpNtgempSEKkIUlMkhQGg0EaeWTH/E+8eWyN&#13;&#10;g5+ZPoG3hsTLy5J4CUFoRHIAzEMPPfTZz36WARemElBT6s1gBPuel5VhAR45fJgDHrG0scYBYAij&#13;&#10;uKQkJ5itIRiwuFXNHufJlMZitCXR/N7jfDlgPZdjpqobfen1Y91vn+xiaSzHnlJD0g7Ua09repaL&#13;&#10;Yi0aGY6EMrIzNl3VuKg0lxbLNLCsgO/whZ43jrTTlaPpCFCZWYbTA8JC+3SLXSAh6lu5oGz1onLW&#13;&#10;xrlviCWiq0F74W96Wj1CoOJZ0pIdyNq0sj7r12/87Hd2vHaoazSSGc1Av0MlkI/RIQLSNB6l1MUT&#13;&#10;jRAa1NM41QhlKxzJjY6tW1n7f9+//pbVdXIlwBDW1cAPVDMp1+r6mC7WMzbxrW0HOBzcl4XCBDaI&#13;&#10;iX0PwOcydbnEb6787kUknJmTsbq+rLokx23Rp9wPXOg73j4QwWXKJc7PcoljphESgE3hirxgDScV&#13;&#10;8jkQAVZUV2+GKBUaKOH4jOPdA2PDE77CbOdoEPGpYNOMg5NARjHgGyo0BdQ47pjCm58Hc5oE/FLB&#13;&#10;VBvSadistXeAnTN8WRzLbBzTq5SXlTnpNaxQW/P7YFRdmfYY86qKsHW7tJkFxQWcCfHmsd5R7Y0U&#13;&#10;23LG5ZKSkxapu+RQQoDt4B+ZmDzZOdA7NFJVlEuO+gTqWHHmFTrnTnTyXN/Qmb7xSdcGVEkOwey5&#13;&#10;uDcOvUJO2l1UBINvYUXhQupdM1pdI8AZGBcnJ5WSB5VVF5638LnekR5OoWRJnEYtpjoTB5DOjXwS&#13;&#10;UJqAMUoIPvKTo9MxNv4j1qbCOlXi2FtFGCMSI2LhtH7ISF2nKhpM2mSThXCRj21atXlVbZDWLRYx&#13;&#10;nmS9GVqmCqIJqz7fW8fbX9hzdpgDkOh04rwyPGnlLCDAXdJwNC/Lf8c1tZ/YsrqEgxonQ6z1FVNi&#13;&#10;hVPAQRpXEA3YFmEl5903LNu69wK+Z182MIbL7kox/4txuEhzZT6HhKjXUqFc1vNHlGaKy2QBqnql&#13;&#10;JKGZhEtLi+6669477/w1HFyocQzVnzx5ktlN7e0Mu7Mp/Xl+sBnY9IXNP3/2CpMQX/mzP/szzCqH&#13;&#10;AZ4gLKqGUIgz0NhSPwtDBXuGt4yRYzfyCr3HmhNNOKX2RjwXkNyhCa8XvhTSenaFJbf7HKw0JIaH&#13;&#10;PTCYjdbU1IQebCbKTCQpERoN1DOkMoOO7Vvs2HeQgJkkdiWTQdFsBNW1CTlRS0qOHT3afv4CWiOn&#13;&#10;JsLD7JxsznKgb8GuMyMBy/BcWxvaLebiXXfdtai+bnJijFVeuMUoOyxhTuCG9Rue+9Fz8ByTGHow&#13;&#10;Nddcu+aqK6/6r5/5k4033/T5z33ue9/97qLahffcey8mJeYE9NsFnYlE2iOYbSNQII1RiTCzhRMR&#13;&#10;UkEMEOBiQtF3ROrlbAldvFqOA5G17FoR0fKK8IQ+jZ+2tZX9HhubmxcbHiOVuyWzR3v1i7obTpHu&#13;&#10;KEsUS4uZLSN7a7RBv6u4u7dte43j4xgfwVzJDeZc7GV/6kmdH+rsTFAJXhhJ4VVKlGFs4uEnbERI&#13;&#10;HvgvDxw5dmT//n133/NrlVUV+955m+m+jY1NeNZJafkCzLpBTi1fteqK5557ltNE/vZv/5YBl898&#13;&#10;5jNMt+YtkNxBi/+8IL8gNBmiPUr+ETshERGQADbA8P+zRQqtHuMKTz8V6l7HbEVkGHsGb15XV0dV&#13;&#10;VQVEkoSEXLCLRxBZo5icnGDfpse+8NipU6fZ9ZfVrWvXXV+Yl49HFUpwj9fVLTrbdhZLEqkjrSER&#13;&#10;IZIHEWMBiyFMjFHCnf1g8HPiGGeIhD7B0noJLYkHbAGDMbRkh4yBhOkMdGsUmQBkUxZXhFhSL0eP&#13;&#10;PFdT+PoyNq7f8KEHPvTkV5789re//ek/+HRJcQlraeTH00daw4+nzpz+/ve/99OXX6xbVHfV1Vet&#13;&#10;WXPt6tWrsDmLi0tyc/Ns8jwFguWQDX7L0iuy0ZlUhPceL8kB2B/BrtHUoDA/TG97btfpjv74ciEn&#13;&#10;5UISl/mUCIUkPNlSV35DS2Uxx+WpcSCT/h/tPNw9MBHN5IQxaURCEqu3GWgEIJMG+wo7Zk1LRV1F&#13;&#10;vr4F7AHjdCk0bwwv3VJeTnny+XNoutitN3MSecGWf3x217M7T10cm9QG9wgK+avn0Go7VkRJ4QK9&#13;&#10;lGXI4nuj5kOj4msejWQUBiIPbGz8o/vWXVlfm4E9CH4Jq2OHJo5BLXQEOC756Vf3v7j31GQox5dD&#13;&#10;wSf8Ub4dRqJapVJMv0zXl1I4MVlbWbCytrSAGbL4/9mvz+d/9cDpkSE+kYTjG4CALRmHYSTWcoKw&#13;&#10;UE1xdlWRMOidJbGgA3E9xHQ69OQfD/uPdQ5o4ZHrT9S1zQI6M3HqGHVrvqqSnAWlzuVkBEJV6iKk&#13;&#10;xvGrHEtJJsPRQ+1DI4N+n7bwtGvW4llVxMHiNYbYIdmBzIayvOpijV9LL3ftw6rU0OEDb6ouCGZH&#13;&#10;RjUtmMrlQpJjPJ3COT00lSOQDtGZrtHzPUPN1EqWG8pwGeGLkRIVCrW293drqaEwQ8hs0jY9E54c&#13;&#10;ake2a1I+dvln99fS3CCTAUQi760YSmkhfVhVQH0nov2j46e6hxh8wLZVlFv+IICEZO5x7huYjSGW&#13;&#10;BZ0Ej7TQqbztvQGlxKVXCeApYeYXCR/pXwIUiR4mB2dkdmToA2vrWQFYU6g+SmsWuanHc/Qz8CYL&#13;&#10;2jc4MvHsG8dbO0djpnpcKOaTu3paTR4NYGSGr6wve+S2KzkgMUSnpgMlpG8k8kYlp+tzXCMXaMsJ&#13;&#10;ZF3XVLVmacUrezr8cq6oU5gPAdNhKWMkkJ0TWLyAWeGYvq70s3Xj05O+66fLZAFCH61Gskw968QH&#13;&#10;zuaWVsd0qeXLVyxfLqcZ1/j4KJ5AFHTu7Bbz2mvb9+3b+9JLLzU2Nv3BH3zadtdU23MXyV39RNnS&#13;&#10;A62RTSxQak1rJN67JMP/EwAAQABJREFUDDOPFuCuanIXAZBgGuH+amxsRB81MEvrwc8W8PAYAEuY&#13;&#10;8LMxcxWcaMOORuH3kifSYJEohVzEGxhKIvoi/i58nvi7jLykVPZoWXNHGaFgsDSX9X4VlZz9cOb0&#13;&#10;GZAPDw/16fgEOQbROHADYuLu2LHjq09+hT0kdmzfsWHjBvgJBrj92mvb0FnJtKAgnwm4f/KZz7BB&#13;&#10;yGvbt3MIxN6332aKHe67hx9+pHnxkvXrN8L0v/iLv/j6N77OAfFrr78hPz+2aT6EwWMjz0pnRGIB&#13;&#10;Uih2mpmbFR6XkgIgwbbBAoQGfCngJyYRVRJ80qPBE0kS5uTiAqWkGCEwGQcgRgivgOGyhF4gCc/P&#13;&#10;+QjNYDaGWI7czSqAsHQyNTnR2Lo/umzZSqY7csI7ZznUsdqtpIRBE077yCljkozTS9QRKT8VLqFL&#13;&#10;onVAgxlR5ItpUVFR3nuxF/c1VhO+IoYwGhubYZFjl4AtgP1SVlbK3FH8gf/yL/+CSIDqT//0Txkj&#13;&#10;AJttV8tx5Hjw2JATEebUyMxsNshyDZ6ZQBFV4smTJ5lsjFVDbWJiPfjgg7j36QFghRGG6YKH88CB&#13;&#10;/R0dnbQjDEII4DLWGdk8Qt6rr77yuc99bqBv8A//8A9tKq8akisawLS+liVLXt22jQWuyH/Kupub&#13;&#10;50zkprHQq2D6kmNKDImRYDOERi1Mg/impiY6MUqNmEEdkVyWCmBDm4gcGB3NFInQ9m+7/bY9b+/5&#13;&#10;yU9/esVVV955xx1CHq843kJeb28PrvjDRw+/teetf//2t/E0MhbAJqJ0g3gRS0vlcmcpdTxTITAK&#13;&#10;E8l+LzxPDqibQKbpcf2B7HeOt71x8Axb4aGfIuLSOLlM6UwlMlIfSI59FIncuLR8cXUJH4ooZx77&#13;&#10;M0cnQj/afQobSfO+MI6k7kx9OKYRqY6K7LizXZ6vtiTnqha29MtmcIdt9916lQx2WxEOWWyxbs0w&#13;&#10;mACwGSZkqCCyNVGmItc2lX/2oc1rmg489eK+o+0jg6EstjpktRvjLfQjOihC5iDgqGhkHKb0dAzM&#13;&#10;J8j1hxeWZd13fdN/f/CmorwgR8XKPaFJrcBrEQsZyITEZZnh332q819/9HbngNR5xvWJdjROqeke&#13;&#10;rdOYp9F+vVlWm9+woIgBXxhE+lDE/9N9p3DHsGG8U4utiKnuop0/DANYqs6kprSgohhvUiwf44Yj&#13;&#10;NVXyeNxkKHKO/QaFDTzwgXSz1FE8yay/scbPph7+qrLcYn1DrZSU1GPDrKn/d3mBZj0+OXHoVK9v&#13;&#10;EolQbetvzvLxPn7F4Ogp2QOLbXsaazimAR+15FrvBGqSTEykMJjVWF1UmJd1cRyZtQoCKgFfHG/S&#13;&#10;ryA8kvyBCxc5X2QIQfZnZboNZyTJ7PrDgObIZKD1bA8b7EkAlMSSSQG7dDaWq5N4Egb9/uULS/jw&#13;&#10;M5SEResINhwOr0NM2SSviFo03DM0crZrQMBu2yhN14QPesmfkZFUrNkeE4G9MEjsIma+CONJ3/2v&#13;&#10;egmVgkbButFQ6H0rqv+vu65fsVBrPmGYFhBrlqycpVSteiC1Z9/uMz2vHr0wpKlnQbYgFhvooNLi&#13;&#10;hiuvE0l6M2w6BrKq8zMfXL/42qZqPWg6Kv0EqDWSZVc8YL/qF0WX31dTknd9S+Wre89hlpPEVaVI&#13;&#10;iaeb72+4KDe7oaosyIkQ6mTEm3eNK528L58F6GRLfOWCMnHPBdAfpb05QwgVv6GhiT8AcETcd9+J&#13;&#10;73zn35966ikcgddcczXLhHAEGSRNFOUG02l4eOTHP/4x+iXbJOBAQIpAazColR4LEjUtiwTMgBmn&#13;&#10;x9OFOWRmm1HlJUwZMGweTpJgUTDpS6vyamvNLQYNptfOjdCQGCSqLY47TCbwQAyFIncj0u6JxCAZ&#13;&#10;RGoYlnl9NIJcbcYIQNu5NvTv7q5uFv6tbmwUx8JR5td96pGHQfiDH/wA1fDqNdfcf//98HOwv/9n&#13;&#10;L3MYwNs33HADDiXUVnjKuWrVNQs2b7ll1843US737tv34osvYhts2LD+1ltvX33FFR//+McfffTR&#13;&#10;f/iHf0BP3bx5C9on1LrqoGanJJaCc+GHQeOnRIQhz+6JBUkKUyaL8SAh284YMJOAqjd3YlLClI+G&#13;&#10;DVTehQMKW51H3FCoyI7glEl/kZFkBzqjwfASRtopi8mqV2rvbWL2vOVySKhwrDI/u/KwS+d3v/vd&#13;&#10;Tzz0ECtAGcLAkVtezpIzdY66XArXzOw5Jkg8IGxkSiA/Lx+v0blzbdQRthyzr+0YQEkVXRkTrh0k&#13;&#10;NFq1Esv+KBh+4MYDiTX4yCOPCCFrQV3pCgsKWbU7NDg4MT6OKWh5TYZDPT29b721i91N2L22qakJ&#13;&#10;/xheaDZuQQJZ0Wp2EdlBPIKKhcNEUMZlqG4wmFypNDHBCDCD90tf+vLg4BBzUxFjbEiaDEov5hOC&#13;&#10;QSPiam5e/Mq2ba2trZQL4bSCOAZO8QHk3sUrw08AeYMwprkytAR5aQqbIzB2M5ppjxSHwxsxzBhd&#13;&#10;SuxegPNyhKs8MnmVfxCnh3CY7ohJnrQy+Ixpx9gWbnypQqFQVVX17/zO7zzwwP2MjsHPo0fw4u5n&#13;&#10;DjynKWJgl5SULlvasvqK1StWriJf2h3Tw+Gkm9IiBhi3vYK/F0iXA6gozvphL0KaA5/7Z3adONs7&#13;&#10;THOioVBn8alKNAVpBjMv169h8YWqSvI3LlvEUrRIgCVlmsny8v7Th88MRTI41drt8BlbczIThzVE&#13;&#10;GpuMRU6tWllbu6q2OoNBbDJFeBQfZnty8gIAuJkoyM5Fam6bEmGqRXwLSvLQut5/1eLvbH/nJ3tP&#13;&#10;nuwY6xvPGEcfk2VCgTHq3G7pElu2ZvAXZ/pqy4Lrllc/sHHFjSvrsPbG6ZYdaimuogVjEKMU9YqB&#13;&#10;ncipgZHPfee1d85N+LKK0aqikUlNolWvOEWh408KejE52bZzXUtVfVWJL4ATkJWAvhPn+/e29oa1&#13;&#10;Ywf0Y/OiKhnbpxDGcUG044dM5slgMFC/oKS0MF/OTWUvbV7NUWH9S3WBGTdkqB0fILv4cxIjrgog&#13;&#10;nRKTCv4ScWr7gITCeVmBGnY40Twa59aRVko5ZiPjEmh/1V4zDsHuqQfOdPj0KWDEQMymlly9p0cs&#13;&#10;fHLjDhh4+OXEF30F+G8yrLAw+6LB7ABrxlgOe6aXzWD4YFFBwKSuzlnypilkdAxOtPYMjo5P5OVk&#13;&#10;6xtoxpZzeveNh5iqzXQMHwM3sUZEDhDANWdGMTkxGMHn5WatqC3RseJKSKGEwhApQmXUIJN7Iaju&#13;&#10;vpH23hEnqjQuiGIshnRzZiqUl7ymMMRyn6UgIuqSyNIDmMrSwcMBDFuZwuEMrSVeWvjfHli/rnkh&#13;&#10;07WN+bhJ9VoUKKm6WTwc46Gf7T93rGsIHsAmpmHIjoyhTsphBllinVhIBxjOQDv25/kyb1pZ+2vX&#13;&#10;LsnPyeTED5eRVmZSCSlHeZSBiGGMO1ycn3VlfVVeQXB4LMoKYVc7eu1yvRQlyaTReY/XlxXUVeTx&#13;&#10;vXa6XKzBJAP+4p4vpwU4xQ5Pq7OCeI/O5pnUh0xesUBLyxKOrsa/wcnd6DeMx5tnjFSm0qGcoaWx&#13;&#10;Bwx77uHSwbbR4E38mo1LqFjeK8KsXCIhOt8l1UQvFYFEJOhwIMFvyVl8TAHlrUdGYpKZYaMUYLLm&#13;&#10;LcYJFiDqGioykTPhp2IoAl8tVF50dGcMwy43DcwZAwP9TCWF3ZjEfC0ZHsZmgD/o7pwbga2IashW&#13;&#10;LpC9e/chNr0oKircsmULtitIpICGWOrMIRZBLLe6+vrNW7bgD/npT3/6L//yrzhnfu/3fv/ue+6Z&#13;&#10;mJz85tNPf+Efv/CTn7z4P/7iL66+6irSUhy1rekXDkAibD+MuZXpRJZ6OMCJfo+J3uj2IIVmYrgb&#13;&#10;xzyw6QHRAC2OHntjMZpDCCrsSdRxbAOgHEL7nEzH8ct/wjhHocf/Bg1wL2WGXhFgHfxxKhYT5dn4&#13;&#10;p+TDH/4w9YI5xCzdPXt2s3SNHXTx6QWdKxtgFS32pYzhJpLLcHIP5uZgsUED7S4YzMPmQYydNGp3&#13;&#10;H5IbcHw+vHwHACOcljXmB4+gFv100n7t58khE3jeRsfGmMlMoZg5c/TYMdrv1q3PA/aRj3yEg1KY&#13;&#10;FfmNb3zji1/8IkKFbYOVIlJdjvAEb2Sr9rnpJiNjC68c4XJIsmb1+ee34rj+1MMP3/vB+/JyNSRk&#13;&#10;LZcAxBAGrKikmOKAhznMcoMnNPmUfCbSciFgmWLfsicnJjHtYrYkXjz4yT3OrpiBjWmKXx1DHSSM&#13;&#10;ksCrRKH1SCK7WNZIrGpYhWV0gE2tOInxxRdf5KwO1jdSrc6tor4rPz+ffqa5efHdd99NlcHer331&#13;&#10;q9jMcJI7Qzavv/kmXWVTUxP54m7FhMSkrKysKioqsNJ5lL8XSJcD7qOhfhenQEbG8e6xre+0D4z7&#13;&#10;mQkEBtWgtbXYpz+5G3S5uE47Er66qfqKuvJst24zEMXKin5z+9FRtmVAsTTdYcojNIM6QdCuGZUJ&#13;&#10;ZGcFFi0oQRc909XL6EF5gU6tMjIxSlMrLw4fAof9qJ3uNAfKOQVpO9HoqrryZQ9u+ugtV75xqG3X&#13;&#10;0d4T5we6By6OTnKsg8MW4MjNjKKCoubqorUNRRtXLFheV50p6xfJ1/Yose5fT6aNIck0Rl/30PgX&#13;&#10;n935433tEzptmWxp7NBBQu7GrxnFTIwIhZtrC65bXF0aZHNwl8gXePbtE30DY0odwCsou0k9/hyX&#13;&#10;IChrpDyYvaSquCA7R7vAQISSuC/XXIQI83jYd5EZgNpBFEvSDfbPnaMwz3lFowXZWdrbRkaMOkDH&#13;&#10;N/L6OfHOmellfEmhekYnD53r9nHuBvxn8aqYPBejp1MHJL0qcYHi3AyOL1c10ERgj8NjxpeAOJbb&#13;&#10;72cUo7m8YMfJXukg8sY4dXw6xjmeSITzh8/xsfaBrqEJ1qHTMjQDGWSqmOiFwdHW7uHJ6Z/UBIQC&#13;&#10;THicHjSxdRXLl7WyLGupdrXRsEr8Gy2iE9LwEQAh/6NoYxf6xtr7x9x0Sb7fDPgopV4mpkhIPM9g&#13;&#10;IuWEuZLxWuw80aYAT8YrEBqTCsJi+fc1lvy3e6/bfEUDbcxt/2n8orSaG+PQUWZ1bMfa+7YfbhsY&#13;&#10;o4ZAidvXDJnUxKegQ7k6IWI8PRJeVF70a2sXN1QxXY6ZFVpq6fpY0qlvn3FZIUAguWB+8oKi3NqC&#13;&#10;3GOYgNpEPYZ4Rqr0IsLRJnbly2fbJLoDDU6l4lh6qNKDupwWoChCrE3jsbA9WlhfEKtxvl54AKVc&#13;&#10;+vFRYN2h4qBWYiABSXLXNvQZRptnPww8GDgAUeg95cYCBkaSlJdlzbxNtEksJRQmciehpZ0ticUn&#13;&#10;YiYMEvaWROFrampCUzfjbQ48Scg9vdCME5YeYS+B1riRBGyPEAorEUDkg+QqS2YGvjt8Dkw82/PW&#13;&#10;7l6mgBYWVlZVqkjiug/HYF1DPX/CICnlTLyBbdtePXzkCKY11qM8OVyASvDVx7BEk9RM4Ny0adMD&#13;&#10;D3zoy1/+EvY2DL/vg/d/9KO/vmHDxn967LHHn3iCFVnLly3Pz2ept8spfucRfBjGlMjcd3MXCngu&#13;&#10;0ZpwIQnULyxFj4cYENo9ASQ56AoRQ0KY1+go3GEUT6jI8Bl6oApU6ZCUnMEv6Bl7CfLMbrFSz6Sc&#13;&#10;rIjksjwJyKxT/UWwbTZv3vzcs8/+9m//NjuOPProF/BC37B+/brrr8eIckkAk89Q6S0j8BBwoyT0&#13;&#10;dVhT2OewhQu5pQXhsOrp6WLWIhwjCW2QO2+hwigxaoHkwpXK6Ax5oQHyniJkZmXlFxSwlBcOk3B8&#13;&#10;Yvydfe/g69u+YwfL1Zj2yRAJDQ1UiByzu1lPyIxcBl+s+NxZc4jFhQxjNTU6DzaRXGBzBAQ4w4PN&#13;&#10;Pzk678b3va8gL999msUbiDQwiQcT9LNz6DeQVWQYY4lXAkrvAhXyhuGEobV3714sSUs+BxLjEgBc&#13;&#10;hE2usOKam5ux0hm9IkA83HPMnKIDyKkHKlVKjVhJPAYwVYyzdN/bezfftImNeaHKkOP4n5gI4Vuh&#13;&#10;3urqGrAzGcPCrmZ3H3ZV3rd//4EDB1jbTNmpUJhAt7B0acvNN29iZSOmoNEAqZY1OBNpeC+cmgOI&#13;&#10;mpQ1zfXBWfD9nYeOd+AA5CMtPcAaiH7d/9QYYDMbUQYzNrRUN1YV6AvPyHcgcKSz76X9bSEdUE6j&#13;&#10;pPYRCVN3UtcLsZx7FQ5k48Xbc7rz7384zHKr6qKsT95+9eJy/CROBo2OGQhcXVPxarBOwdWwBcSb&#13;&#10;KGgw0edbUl6y5Mayj97oYxpJZ29f7+gEW3dicWZlBTh4raY4v6akQNthQiUrGmXOOesFqdcnyWWp&#13;&#10;/pasNBjTMzj85EsHv/rSiYt8vTV5DWD5N5yrkGxdzrH8PUE0coSKvgVL+cqm6uWLqtiZAcQowAPj&#13;&#10;E8/vPsaqKCXXwJSrAT3OKLBFyvRTVwbDq8uCHCsHJud/ofmJYeDh/+zqlgBGx0J96P+uDNoJJmVW&#13;&#10;ym7WixRWsBgE+yfnZJUXuS1SyF9MmD/SWXP7j3+hZQXtgx2YLtoGxrmtYMC8i8kgtr+qNFhTxsGV&#13;&#10;YlNCwYyd6vmRi+KCYPOiksw9Z3XUpMw3pMLZgdOSTKVOrg7AFBVhae+Fi6PNNSXZ+IFchmr3UT8n&#13;&#10;AXb1jyPjDp9lbcRIWZrCOzPEII3kSzD8z4iEFtfmlxfqaHtF8E9o9JYGYD/8wid5hgN+hmDO9Az2&#13;&#10;jGAB6tMGJDB6K05yGQ0u+O5vhurS6cksXdBLI3MQfOzYVzM7c9Oqqj+6+5r3LW2ALc7Mc4MzAomp&#13;&#10;HwbNfSIU4UCZI239ATZipWUbV9zrtG7GMPVCUbYVzsuKXr+sZP3Sqmz5IPHv0yVSxQBRrSl4q+K7&#13;&#10;t6o+qiLqK8zJrizKOtbOFHFbgJoWFamA6KL8ixe6RYDwQFUMu4lLBfsLirtMFiBlYC4ZDZULPcbp&#13;&#10;PSotFwWB71z2yB0Y7qgpLoYPj04GJAkwDoENtyv+wIG3d+zY3tKyhEmM6PSGxOMMyb1wYsDiLReO&#13;&#10;qmPjCpRFpmmR3BGWCJs6bEXwSEIPRtli5RJGBWhJw6vZck/CCBjApAIn6rjNx4MYYhKJAYyLtNx5&#13;&#10;xaV+KF4+PUe0UgtrjX3kv/rVr6JGX7NmDQoiU/IcW9jUMShrwPknIQ6WMtyVkZkBzSdOHMfVcIvP&#13;&#10;h8ePTHkL88Mhrb7DrAUyW/r0SjaBRC9/5pnvs2MkM9M4NJwzxNGS2byUnTmY2iCq4iRBqqiKRrEA&#13;&#10;0WUpkemdScVPfPSKRqrEksITigAGA+CVccwYkoghKQwAl2Fzr8QAzBmSg5DiGyrXpyXQnYTlF/Ho&#13;&#10;kUEAfEaSSThheyTewAzGHhMzd/Gx/oAkLPK85557tj7/PLo+DqtXXnkFg+qNN95giSA+OhYHavid&#13;&#10;ES63WStpzX6g1cAF5p6ODg7v3q0ddPE1cTIntY6pwyAL9hvzDCfZCytubMfJi9HFI3XBoAnGG5VL&#13;&#10;KpHqmiZb+BZjbvl8bEI7OjLCeAHmH0bUvffdizPfdo6B7fAfu/Hqq69mTSBr7TDnzLcPDczlLC+v&#13;&#10;oC0zrxUzEpcg2ZExF3JIGIc/8cg2TuzYZzAOYGAQAwGEmcqMcGJMNjpLkphEZs4dBpgy0i3AUnYY&#13;&#10;JuzBp8RjkdyNVwTsonFRamZpMsUaQ5cqMDy8JeABEybGHgmbeCMeePBoaBRh/4H9tDXjgAEAjwyT&#13;&#10;BCudO6+oWUz369et2/L+98M9agfzj/rFGoSAZ575wenTZ+rrGxYsWHjJlkgW/8mvxKqJsSKmnLFw&#13;&#10;Lrt3YOQnu471jYa1PoXOSrVp0iXRiwfViemV+3VIUDrCS+uLrl+6oCA36GKY4JTz/J7THDPgy1SM&#13;&#10;ztzSPhZz6JT2is9leHQ8vH3/2e172K3Q11yb94H1VyyukD1EjkgT1pbLYuZNRKJjOcUJGDRll0S5&#13;&#10;S6ehd6A90/qrCgv4m5EexYSlSeQjK84pEAQkvlZU2bBuX3l4eL5v4N9fO/Llrfvb+vCdMLIvZO42&#13;&#10;A6uLEGW8J6VY6lTcUKi2NGfTKpydeXyYQEzreOPYuYOnekNsJINyKGBX1FhFpMSMDq72hQlYX5lf&#13;&#10;V0EfpYeYCq1cIZmEs3EMAzjSNzzazxi0tqVgb95MV1OO3pQZpoqMF1xV5Aoazc/NLC+Fw1AHWqig&#13;&#10;JPPVZ1PldNnjXIl0c0MAsYKGwv6jbRcnxiO+AqqetYBW8PSJQ6hk8+cE/PXlheUFLAqgnkAeryo1&#13;&#10;LgtL+opygy01xcGsjKExZFCz+JwhYeApMo1RGX/jMAOccb53+FzvMMs+c5hfpXENNWK2tDnehhPC&#13;&#10;OvAkOTGSkvDF8epXzkTQCELuyuiVi0rZaMZ03kQ4vXYwmIbO3Y1emDEwOnaqs49JyP5sHcDn4Pmh&#13;&#10;kU5P+m6e5qB5bnSWcDYKEtDGAD1I96wbYzDcQ2wX0FxZdPt1C39r08pV9VUhjSZrHEpOPwZ77KK0&#13;&#10;buIrIzj46DiD5/Xjne0Dk76M7EiAZZkgd1aiOs80LnI3cjQtPFxZGNy4spY+gcXFRGPtu35HHUYc&#13;&#10;LjVOSZ/eRHOys4ry2QaGSuPPLq+88YjUvy4LKtNQhQN5ORlLagqCQZIzcu/Qz2KIpsY3/9jLZAGa&#13;&#10;ZNN3Q6EpLqbBcCeSu6eUEOYyGFKhL2KhuVlq2giETtwuFB4MA9wIvb0XP/ShDzOwDWZeWfL0+YAD&#13;&#10;EOTMngI5acFgaQnPgQQwKDQYkp88eRL6sQDRw+KUz5F62ivT9kAIHvycJMe7QqSnLBq0Fc1L6bKO&#13;&#10;d1k8oA6EwiwB+tCHP4xG+Pzzzx86eBA1mq8l6jIxBYUFV6y+ArWbSXqxgvn9xSXFrDWqqKx45vvf&#13;&#10;+9a3voW9x4b6OANZts93aGgIg7S/tnZhdk6u09r9mJef/OQnMS9/+MwzLwS1SwfbUdy86eZbbrkF&#13;&#10;FRmCXVXG+yhaj7M6MBI89nr0pxMAP2DcIYMi4OWAyTzCIjJKB4MHg5QhU1a34MGuoETID5UMkfE6&#13;&#10;98AvU8BKQYlUfwmyN0f2HqlOzMKsysNNtHPnTixATKympuYnnngch/nChYs2bd7EDElaWwx5vHWA&#13;&#10;HGZ2dXczcZTBAsT+1ltvq6zEC+djliAGPws+r756jfQj2WMylbkwzIxAsIGB6sbYYAIqlgaPVInG&#13;&#10;aV1bLillAbePkQLGVpjnifVy/wMPPPzIw1iMSIhDJUjMFcQJ9xQnTIAK36D5vQHA2YvAgGFgYBDn&#13;&#10;leXo7v6xsRGsGqoPozEvL58O2LjHnUwNUvRAvc9XUlrCOAirfOlAMAWJT/MiuQkzu6pgxGISNzU1&#13;&#10;EWN9lOU4GyqjwejhDqNw0IGEGbM4bJNSeQRPxcejLBfcekzePnLoEIdwUMXwkHguBy+xIQDXg0Ga&#13;&#10;dR5WN8NZTJnmERseg5NekTswtEEWKtMhkIR6nMruvdB8OKCBOinogZf2nTxwulOTjlkVJm1CFaFr&#13;&#10;5lfDCSaKBhe3rEBkTXPFskWclsk5DiDLHByf2LqzNcSkC00ExMulRbfoA7NXkt7TIKVtkG12UAec&#13;&#10;h8K5hcEct7COkUNV8Vzqi2wMVOQY1a6xSM0gUhYIfzFqk6iIC54AraRxY0VpINiJJijU+ljLcaZr&#13;&#10;4JuvHX785aMnuke0FQxFdO/iRUtUYV2WypYLKxQ4cQQtiCyuXVz+vmXV+dlkQT+TMREOP7vr6MUR&#13;&#10;0KC9cGeukLR0UWX/XaxDFbvJspUGmclpSMtry2qKGVeSdmktyJVlZs0lIpA6dnF0bGAMO5ZN3+Ex&#13;&#10;b10VTIOa14N4lh8MlKM7csVIIUSJErkxL5z/kcBWrY50BaluzpU6fKZTNEmcJSHuSrN0rkphNJ7S&#13;&#10;YEZDZVG+OyCbxPGqcs2RZ+rSoczJzGysZrpR9vDoGGuqVUl89OdqCDGCYj9GdUZm18Dk6e7BsYlw&#13;&#10;QQ76BrWs1jQyETrY1q1tn2K6h1cKC6iA4OF/vJjTkKuRQQm1rC1mMq9pqBJWgF3TUXNyQwAOAQ1c&#13;&#10;SGT1kFk02jM4fqprSFGcXwIWh8c1WMt6Wkbv4oHck1KlLIKVzFGdAG4dlRAkIzH4+AvgXBfDHewa&#13;&#10;u4ywdrm8KHBdS9mD1y+//brmGraz0tiTYaJ1Ct6ahet5ZK2Zynuqc2DvyZ5JlgbSiQKvm0hOpo2o&#13;&#10;VJdLAbRyYiOIZbWla5tqczKy0D2UXbwmUpVI6Ejmiqb+GyciFcJkHLZXJKG9nYV7Sjb9MkBNhwCJ&#13;&#10;BuRCkeqS7ObKQvYMgEH21bD8pif8RT5dJguQ+oe5qJ6Dg5x8O56XV8C2E9QrSpVkX3JOQ47ZVIBR&#13;&#10;RBfJseaDqKToiyhznhpHKtTTEyeOs44ILYed8VDrY/WXNnNMu0VBRHlC++SRpN5HziRvNmQQYOos&#13;&#10;YOiXzMFDi8W+Mpr1IVSv5ERlNhTxeMCgnCdsEpRmNHL0PGLSQqK2G8sFeL78q1aufPiRhwmz4wsb&#13;&#10;5DADjTCkcr9i9eobNmy4fu1a1EplysL9jAwcOGylWLdo0eOP/yvwGAAf/OD9HCKPSKLcY5TCGZiv&#13;&#10;jQ+iPhjFbFvcGmi0kMpKLV6xJhAjxCnHMYF2zUPFIxcKhf0WP8kj7aYRZw6/EI/yiiZt03QpCJHc&#13;&#10;02SvAbu7JIoLK52CUDSK4PDw8nJfRjyUEKCA88oesXKNRXzAWKJGWGmGJw03+JYtm1nz+c//9E/f&#13;&#10;/e536uoWrVy5OpOJDZpT4Va6OIHs6Ow4sP/A9u3b5UwbG7n77ruuvvoqUNH5MgMTGW5tbY1EmGFI&#13;&#10;z6D2CIvIjgDN1AQVHlLdNEaMDSqXtODXlwwJDASYDMweMCBhXjR2yyOPPMK+QZVVVSaEYAEePARY&#13;&#10;jHrfffdx6t1jjz1GFePPdC70SG6uJjQyNMOACPLJDAAoIAkO7e7uHvztlNqdRZnJIm7ekKlInH4R&#13;&#10;w1EobPaDK8ymeUOz5T4dMMVTPLsMkuO+xofW2Ng4M4sUKWdEQRtlITlNZsOGDWpK7gJbCmIcD+WF&#13;&#10;kb4gKcdmo0WzCJAzAE+2tkKMa2i8nCovPWEeRzEGg6xuxe8aCoUH+vvOtp07evQIDmEEAwsWMhCP&#13;&#10;TZs2tbQsgY2pc59B/H/miBS1o880NZTVPzH+3N5TXSOczozujgYwC58snr5dyijtHLkPLSzO2tCy&#13;&#10;qKIo39azYc+8dbztwNkBBrYzGB7xs/kEcPH9IVIjdmZa4isJv1ONXI6uyZo2kgiUVphSIxsGOpMD&#13;&#10;M2M8pPp6x9JJdEfGJ95p6/nWa8f+fUfrmb4JH0dcCNQ4EoPz0iYGUA+dAZylLXFpCWxRUxy85eqm&#13;&#10;+soiLEjxJSNw8HT79gMXxuQAdPqXNiyNW7OJDcPDqwxhmmYGVuXlr66rzM3RPAhzu3lQcwdQTfuH&#13;&#10;Q5MTIV8w2/EaMsFrJZo76WxvhSE/N7swl21ShAohoZ3OBv0rHg8jTBXBPpEijv7ijw6MhY619bol&#13;&#10;WtQlOr12ip0306LhAu2OWMK3bC7RUbb+6tKCysLscz0jWEn6FzOr0mSe638zImOjoePn+y8OjZUV&#13;&#10;cGgJkRAd7Rocbm0fZM6zG/SZtZpmo1Dx/Jc96y8pyGlcWKMhCdGIlQf+KYTinnuWvPpZJBzuHRy/&#13;&#10;0DMaL4vLYbZs0izoFJiK5uRZmaZ3kTfAifAWk5DayItDyZmn2nFTc5EGbcESKciJttQWf2BNwz3r&#13;&#10;mq5uqKFBao4gwz4ixyF3N2ESeqSJusRCCExORo+e7TnZ2afNim20iF+v+0mgYrag4zC5qNwYW1c1&#13;&#10;VXH6gmk7syVJincYkAsJeYxWZ8bFyEBk0r8cGTLqISc0Xl9ZXVVcTHeG2uY6cVBNyUb6WNOHvEwW&#13;&#10;IHUIWxjXZ8gfk4lVMYzusz4HtZ4LjZw5ik7pZD1PrMDoOizZYgYTSgyK6ZIlLUx7A4v1kiy948Au&#13;&#10;ViI98shv4Xwjfj4yENNB0V8hCRUNywcMppjCO9E65wUAFzlyURz0Vza0QF3j0UtHGBgevYD3KikA&#13;&#10;GFlTImwS2AIxJPGIAThNPK4FySqAmLHxcbRkJnnmBnNh2ZnTp3ft3IkaeuzWW3/9Yx/DbGYHf1GL&#13;&#10;3p+djQnNORxf+MJj7Dlx7XVry8rLqAP8BrAaPyEzcDEhMS8hCQP12uuuxfWEiTo2PkarZcMPhkBA&#13;&#10;5eplGt8gGw5jBJZXlFsRkgqeziOZMjURewMhAcm7wGNJqC7LDlIRLe4YMOLAu7rmmzARnrCR5LT5&#13;&#10;KZd4OoSYYKrT0IUdFbjxppu+8pWv4Go7ffoUVtaNN97U2trKgY241/DfVpRrC1a7wM98Ufx+b7z+&#13;&#10;Rk9vD0Jy2x23btiwESMfexhUWVk5NMytW7fS7mibk5N8orgQH+4SSKPcsFHdLiYGo4qHOD8TVXJo&#13;&#10;CJh/LH7DgsLJXFVTDauN5+5jKqSgQlCZV4z78Z//+f/72te+RjNkoRrCBiSmDvgvXuSQwwmzAJXG&#13;&#10;58f8wyxkMIgsHA5GSYUKYKgShGuVutNxBvzgRHLoJSgsJXJILt0eQUhfxJ20ePBsDypapSXnzisv&#13;&#10;bAHLPSmSR+JJSO645fFeYvTOTGupwMir2HeJIHxVmfwcvLly1aof/fhH7O9CAJLA6qpeXaUCAT/c&#13;&#10;oHV0dXZ1dnbQWx45cmj79h14Hc+fP0e/SqYME6xbdwP7wZSUsD1PUiOdSfV7Mak5IDWWKYjHO3ad&#13;&#10;6BuLaPdj+C8VcZo+NC0tvSZbRzqYCTaRXLmobM3iylysGal3mlv4wt7TveirzrUopdCwSb74P62m&#13;&#10;EvBK/vTOU3DBZcBK+HNdwjT/yyQXFS3ki3YPjW07cu5brxz56f6unhEmympKCZO4NG9NHhWVfbYc&#13;&#10;HJ4sKYKRSXrGLF9kw7KaTasXBdmjD1ZnsD0pZzAeP9ntnAVSk2z2l/gxB14pn5kBpt01lAVX15U5&#13;&#10;M3NWGmbSBmY6vz62gWFsWvlkuG+/1cFM8PRiqEO/n9MLCtjIxl2iX58GHvT/f78L6um/5I6RWkzT&#13;&#10;OD8wcqKH6c3UEd2ZrHTFp10w6cQCjpbmZzdU5GfSalTPyekTJbasILumJAcYZz6ZkZ9+hi47GRq+&#13;&#10;1o6LnQMjjZwaqS8Jf9p6hMWBGC/vViMnYQgxojdoqMxfUJpPyJWEQjmueO3O6JUBIMHA493eP9Le&#13;&#10;N+7LwGWi0ostHnAyMy77syjxqsTMIcdGEWKH1ohoedxpslqfOVbArq3V+TetrLn9miUbly8sC2or&#13;&#10;LHYNdsWl1DQuMT3xkqFFR0tOAf/FofG9p7t76VgCdjQIn0lZYg7eoyQxdXJY+AUor1tNUfDa5oqS&#13;&#10;PHoatcdEWUpONuNZWfJf0zZwWrFCOK3c42hiBMuOlMQxmK2VcljFIsZjoXACOS/M8RzS+71sFqD6&#13;&#10;ULx5X/3q106ebGVoH5UFFZBJSuhzeL2YtoQuyDFWRKLs42YYGR3Zt2/vN5/+1onjJ9j7fmnLUswP&#13;&#10;TA4khGGTzs6u119/o7Z2wcaN67Eh1ffApzkbhsFw58sNMHfcXCi7aEhOoXQaWNwtOTcqKsR9/tVF&#13;&#10;mXYLDYbWyLC3ICG7uVGhRpPEPF1YgE1NTRQTgZo7FUmmLis1+qCcPczM7B0aHr7tttvYSFBfSLeN&#13;&#10;B4fFvfn660994xvfe+b7ObnBhz7+ccw8uiD86PREuLCZ+HfVVVfv3bunq7MDYvBVoGqjB3PGNypj&#13;&#10;fCmZOEzVZGt2RDS/IB9IfA5QQjTlgK9UEJnCH6O/p7uboTu2j3Mw85Njw0AW2JD4APGfeMycB3Mc&#13;&#10;m4DnolK4g42ZsbAFj5P1OlOcnE8IYrjmkyIZFnqMJO9FGgixw2GjhArJgv2NDY0PfuQj/+/f/d2h&#13;&#10;w0e6urrrGxrvuPMDBw8ewpBjCdmtt94eDOZQfUgUa8m+9MUvvf32nsWLF999z2+878aN9Q0NMJZM&#13;&#10;8YzCG6oPm40KxdXGCRNQ5V5J2B1hMUPLOIlhhtw5/6IBAgKAnwEFmjZ+J1zEOIcZ0ZDmxi5w7jId&#13;&#10;QOqukGuH2HvvvQcLn5NF2JOWdXcLFy4AD+2RVsAoBmQLLnZFtSA4M3NwYIBhF7yd+iA4Y0+GUPII&#13;&#10;OoOKUaw+uhosQBoFLRRgl6+HMI54+i+VAg0IHkLCKj7GTSgOzKSp8mo67KWfSIJdTUnZ04XJq4ac&#13;&#10;ZGRh9NjdQ+ScSkzzozGLTvZzuuLKK3e8/jrLKdk+x8gwVjvGSKYzMrOwu/sHBp/fuvWFn7x47Nhx&#13;&#10;Zvli7G3cyPjATYzvQEBhYRHFYQUoab283gukzwE1g0B0LBT6ydvIE+fZYtdRQ0RLqGZcRIrPMu1o&#13;&#10;sGon/pKgf8PK2noWnDg5pOLOXBx47cgFBtKACusECL4FJOQLpzkXqRE7tMKsLC1rUgnaYSUmlrXe&#13;&#10;p3GRzEQiSQ7TSBoDUXI1bP/wxOSx9ovP7j71vZ0nD5zpH5vM8GfS1BFk67MAc1ovT0ZmUh4qPeAS&#13;&#10;fJfA11CW88EbWpoqi+APzn72Hd13oeOFfW2DbCrjxshlUcq5xOWISEIYf3RqfEZeZuSKhuK6yhJZ&#13;&#10;ouo64q8v+Sv3Ix4t1o3DZ/7UCThCL5kyJYByVhPOCOQHs3I4HVw4TeNPn6aUmP9jIqE+6UKWGGFu&#13;&#10;7ezpGsZ5xeo1lVilTLt8MUD0MVZ0FwWr3SpQxiCd6MRymyGx0eK8YGNNYfaBTtYeOqsA5STtHltZ&#13;&#10;0hgyohnh0919LM2NhEMsVzC6D53tGxx1h86pFEhq2mhFrAePjz98ZUNjCTPgaPUgUaYQSRvUt0wU&#13;&#10;OPFn5gDswpc6Oh452TXUNyoLUJjcZcxxhPFsT7FX8/nx6i0RQxx3CkSJYPbaMCS3pFg5XEMWnNNL&#13;&#10;6QgKs3315fnrli+4bU3DusU1dSUl7GUVCst2olrVUcgfqqCzHeGE4syh7LjEkGe4Z2D4UFsvvQEc&#13;&#10;0uUUABdK+0b1OcKZadBYUbBqYTnCqSgIFr6ZxZyJGUiTaX61FH98HNmIfdAd7plJZotRCV3rkGmz&#13;&#10;bGFJQVDrpX8e1XS2nFLGXyYLkPKgU6FoLly4iOU92F3d3V1wDecDeglTmND5UJIwBbkqSisCzPjq&#13;&#10;6Xrnnf2HDx3ESrzllvejm8IXPMWZ9N0ZAbwB589fWLp0+aJFdXSmKGfUHIG56w8ALnQ7A8N3B1MY&#13;&#10;pIcG4om0eMLEJ4an8U61L1MHZQ41dHRklOQorC51CukxPNMwuAfLhSABLim14TDeTmLAzDVHkqlX&#13;&#10;aiNMsXaTiTXOEmFnG4xnVlLl5sV9kuz7H8y54wMfKK+q+vznP8e8O7RhNuXH0qYoNDhYUlhY0NBQ&#13;&#10;/8YbO3D9YSNRIWjwqPK5uUEZdW4DPNZe4vhhwSG1wJS6UIiZpPpoW2+INUIpqBu0HYps3RM2NlPU&#13;&#10;OHdO3+D0rkR2OcboBoctNeFEgLlRepCkAhKjBTxUOqxG5MrLK5xYzo1j6q0h4W4BXiSGp+DSDkEe&#13;&#10;9gyVbng8tJdEAA9oSvCYmkJMWQd78ODhV1999ac/fekjH/3o4ubme+659x/+4e+ffvrp/PzCJUsW&#13;&#10;5+bmnzp98rFHH9279+37WZb3oQeam5rhgE5w1twLdTfW72EnsL4OS7K5eTGWhVHi2CjBJsBFzXL4&#13;&#10;e3lpOSP1F3svIh44RrhDfyASwKREbJh4CZMxNQuKtPMn2J2kCZ8MTdflCZXrE9glhSPmW1tPsKx0&#13;&#10;0SI23gxjMWZnMdyjAQalcZWO5EHVddde98LW57HKlixekp9fgGwiwAion5WKAnXyyJ383JkK9BtM&#13;&#10;0sbVz/Jam4RJvg7uEjcaICWiPdI/MHSFM9AqyKumNPGQDYYoliRTsmlcWKQUy5U9NhTl0QFdseFJ&#13;&#10;TYZxzR8dISeneXFzy9IWPLf495o4EyVLR6LxAYKTDD9RNAz+rm7OXOxlii+TPOkwN2/ecvPNN8FY&#13;&#10;GjVcsuzoJuN1SJ4wIS0+eOT9Zw5Q6XAPkThwtmvn4QuDbAhBR6eZnSl6accoyZ+aika2GZ6gb8ys&#13;&#10;rwpuWLWwIMdpcmhF2tGk/VT7AK4BmhbS4DRLVYopBWkw3GtVwLraRIaIm+eVviSnQqz8IL1zcOSF&#13;&#10;vSe/s/3o9qM9ncMTEJKR6U7ck+MDXsEH5wMhAF9StkH3LcNrSisgCft/3HbdkhtX1Afl/GFzCI4X&#13;&#10;Dz+/q/XwuZFxLTym33KopAki2K7Jp5Zovko60KIyL3P90tp87SYgz/m85J/ebchtRe44kDob92ru&#13;&#10;mwRCENyYuur35+Zk8wlwpMMT793cSN7FW8efWdPNixWGaobYuy+sK5dKQeVMRKJsAzM+HvZnBNly&#13;&#10;UV2QK+esVKR4AbuiOZmB+vK8Uq2WtFp2rSql/HAkSSBj+YKy4txTnYOyoWKMnUdHB/G01AB7fp7q&#13;&#10;GhyZmCR3OXmikUOUhW8R+c4oegrCk6JU3c4gVb89vGYxZ3Th01IfrrYQa7EEgDPRcMYEWm3UPzga&#13;&#10;OtkxgJOJqdTCqjYSA0vK5N08irCkdMnPCa9TQLu30iAc4QYgF5u+NUS7MuX4Q+zP07KgZMOyqptW&#13;&#10;161uqFpQyo4ndIpUqBR3zeamiUIL3BUuhxBkXI4c92FUwdE3scRbOwfpPKkKvVQWxsaZZXEYZt5i&#13;&#10;ZPpyswIttUU6ZXR+l4REVNJtuwY9NhkeYJdgoudxxYHBY/SEonl5mS3Mes9hlynMXnCRy2yjZfPI&#13;&#10;aW7Qy2QB8v1EYUGL+uM//mNMC06vxgJETeRieB7fFx6n1tbWo0ePAZnhZ2W75AFdh5lsLBa6+aab&#13;&#10;pe2FQqZKUiQOpsOT09TUiDGD+cfF53nuL5n3Fg3M1DvmKKKwogrbK+4WAL8jOF5JM1joJE8VR74c&#13;&#10;fo1dMZsF6CGcgWMqAnpMk0N1Zv4bL0g1NwFKjJTY3enHTvw1UROPCmlzgtq9kEcRoAYlJf/aa9f8&#13;&#10;3u/93l/91V89+eSTWNq33norliFtlVV+0O+U7ygTBQf6+4lnDh5bgxCPkDNaGZoIYbhj0THbkEPe&#13;&#10;GhubUC6x241UUWK9AGaA+zhjKHLCAFukMkENW1RkpHElglEKSwF75QuKsyUNNCqugXlsBJnzdAXY&#13;&#10;AIYLYwDj1gNLB+dsMCDxSJ0DhlceMZYvQkgkdZSY/JIkedmRygzIiorKhx56iF0rn/r61xubmjZv&#13;&#10;3vy+G288c+b0v3/723/7t3/T2NhQVV3NueEs/PvUpz71O7/7u/LLsfMQpz5KPKACVQR2Wc7ao0UD&#13;&#10;WvFnV6LpREU5uicL04iUmDSsPcvLd9sLYTIx2SojkwZF22RlLLuYID/hiUlZfTEpdXj12fPkAU8d&#13;&#10;U4kL29rYaW/UOaloyxw7nc0XkKnRTApAACCDZlJYVHjHnXe8+cbrzABnC9MVy1dSrW5fQhwBBG10&#13;&#10;YKrqSYWc06yQQ1BRtOklcYWbcbPqABL+YLxREFYLE2kxBKziLF1KhEQaEmAAppPBd0cFMaEUC5BI&#13;&#10;zwhMTM53TFxJ5I3Lgz6BPWk0i3vX7o3rN9QurEXzxXo/c/YMNuG2ba/t2rXzxIlWqGWrT/bXYcEh&#13;&#10;28Zg+lIRIHC1TD5eFTukU03EHt+7J3PAEwNXJfT2/lDE/9qBttaOPuZN0HD0gUb8ZtUISeF4Lk3B&#13;&#10;z3Sy6xfXrKit5OsmzIHoeCj8s4MdF9lcRGBupqRy4p/TLGQyxTrA6ZSZiBBHgCsGowp22SlGb+yt&#13;&#10;A/ll3ciaorjSBDLePn72C99/c9ep4UhmFhu7QUDEz8ItWo3AEEPYEdN1ZiFN5DvtUerPRPjaJZUf&#13;&#10;Y65YsWQYfjHEs7f1wgu7z/eMsAegKdDuzVRJld4ra2ImaKNoVU0Vude01FBtdHuCoxV50JcKUMiJ&#13;&#10;EL0ilUIi57S5VJJLvqe+dAITOKlxSLfe65LJ3hWAKkmXCclMFFN8S3jnRVLkGKscGgiF4KlIL4lL&#13;&#10;IM2NWX9jk5Gj5wY0kzfWQKSEJFaQl2quAPNBsjPZpzEvmw5eyckiRsrMZO6zsqy2rCo/p7NviBFf&#13;&#10;icOs0DPTq/FFmMic6R8fiRw5f7FvJFyShzqa0TE8dpSz4F33DAQjCjMTzxVjw3nqLjJz8/yr60sd&#13;&#10;XQ6dMEmoDDcP9srZBRKLPjYC7ejjK2IFMf4DDth8rxlEK0Jl1l/CBS3TI+LvrGNxKRRFcrXpODB+&#13;&#10;O8JhfCM0MCLxnpYEs6rK81ctKr6+ZcH6pQuXcVoZGzqxCRbfJGDUh8Y0AycbMv/ssl9wk4e7kZEE&#13;&#10;YBzHckd/O2dyaLKoY5uBxBPG0s/5I4QysaMleZnL6uRz46iYOVMkvYwzUhSIiKGJ0EU6pfhEpyTo&#13;&#10;Szzqw4IEMEYVqa8pXFRWyHR1dHInZWowv+zr8lmAlARlDqWQACVEyxwZwaZgBzv8gd2oaO3tmHXt&#13;&#10;F3uwB/snxsY50xklZs0119yw/ga29cMhID1Sla4dZZiXRRg11Ow39/Ej4hJXvB+EAPlPcAehHXLx&#13;&#10;CAa7XwJF/DXwkmJ3wjgJUVjtTZqUxNGoOISxAGEC6qZb56OXHh4v4CWZIwBFEIPG7EYWpwHyCmV0&#13;&#10;/fr1HB/3l3/5l48//jheETRL6sL12NrLlNli7B6xYcP6tWvXAo8zAft4cGDo3LnzRw4fYRpha2vr&#13;&#10;yVMnR0fHMObZJZ/kqKfYgZCNmgup1lFRQWq6kQgb+RQWFEIPVKndqeov8aETZPwCoV1ozF78JTHE&#13;&#10;U+uX5NwtCeIDJdDJhfMZO1Blj0EJ7DJcXinIy2ijaF6+FuM9zgxYcsCsoqlQSgSGxsZGvEwvvvji&#13;&#10;l7/8ZZhPmIqenJjYtu1VZlficgcVtbmorg5BtbQgQUhcP0wwVnyLxPU2M+vEGFoiIy+gYoIlcttQ&#13;&#10;0OjcF9Ewo3puXjSEMbka8ZBvEO0vdgCM4ZiqX/cseUBgqRG5NHX5OdmAMQjOOn/uuedaWpasufY6&#13;&#10;puzirgyHJ9kZBfuWOa5vvvFGXR0OLuZ2xlQMrxRCQaxz4pHQTDi6FWhOR3iA4TKhpYxIOEv4aKF0&#13;&#10;NYmV5UhN6wYx0NDU1MSmMkzLhO3gh7x0EgMJDSuWr1jcvPjQ4UMssFxQu4B5B2/t2f3U15/a+eZO&#13;&#10;ek5Q0RMy23PLli10sKx+hHhyIV8jmAB4uKeT43swCRyAbUg0/+g8M850Drx2+FzH6ATbtPEVchNB&#13;&#10;Z2GpFAN4Tpcn3tN7lRYFNjEHMahtP9CwGK083tm3r/XCaMj5rp195NKwr4kTDLqm+dUXlIgYtS4l&#13;&#10;5E9EJJTlFxYUU5SJ7u5SgLX840zVxLUVyKRXdUYWy35EhFR3+mBuVqJZygUsgBQ+EgpX5vt/+46V&#13;&#10;19SXZnGQ7f/P3ntG13Vd977noPfewQIQJMUiUr04LmqWLcmW5a7YiYsce8TOGzf3frojH17y8Y3c&#13;&#10;keabvOvc+DrPTuzIjiI7sS1ZkmNZolWpyiKKvYMEQJAA0fs57/efc5+NjYNzgAOq2Im9CO6z9lpz&#13;&#10;zTXnXGXPuapWAhYMT0396KUjr3UPzoBIEkJ18Z5TiM15VgtZtgJkCLMiP3njprZVjXZdk2iRAb8C&#13;&#10;8fCpoGQYaNIXw4toYUYBDTn9hFKBCGoSfNvkB1xdOs5FGZs4bQldNArWF+URCDAtPAhVYtVj0Zwq&#13;&#10;cXUmCrcvun7AGkoTj14HJqaO9V5M5heqe1ahSmwY8kqXg7PcZYqUlxS0NVYXcVumB1mTyo4g0dla&#13;&#10;31pf/lr3aIxpYzXSgMjsSVIxhj8lnQR3PwyOjHU06q6O431D3f3DrDehExCUuEcaOfFioJoUoyPg&#13;&#10;BqpV7dUdzboL3oVpWBxPgA1Q4sQ5nU4ydnFs/EzvgKwLhTmJKYJTtIbvS3q8iKwIo3VA1qnRKJJS&#13;&#10;CFTeVuIekMo3Uv4mBJOFila2H1tkOdAqyWXmVSUF2OyXtVbc0Nl4zaa1G9rrueKcKX2GvsQUOqqy&#13;&#10;sgkby9lLyDLXw+SaylIESHIaQYrFJqdnT/UNYQcyYmaymK+TEeotjUooszPGyCReU1qypondLhDP&#13;&#10;Fib6YSMhc6K0UH1PJVD9xi6MTpwfnQ5uu8kJB0k9N7iSVLRMfjqxvq2mtkK3gyIiowVKpVDnhDKN&#13;&#10;wJxf3yYLUJ9Bc/DGAD8qCxoek0ONjdS/wKEBjk9MjI3ILIRn5o6wGFmCpXQ+l2WKLwJBd0c7xHJD&#13;&#10;r0LR8fRk4S6FL/0XNB5E7jjmytCMwe8TWaSFNp6A8UxPvPA9BCAJcwuQ5AvMFkLl9EZ2qGvol9CD&#13;&#10;Goe2FybLhZIQ2OkniadysRCIA4Yn4aiD5MWmSqT39a9/nZnAP/zD/7JuXSeCgZGOjg5O5vjTP/3T&#13;&#10;b3/7O6wDZJEtmzOffYYZhpeffebZ7u4zbPBrb2u/6qqrAeby8a9+9avMJmGlUwqkRe/kJoCmhgZe&#13;&#10;mdSBEXT6memZhtYGDqSRbCO9vxMZEh96CA/9TrMYMEWWqGhsCLYSj1BR4lgCCJwZYK0e1ALInAp9&#13;&#10;JRllgF1MvKix4Qyi8Hia0JMBxcIgShNg0np97urqIh4T/Y//+I8pi4YGLBctq6ZmUjoYBkeOHPna&#13;&#10;//pfdfX1d3/wQxz843ZIvvTP+doOQsKxIRdmteBN1MZi2CFs82NekcWNbOVFihh7JOeuyOPHj2PL&#13;&#10;caN6fWMDQzkEUvpUvAVYUi9E0ZBra2u0Mry/HzOvID+P/X5k8fTTT7N3Dha++KUvsa6VykbnyFgD&#13;&#10;15ozTvH4z3++/Yort2+/AoJBghDIKIWVb2VQkbD2GenAhMNSZf4NsKi0Q/jFHgcDnvqM5cbsN+cn&#13;&#10;hWDRvMLAjB6nBB45EZc7V5hjRzKUnYcvxkNISCF84YdBWOAKRK71YyIR2/5cX983v/mt733vu4wZ&#13;&#10;Ue6EMPFLEUMqxQ1yTwiqNLFkpPA3gekSUAGgsaJyoazg88od23nwzL7TI9OzhXyuqdQMc6slLNA0&#13;&#10;vNZJfzN9jQ85S3ZZvTS7eXXjDRuai7gOQoskWFXPiTJnuOg5MZevvdjSB2d1h590ZGUfYA10Lq/Y&#13;&#10;KeSRBmuUC5g4g9WYls7cUIDC0ll7894D7GSNj3vkVzdvWNW099Rpo0CD2lIKpfuHNJhHD0ugX16Q&#13;&#10;lAOYViTtJ694evJz79/2gWvWlXIW49wM9z7D4dP7T/70lVODY9yLzQkQJJ4fOONl3gm34Zcc+Y+K&#13;&#10;BWReQ1X+rVd3FrFZXivGASDC851PupQP6rAAAzsmZGCpFMvFkTtmMsWF/MDMqyiWSFISWQ7DfLzS&#13;&#10;8x8X8KRS8XLRmFyAPxUZBcSv7INkwU9AUypYCPjMsPIZRdW68cA8oMO39Kq0llTZ4pGougfHz14Y&#13;&#10;Zr26AujSlKm1KXkMWJ405zwQaAVHymSirryovb68iBXFkpXURTLJVHbiF7xtdRVdLRVP7B1gxp5b&#13;&#10;G7NmlZazXkU5XaYIzi840jdybnCCUw64oeXAyQsjoyopfeFEQUhnBizzQQYWgMIKopsb39zWVmfb&#13;&#10;c1j2HYyXLyxu6/2NGM4smEt0D4z1DU+wGUBoIx+4+Vxy8TnBskOZqWO94rTGvrXLw8ZBwMArhII/&#13;&#10;yEJUpEQXquhUMYD8j4lSbfJlkSzrOcuK8irL8muripvrqy9rqdu6pmbLmvqOxrqaYrpKCYCiwDxk&#13;&#10;clDovfDmeXGZSq6pHA1ENPNn8tYTHHljU7PHzg1pyk67IoVZdQGPpdZrylmcv4TeCBAHZMQTtRWF&#13;&#10;q+o5osIBVDmdlBSOrL8Sjv5rS8vk9NSZgdGhiVnKSKv9STTPWlYMFgGsy90YSCa2rK6tLmfTrFEi&#13;&#10;GUBwhOalkV1q7NtnASLclPol6WHl0herXClYc2wzq6riRmkdQaFBBR4cSz+jRTKIgSSkN7HHWGPG&#13;&#10;8jO0H5RcIl3dEcCSoncw10SBxHJjDhADBh2R/IkNo5YXpuVFjqx1RNnlIuyo5bZ88hQEGHAQg62E&#13;&#10;2u0L3lyzX5qXFIL5X/DABamgBw9a43ycSY9XZxN+uTGcyYQnnniCaY0Pfehupv5qqquwhN/1rnd/&#13;&#10;8t7jf/u1r/3FX/wF0uDwCfRyJk/YbPm+97/vHb/1jq2bt7atagc5y8843hADAFOQJ+NnEJYAAEAA&#13;&#10;SURBVCUCPDs5W5tbNl52GSop8z8s7UOqqKTki7NGI2adZScv6o8SjD+EJC14cGkAK3olIzAgZLAh&#13;&#10;Z14pfct9ARpCPOsFoYteHCwabKhyba4ODCXwuCK+XCbk6xicHQKpflhKLDWkIjE/xt4w7L29e7gb&#13;&#10;YAa75ctf/jIrfr///e//yZ/8CeGWGgQSCI3SuQAJHp6UY2gBhtmlcYqMsPrYUciBk5zue8ONN3bY&#13;&#10;Nl1WC2MBnrDrW7hYUh1bsMpDyEnFj5aCBdqKsEIGrYe1i8xVPvzww5u3bGUCs7iEI2xLOdkyPz+P&#13;&#10;9eF/89d/Da2f+OQnK8rLoQ/7FvfyK7tY+rhly1ZqI3S6czrBGXrw00tQCTH4GWRxYI/N9vT6RkI8&#13;&#10;wCBYkLPxGEniCTGH/mx4CAeJ4wEVVhy7czHhMAU9C8efLTkJQ6Zop9zmAtfc/Xjs2LGiwmJ4QVAU&#13;&#10;65133smCWLtIQwWK84See5TIMDxbjr8JT0lAfZUEqAqLR5+GnpGJp17v7h7gHjpbNo0Jn5dvR1wG&#13;&#10;lS2V1tLQySkpQ2vTnKNckjfzvivWtlaVS6U1nQU78vmDvefHdLIZ6ekUU9otVc46uqCihViX9YDC&#13;&#10;0riCJfAVo1g2DwegUkV5NkaTDaWl29Y0PL67Z3CMTXoAWFcPDakqOJ/EffPU8S5F0QK00uv9V6/+&#13;&#10;Lx+8rq6idDbBvg+1kpMDQz949sjrZ8dmUVs9oZ4hCvPwkI4bisHkT4NN5hXOzV7b0XD1umbKI6DH&#13;&#10;NNMw/fKMo6XYZK224HoBLZ9mMcR82RAHpVzzzW56FxcBixNccgi4KAJEROdoguKZ5QMaHZpN5Wdp&#13;&#10;eIDBbQNkDeMY9pQsdz1KFoY/pBrBU+WBUd1gucbJ3oHh8clYnDkNYLzUSLQix4VViZaq4rYaTs9N&#13;&#10;MPfr87ZZsIhP+r6KgvwtbbW1ZWf6x5mVgp4VOFUW/WeCOZ+ppiPnx985O1dcWLDv+Plxzm2RyYRi&#13;&#10;qmmZSN3LAb8Egxi1wuW6riZuhMfDOgKZgIuc8FvBYUdzDMyRnosjHGuTusV5EXiuASI5L1GWH19X&#13;&#10;W9paXcVnglGoWbQPdXQMdLnT4kjrnwjDkYYGFfKqOOpqcX5BeVFedWlRdUVxTXlxU1VZewMTm5Wr&#13;&#10;68ubqir4mqdoor6BBImBXjU/rGipLsEAoQzE2R1xVnF1vMTw1MyZC2NWEKLUHAQukxwwsZJyPnzB&#13;&#10;hpDmqqK2Wp1ToL5aYs/dkSn/SFcwODq7r3tQN9WwskcluxQxqQysHxCsGpQGs1jVWhy/rLWGGW+w&#13;&#10;EIaoycMmTXJBmEK88t8FdsLKk+eaAm5gS5x51ZJ2hXeeNwBwkirVUUePBIe1kIQvAFFUWSojfpzv&#13;&#10;G0QzY2Gb4yTQPUsQBECAxzwYLRhLjM2jHRIVujQMhIuwhY4Qh5+Zm2E2iX1QqOCEAOXA7l+YKP3N&#13;&#10;YdAtYA1KULvdjAQD7ACdCxIHC+kBFXhQc2EqDQPYiAWSvFAlsQqw7rg28Pnnn9t2+dbt27Z1dq1r&#13;&#10;a1t1zTXX/uEf/iHHimDjgYq1fDffdPMNN75jw4aNTOWBk6JBHGw0wmFpsA4QHZ0JFs7bOHnq1OkT&#13;&#10;Jx975JF//+lPr7rySmYtWKzLAjZOCgmK1ms3VT5SviELeKIOUnHw4jaJvwIAIzheo8A5+IPKhmxR&#13;&#10;l4GHeMhguRxiCZM7WnIMs8ATxoYeJ0Z0GCUhMbyGMFFPCOCB5AgZsMYTIRMbJoz6oxhCv0OSEA94&#13;&#10;eOJcSrBz7733fuxjH6NEOFVlcGBgZIQxjg4myuiFMRjYb0cyF6FzTVpewQZ+p8pJ8uyIhR6cA4SB&#13;&#10;1HJCNl62keslX3jxxePHjnV2dtJKWSRDFaNF0LgYYaF9g8HT4nHR8BMtOcsicdtttzHPRm388Y9/&#13;&#10;dN9999XXo0+WcBzUuq71t95yCzdYfOub32Scgh1uoMVQZPziyiu2sTDSS8pxe6WCWn/lieOVWV+a&#13;&#10;OQuSHYDAUJhRD5Ahgw7DkyQ296ijcUPgKGSYXRiLJwTwWPAgW0asOOyUC1fovui4wnIPYRyDp+Xp&#13;&#10;HqTnpczBrdzCoss8du68/b23f+ADH/jc5z7LWS8MZ5AQOh2evEKBR0mK+p27aMhv/AslQA2RYaZZ&#13;&#10;ORu35gP96rHel4+z2Iezl4pYz6DpOp0EE63L4FDVUpDqGL+sVdL6pdVN1bdsW1VcqL0rard5BQe7&#13;&#10;z+0/MTQxowykINH+OBfPrsySPkJ/GWBwukDFu2mOHpD2BCeRyhwwJ0kvb7GzzkF54NHtXJevrm+q&#13;&#10;Lh8cG9GwLlQwd5eRZJeNlEIjlQYLLKDoirPTV62r+uPfeVd7Y6VOj9dxKQWjM7M/fOnwz3b3js/m&#13;&#10;xbjCWcvmNa0XqA/CkWI2lZ2EJzlquAn5VxcmPv5bG1iCSyMxK0XEGW2phOJiGSf9FXChXkGqhUid&#13;&#10;3yBsJjE7NDYxPTXDeiimRzguhc+d5bEwUQ5vIihCFFya0s3JCfHTF0YGxhiGMJYB05dYz9Qj6Kws&#13;&#10;wMO9HzTJCak0Mvth+ohFpXNV1QUbW+pLuJ+dIgBKgCYW1QLlQsFgAR7rHpgKTnnkxxYxeq6CzuYi&#13;&#10;PFCUiURxfozbM2vLuPvHijTIT1+rxU6ExqgiRRtXc6x8Uf/YGEdJSMnO0ZEjgnPuOYpicua104Oj&#13;&#10;41MlhQV7T/VP8XFTBthN1sYAc4qWQB72s+wV1pTGDIc2X71+lZ3yARppUxmcaq0kiVkwMTV9rGfA&#13;&#10;JBqRTIY0ywRZ78A5bckNzaX//aNX33F119yMzp/Spj2K2BurPjhB5yFGTQ6SiDnPQKuxWeSdn1eU&#13;&#10;n19aXFBqS3VSeasGkYiip76wakL1QMNbqiS0NYqTjLzRhoJJpc3wG8J4zVTyZHxwfLpnaCaZT8ei&#13;&#10;TpMS8NqXIX0qyLvF8M1qMm92wlBzVS23ccKgygJkROYoZ/gAsTLvGRjde+QcqVnOBaOpjJb+dZ6E&#13;&#10;Q3xRsWbzmmoqNrTUFgcbc0STNZegV18a3RuJfZsswCiJXrRhAYdRYYj2NplKShSScB3I1RqXCltf&#13;&#10;UDGZhUC3C5PjCTFEA0M/sSB2dQps2D/ozdF9d0snD/GEHrVS2apzICksCg6ZsKILQXLyQBJKM3jc&#13;&#10;bIumWTFJqaWeixMSAtcuT4xAlNE/+qM/4kSNF17Yufe11zhunnM/UUzbWlu55J3TdzCwP/CBD15+&#13;&#10;+bZqs5dISK8BCq+80Aw2Vp3hnGBmn1CyOan/tb2vPf7448wfghPtmSPsrXGpcYAEMC8FpwQki0kN&#13;&#10;JRCNAp7waEgIlouHPghbkuNAWSLnAwdHjx7hvMrGxmYk72h5kkuYRehZjJ8od8DjnDBCFkN6CFEO&#13;&#10;Fn2l+uEoizBqCQxpmB3SpUdZIFKWtmJa0C6wbzF4NAWXcrMzU3TEZERlJQnBJDcMwdMJ8Cgsk1Q6&#13;&#10;/RpYNEB+9U6JGDNyzPe+9PLLJ0+dRNdggIDvhvb1muOEJyVfiMGweQ2axwn9mDEf/ehHOSiF9cZY&#13;&#10;NTfcUMccIBdLsDsYw+8LX/jCX//1X3PtITZhz9mzXB4Ij1w0f8UV2wkJped1kld34s3EzqQ3jooX&#13;&#10;mkkibFFhObCTFY1lXIYKw3gBknERzZOeCU80Nipt8LDMm5JiWASEELkYW5jWCQDGQ1gBhQF55ZVX&#13;&#10;7tixgxWt93z4w5+895MlxcFpT8AAH2LzVGkYohyFufzGk1ECKaUB4UtxK4jlD45PPXuwz2cCWLQp&#13;&#10;AHVn0mmQfSYkfByoYbR6bhKYfM/2yzY01/FuK9kYDoi9erj77LkRVk6rPyWCtaAsbdLKSdQKwqzd&#13;&#10;pErftZygKizMLMw71IUsxGHDyIVp3rw3VSplBaEimWMYmQc4dHYY3d01b0kho3xM93HRAWC6N7rQ&#13;&#10;xMbWxv/707+1bS0Du8xYoDhzWHzs6f2nHtix//TgFPslJPMowoxCwcqWAqultgKemrnmioabrljH&#13;&#10;YcJQRQrJRTLNTFo28YQzGGpsNmiYs8I3j5JcA5LhbSY2ODHDLeNV7KBHfkZZQN58ihX4HLOUbfvH&#13;&#10;FFPf6OjfPvbqk6+fmdRhnPTPGidyMHnM5x5/UYCFW8GpUOWRzAk1C3B68rrL2/7svtvW1Nq0lJZI&#13;&#10;UyiWpTgTSlKNzcwe6RueTrJeF1tdSG2OxUdac66WyRiDJq115aUYgkpPaRp6w7j4QZxKNDm3flV9&#13;&#10;W2MZp3daUVvwYujMIarQSkCBFOQfPHVulAKaGjg1MMbN7Kx5pHEGNmLOTJAPSTQakphqrCnYsLqR&#13;&#10;qmdWaWYUIsDUEKjg/omDvUPM44ooSHsjzuZt26rLtrXX1WH2lNrJotYUVo41JVKrGGYrqgJ4FaaL&#13;&#10;40vEq4wk9ZBmLMkQxKUSrjBLca7R2OS54amBCRmthko1bYWYDFyExitLCtc312LTojZYtVmRhNUi&#13;&#10;4Ahj93j/4NHeYZamW81ZCT1BAqSUF5tNcgpoY5VOvbJyThW2fleCc+Xi+CVYgMYkTSydMXUj5qIR&#13;&#10;aophuCXhtbu7G2UO2yOcNFuMbbEooqiIZREg2hhLH6mvuCh8LtgEzzeLQ0tZ6FhU5BhCUqPYlvaT&#13;&#10;BIdyCUfoqQDnmvtCvCBxBt2ecWPSAwFUHuY8EZA4jMBNmy77yEc+fOTIYWZgThw/zjzezhdePH2m&#13;&#10;u7OjEwObGRjMv9kZHYLF9I54VNkE5ZNCqV+iMGZYBYpbu2btu9/9bvYsfec732Euka1czC5WVVRy&#13;&#10;8xGKPvkiMZwQmXPynDAPBGH46h4PATz6mgaz3KtYYMYPYXd2dnLszSuvvMpOs7vvvge0YY5Okr/y&#13;&#10;9BzDfNOy8IQOlg0mYxKAQ3hEEeaeBpzxNQR2DDwRPoFYfZgWMvNsVMLbiiZsbR4V7Yd5WhCmhjwk&#13;&#10;Da8XYHCc4MFPVXTMGXMPA8mE3XrsrKMNckAJt5FTuL1nezFRmBIEFdY1lETbcpg26iEvlwCWHqek&#13;&#10;cH7pKy+/vO3ybaUlZcxUY+2wyvR3fud3PvKRjzA/+Gf/43+wmJOrLL/4xS8yWU15gioUCJk6KkJA&#13;&#10;i/MoSp0olk26ceuxURoW+8O0JKQp0RaOHj1K1r7YEoQksRwy8xcmxxMix08Z0cYx1MPApT0hHroa&#13;&#10;5IxAELLZ+WNNzU20dCfDn9G8QrSLAxeHhMC/8aQkgAKDly+zKW95sdfP9L/EyS3jKDS+CY1I/ijc&#13;&#10;NCXEO66g0IWFoyxKYyxrLC9mHRi1ga4tOT0zOTo5ura1orFeh5DRe3IbYCI+zQAK3WL/eOLs4DTA&#13;&#10;UGAKeIooZTlfnRQbxsgvgvgnbQa9XC4aHwF9c71Gpsuivbpic1v1Mwf6JmZZeSlOxYDcYkoIcWr5&#13;&#10;8mrCIS8xtaGl+L9/dPv7trZzT5fd+8ummrzX+y5++4n9u06MJDhTBCZlW5IWvUXJFyE37olRFGDK&#13;&#10;pSJ/+nM3XdZQXhKfm0zGud7NhZMyBR3Hck96RkYPlSl/1qgXFs1y6aPxllwByRhLyM6NTbVXldnc&#13;&#10;EuSCH5rfgFN9wkGj7NPuwbGXD5975XAf+r+2pNo8jLAHmaTUnkCSkXwlPEKdZSSGn9bADeWzDf2j&#13;&#10;aCsIWpmIF0L9T8MlNn4R6xuZOsbCSd4lZhVxBPUS3hBM2ZOIxVXtDZXlun8YZJ5dQHoaFlJawUBk&#13;&#10;cnV1+cbm2h35vWhnTFqFSNOSLH6lQZvk4CKfRX1HegYuTEz1nh8c1Fn/wsXHNpbHFbWZaViMMAhR&#13;&#10;XaHqxje1VTRX2jSvFpRCVyY81niVIlkwMDp94vwEOxFNhlnR5xAhAvIL85oby5vrKvDPJlnfAK+a&#13;&#10;17ZCBEcmYjKgVvWyJAYvkVmjA4+KzBZN4NH6RULUf9oPXlW2VF4Z8GYLsmxAE5tJJHsHRya5X8Ro&#13;&#10;VbFaOw8Sqirm6CSN6qKCja0cyUOl9cnEHNMCRs7Gdjw2NDb1ysneIapHcYmxKsyiamliVH+AARVw&#13;&#10;qrHJxAR3wVeVygI0/CoW+S5BXoYi98fbZAHmwggw6rpcgi4HiYmqM88OMEyXnTl7FiUMtQx1Skkk&#13;&#10;82VkBYA7pwRNEX0OJG4BhuSFnvkss/iMTK2oxAR0Q1T6rhVb7kgcNwlhCj/E8Fxp8iiBoEIvRG3F&#13;&#10;HvNwuHaEzj6BwMA4gcyKQC97k7j14cYbbmR9HTdAPPfc8//wj996+OGHOHuDiR1OX+TzHE7JOs4o&#13;&#10;hfhxjlwS4KOdl8d8xW+9651MCqE3o7gzNYjhwXasOz9wF5upnDwMH0/ryUPMUYIJJJYnge53Twjj&#13;&#10;qZZ+AoyjD8WBDfm0trbdeeddBw8e5GSOzs4uNqEhCmA8rzAjS7XC4iAf0ZvBhWyGHsTlWQAdZp0h&#13;&#10;ZSQoCo8fhkiKh+TIHNaokPjhlE4FD1oLrOOhcFnWy8RaR0enZ0e4huhEbiBbwh1VJMMsXqVgQVYh&#13;&#10;M42cL/rKK6/84MEfNDU17tq9m31uTPyy4pQdvCNDw1VsubR2AQ0BLnksvb27EIilETEk8egjj2D1&#13;&#10;UQ+5cGLLls1UZzaasoPx7rvvrqqqZkABe+x3P/O7N998C42F2okdGyJ24cA7QsAPpIrc7H6AGfHx&#13;&#10;cELmiQloCkkTkY4Hj4PRWJi727VrV2gBhlFBskw/YRZRbPBIwwQPKZYgw/GBIUxr6paOjCIQLjhg&#13;&#10;ycsXSGBA5R7PNMza8fzmeYkSoFlZMY1NT798tOfgmaEZmgstLujnLXpBaw9rNU2LTzgqQTw5NX3N&#13;&#10;puZrOtqLbKpEl/7K5d1+xbrtXavpAKwLoKSxD7UanKulHtvb/a0njmiIzFpMiDSNC4ucDws/k2nh&#13;&#10;8xBvjU9qH3VQtkWyuJjT1Wvry/O7sWDZKmakS4jpjiDSwaGS4Qris5tWlf3BHVd89OrVZYUIgquf&#13;&#10;dQXRqQvj//SL/Y/tPjMWK2I9KDN7tElpWi6UsOULhztFqYTUIvjLj02P37C16ZZrNmlVHZNgXCUc&#13;&#10;WICCC0ScSrzEL30Gp5GoGeLUpfKUL3cMjtwJx28I8odHZ/v6h2OttSYlnW8IfyvFGWBOdRYmXPCp&#13;&#10;ah09O9Q3OpdXXKktNJhzLvMU4/p1NhZ2GcaZU2qGik31yFrQlE68obq8EC8ZaHWoeh4C+a9KYP+p&#13;&#10;1T0XRi5wH4PxY7mEZSbwpZxnSxqaV16svrxkNQeMFHKFI8MBxOmDl9FBDnFao8lgWUH+xtZa7pA/&#13;&#10;z5CNlicbkxmTpQcaLJKj5uTl910cOdw/dOhYL1aHqpPqn+Eil2x0pCNENjaHylxoIr59TTM6voTk&#13;&#10;MlsEbAGq4OycZIvoiXMXB4ep+1IL34Cz/NgNwb0aTRW1FSX6ZBBGqancnZOc+bE0JDZ6rFgdhX+s&#13;&#10;CFANRkCGXzmnWqtCLNFKHk66BMKEWyJ5fmiMNVxc+2idL+gsYiUIBUvXEp+rri5ut4NAkYaTuALq&#13;&#10;qJrWF/UOjr586BwTvLZpYI5ufAUEAWprFTRpWjDT1V5TXjZvAYokCXYFRK1UDA7/NlmAacSlOqu0&#13;&#10;4Oirla73LGoy1rUwKqK5haG+3l6fcUKjUvkt0oGiiNxPVQ8Vbvxo/JglIGFUHv0JDGoLixzhi8Is&#13;&#10;QK1a324OAkLt1o3n6gEDJKEnc9pFoRDG6aaod5z34JEhhtCzKFHmAODBBkdgi0I4d8SGzmNhQnag&#13;&#10;pvjiZeXwUfGBDzaCgfvEd+3afeDAwabmRqqnAatEcGrhi8QSolW8r0TNQ7blmzZtOnT48Kuv7qIE&#13;&#10;Efj5gYHPfOZ3Ozo6HCGNmYRppEZxQ7Zjdmov4Qm2NGrJlIEDdpQdPXrkH/7hW5yJyr7Hzs5OnzV1&#13;&#10;6ZFRWB/SkjsNYSBgDhmEROqLh6fBh68hhmhINImHZ3oGeShjfYb1iq+iohx9CkvPQ3hKsMkYl+xd&#13;&#10;HLr42r7Xd/ziF0wibdx4mcFT56m5wKjaG6rAk9EyAZsyizjdZBWPt7S2cCkIV88/8C8PsJuF84w2&#13;&#10;bd7Eek48u3ftHhgcqK6tkZ6gr4I54YjIyKqUx1BnGdNpX7WKg2o5MJPZRQYm7rnnwx0du7kTghm8&#13;&#10;T3zi4+9697vItLOzk6pK1Z0fmJAQZPdiG2FfkXzo4sWWtlYOX2HWjpJliSwbVl04Jh/BL+RoAXeQ&#13;&#10;FMbSSzBGgjBZ15qquk7yyp4gpIHTZWGLhilDwRpV85mGACmPShoaSG6TmYzdoHtJkiGdDul4UqkU&#13;&#10;mxbiUWmpQvjfeEwC6s4RrTTOePxU//DOA+fODXPeN+H6F8hdX+kMjmT6eqMFYSsm5u6+dn1LRREv&#13;&#10;CpFlkuCe220dq7YFScHBn2nSnBuTSPSOTObFDxFiKgBRQc0M8s2QoeW3oP4aCRkh34JAMWAaWUF+&#13;&#10;fGNbTWtd8ZlBeiG+GjZrFCHMvdZjiTlYk7Y7M7e6ufT33rft4zdsqSor0Dwoe6TyYudGph94+sC/&#13;&#10;7Nh/YUITSzi2F6WEQZ7ZnJfOHEdXIv66ovjv3XFVE/Jnx5Od4MPOS5WFZB6hLBsyD2dYMx6rKMWC&#13;&#10;Ih3/NTlpMeDJGcniLPLyB0enTvQNJmNrhAXM1k9eKsZArmACA/Za/+jkK0f7eocnfa8XFc8wW1ZG&#13;&#10;TChEE1lAXxho7y4onth8Xu8TnU1VJRjDZkir2PUPp3SA0N3wDT3RO8R96rwZLS7qhYgN+8JHGhjK&#13;&#10;XrK1uri1ujQvzsJragWZ0eQgJP1jZHhEhfV2ymjTqprGqtLzugaJ8GWzDgnRF9X4VJEz6/fMgbPH&#13;&#10;zwxMJjAIWUJsDV4VwBEqx2WdmoY6bwZ/Yts6m60Ke8LMydUwKEmOG56Z23f6/ByrAYqtHS2bU3YA&#13;&#10;aIBmNpl1NVYW5uVr5JTM6dpwQU0OE4s1g89IngJVqgJSrZHfxSJ0irQ487iQTJoeGMalYHL8tUKP&#13;&#10;xzg0aXB43PoaRBRBFhCUIzaBodLWV5U0VMoetwqiiQv55SKY7X3RQ3UEdlFej/Rd3HNyOFZYojJT&#13;&#10;YwCbWvGiJAsDTGIAKQ2o5maryvK7mjlbh2ZFsPctTkiOJC3Ev5I3V+5XkuJSYY3XIDF+ry9hoL8S&#13;&#10;rUZmstGTP6TEH12QRSFjHXExOMiMR2o9WzCaHmIQaCYHgMOQKXNuqIPMDGAMeGCmFFnCrNMjFYNO&#13;&#10;4GHnKycXOhIFqkhX5tDEsQDR7SBmZSkj0E4AuYONYLRhnh4YQvmrW1xA8orDg2NghZu1eUUmt95y&#13;&#10;27PPPP/97z/43fvvRynn6j/GX63zU2GoTMyRyhAELBsatQx1eOZ0/v7qVe+5+Wa0VTJ97LFHf/KT&#13;&#10;R0jy+c9/Hv2e8vQVPSTUB8bK2hOmnmB2r/LBl8oi4C4Ftvg3pFGJSGtZBAj8B8Pg7rs/eO5c/6OP&#13;&#10;Pvo3f/M3n/3sZzm8FPmHwnEwnp48JMA9hOuQOj6z9s8qqboFMgo+iAqadwpPiWU+dOU+QxIidg+Y&#13;&#10;8bDCsJRcJibGwQoYMmeuiKN59uxhm+ceO9Z1/H3vu4O1005MMJMRAEtEhjwrTVEANUmGXeJ5TPHd&#13;&#10;dtutVdVVnFFJcbKSk3MpO9d17t69J68g76JNdrHsii0oKbyQGmQEBifVo3jl9hGOF/rn732PGyZu&#13;&#10;vfVWFm2yqPhTn/oU233/7d/+7Rvf+HuOL3rPTTezn5O5QZez0OnICDupL5lkBekvfvGLXa++OjIy&#13;&#10;2tzWwjlGnJbJMAS1Gr2EwQ6z8HU7pQktRZR+5+vMYjkwTgQNbAUU19ayoilz8TtO2ji9FtsknXd/&#13;&#10;LpGcVBGYeFFJUWlZ6fmB/uGReRvSMQMWBfZXMHtyfzrkEtn92kapIppTSzLnv/RKk7Nzrx4/v+fk&#13;&#10;xQlmAHUUlgTNkw7AboyIgstvcapL1M/k9OSa1VU3b1vFqQkK4d4HmiaJFc9BDyChzwUOZaqQOUCU&#13;&#10;CobjOBlKdRtAqRVA8l+J5JUncPaaelcw1pGSGDzPecggwZv6k4adqoXoOBq+o7Gqq6kGrWiKSRsN&#13;&#10;HS4AdJqNOGeHePbrzbXXVV3d0VJTWsjZ+9zhxsGPLKx68Jkj3/j3/ScvTse4Yl72hpmLzoWkmNGZ&#13;&#10;3Jj7k8aQH5+dvOOGtXdc0WUdJJidGhLbif8LacuILgykr69i65QhcgmnFUcIuaQnQjbp8+KDk9Ov&#13;&#10;n2WN4VwF06DWSgMal8SyKNLbt9URmRqst9MkCfV256G+Ec6pl7hU6SJf7wU4wnKJhEZI1WCTlFtw&#13;&#10;lhbFOfG1TPWZdmCqqjQDEOgP/JgWdLLH+mBKE4ZWHqjKmkBLqwyRvEJvhBDuQS3Iw/yrKWfHGqhk&#13;&#10;gspF6AqTpTziUacQxRLrW2vbG6v2nx1l62O6ch+0pMWICPHWTQWEJxpl0Y793RfHkpw9wtEw5C8p&#13;&#10;GOepHHP6NbJmsWQ3rqrzsQzrig3fYgRq/USxHGD2wNlBLTtHrCbiJXnPgCgIEjLlVVdRhPVuL8pD&#13;&#10;PYZcBjKMvHT5ALfQORLCvM5G4c1vCcR7CmJh8hzfhMW+bfHZROLCyKSSieT5LHJEZGCkQpSMTiUx&#13;&#10;/yqK0ARUXxZQmgFdqsYE7UylAc/DE1MvHTt3bmAS3UvvOtTLqBIGQzn/ugipAM2GJt3s3Jq2ylW1&#13;&#10;ZUyte0mJImMwRLco/ZsW8PZZgCHJLkZUMatnHoxXuo67ENJrFq+SuBUUT8w/BtE7OjowAkFCrKJy&#13;&#10;cA5mKmAeB2agDrJcjfkBD88RSZAPlFFaiRhIsLiYJcidjDRKYRmSWNnF/IBPQ60UFRhIAhKsF/y+&#13;&#10;jwuSPDwtO2eTKDzosi5ASdDkT1cNCgyh1tYWbi1jRd8jP3mkuamptqFOKyNSLsTseBZiA0yQBHIc&#13;&#10;ZElJ6Q03XI/VwYGe69d3zc39Tyyuurrae+/9bW6rk9ZgkNZvUwH0pu7CMDhJRqmiwkxTVCz9G1SJ&#13;&#10;SNXQFwuneqSckqtXr/3CF+5DUA8//BM2rbHTjLMWOf+G+SIk6ZKBBrJxSkScU2OIeNWK21nundUA&#13;&#10;NWuUhBTMQNusckhxmNyxOcLwieeNO8j0yqMZ3dR0N5clfPvb36YQYQe+vvCF37v5ZswnVQxgQh5F&#13;&#10;szkPx+shPN2TRh5pcR6IhwsGb7vtNgw/ZOtDKpQVdg5RNFXA7PufhiN4BT9y9lwseQnXmmO/Ya/S&#13;&#10;NpEuwzQtra2f/dznMAU5DOab/983WXS6ccNG9QhKG2OLn22G06AAc3Tf+ta3WJK6dcvWtvb2E6dO&#13;&#10;snyUZsVSVbbPkaXGa3Tekm7lzkxQplAYwXKDAC6EQLz4yTqUQKYUWcMQPrULOqHE8SwGBbMLJBql&#13;&#10;7DiGu7iIY4eZ1B0bH4vGAh+6KGEEpsDmyysSmIr8zW9EAhIZ5ct/++j0Xhx/+kDPqQtjdgu8mrfB&#13;&#10;8gQwkGoktXstFiNkduaWa9Y1VZaNTWqROZUGlIznc8IJqekv+ISgBbDguVCKK92IkmuSKqU3LcKc&#13;&#10;JUC1Q86iweK6XRbgNzc4JQOJI5lsLC+9jJ1br/VNjU/YmihNopKhcRZmnKqX+lWH2Tcw1js4RuMs&#13;&#10;kQxYKVuw93j3N36659C58WRhsfShwLknlWUqNPIrhBIsJ93PJTqaS7/4/itqS9j7pyRSJ1I5LoEi&#13;&#10;gi3wgpRL4erKmfoqZLOmpSWHXEyaxcgsxBthPDE5kzjYPXy87+K2VXXQxrEqMt2c2CxJ04JNIhIa&#13;&#10;iWCc4Tb95eV3Xxh+5KWjB88O6aR5xXmsPAtd+vt8rGTl8NqqhGCxplY1VWxdXV9aKGVXlU7lpyh9&#13;&#10;wc32xNYbmpw5dn6MmUeLd4B5rNl9hsweyi4ZKyngGJjKSpbGqfF4Tup4vUZlwCMo+59ItNVWdLXW&#13;&#10;7Hi9h00sK2kNxo3oVhcQKyg61jvEHJyW+UnH9zyBCf0ZqAiDAnC9M8wxu6a+rr2WPXgEWz2MRIdJ&#13;&#10;DFaCJY/hqanDPRfZvaf6rxoc9AoLgJd5IQ8rKFY/xxONNaVrGvQdtOyZCc9IRjaygA6deYP3SHAY&#13;&#10;7x7FqIa8ASdhwQCFz7IASnJoXPs7JApViJU74xiUBfG82soyVhSiffCaKlFyy0KvshMZOCWI6cIb&#13;&#10;NtlyPBhWQF5s2oaufMDL4pchLcjFypW5l7nOltp67oLXu4sskJuz+QaFuDQtb5MF6JwsfsKbFSW6&#13;&#10;9Hy7thCXtklcdVgi4wkG9CdmzDAq0KVSAspSbItYBx4VEGURDChzDO27BRhV96OJPMdoSNSPUeTr&#13;&#10;yqITifNsREGX9JM7GiFIUAqXBMwaCV/u4A6+UO5xhKQR46+EIwHHRQhuHhJfLDYyOgoS5l64oo2J&#13;&#10;u81bNt16221RhdWgpHOH6jvYwONoHaGp7+PsQ8MJMpncvHnTl7/8+3/+53/x0I8f2rZt+zt/6x2k&#13;&#10;IKGw8W3RRA5J58vacOrrZQhlJyh65Y6ElhYqfHukXkGDMchNCffd9wU2mHHBAMtBOzs72YqG6YuH&#13;&#10;XYuYMYjReUwlkUKDjU25sxl1cmKit6c3v6igrLSsa926+oZ6Eauxfuhk63pAsKc1LpRvyAWe0L9y&#13;&#10;ttJSBGVqPZqyYKLp8ccfpwS5KPyOO+5gHowlkXAEMZ4pTwTitPnTMRLozSEtgyipIQbkAxhFjMFG&#13;&#10;II60YMAUxA8NyyJxesDDMTavvbZvfHwMWwsLkO2jWK0YbyCsq2v4yEc+yjFFP/jB93c+/zxbD1lx&#13;&#10;qgphzZmMyIUNPmwgxNzleNL/+t/+q3bu7dn9ta997dVXX8VA9UODvbUCjpQ8VRp52V6p/JzeyRUU&#13;&#10;9Bu0U/LNBrl0OIKiz6FpOB5Yy5EMY1E7G1nrS3IWgi7OCGwQhvCJAi1+ngTaN0vgBFgUsW+jhaCc&#13;&#10;f9WddytITEq9ClcnGCKjmbnEvjPnXz7aN8pGIGa4sugHNPlUhUj9Iv+52XhR4Wwi+dDOozrpxT50&#13;&#10;Qm3/grJIct9d8varO9c2VLP1yHRVjWlmy+hXUI7eFlLPGEfnX9ZeW19ZiAmgbXgZXUrcsCkrMT9x&#13;&#10;emDk0JnBmza3lRUV8xVA9hNzifOM96s/RXJSjELJZkQZBBoQD/aDleRNf+qmbdd2tWq9QLCRYamk&#13;&#10;S8ex3qGhqqy6vKJ/Ypo25sW4dJLlY1Un4sd7hncdObO1vdb5NHYlgmWd82pdEUavKpSJjku68wbG&#13;&#10;p3704pHHXjk1xJ14dPLC5yhzQew5u7yB19dZycCSnLu2q2kNl2hLAoRrttExapaPPHQZQLJ3aKL7&#13;&#10;AjddqvwFNN86luPJ8wzyT1YWF65uqKwsZcTNs+eZWg+ZiQ8RSHbIIpEsKyjY1FJVU1LIsTWanAHe&#13;&#10;JQsO60w9kwVP5WJ4QaFegObIOIJOfhLOgFGDyZT7AlQLXwBHG9iwqramtIDZTFGTHYN13SxATXYP&#13;&#10;jp46PxLLZxMgmatnWoh12TdjA5GQNplfVBhb3VjRUl2pOocEgh6LSrMUMcvm8RYDUCSi1XKJcxbQ&#13;&#10;+DQ3i0RctqKMgCz0GqrkXH48v6KUBXfeZmyoaiFc2pvT4NUQ0ZGMe+D2nj6/+/gFzqvVNKIEGi2j&#13;&#10;HAsLTCqgzraaqnIfmM4xYRqBl/76NlmAIYH0VDherewYxcevYk49HTAIBFLlr/YXeBj/5p5odCA0&#13;&#10;Tkb3s2mrYXaLPWBDK2IOEJyu4js9iyE9xHNfHEsq8GC5QQOUOIDRueIiBA8qHUoqCuLSxGQkg0A1&#13;&#10;aSRoJGGfoCm6BRiFdxgPCeHDtO7x3FHckTCWQ29v77PPPrtz5wvXXX89FpGndRgwmHKpTENs7vEn&#13;&#10;ZPhEB/KZmZnmJhxmybZevu2uO+766v/8KqsSr77qyvLyCiwq9bVGudhImZGel1GlqhJm6p4wNhcP&#13;&#10;BJIF3yxw21mgqk4k5El27e1tHDXJXepwyoGoP/jBD7hRndWMLCDEYYFgkFBPgIQdioltZhxv8+ST&#13;&#10;Tz737HPwVVleOTM3W15W9rnPfe69t7+XOU/VaTDDWIo4BEXy1JvyxfkrnmhUCLNyDyfcKBdjUDWT&#13;&#10;m9+xAFlt+/u///tcQY7d4o3Fs3OSQj/Zud8wBPOfRmZAXhgbUh4mCUl1eA8HnldqURi72OPwUEXm&#13;&#10;LBhmnSdWnypVMskr5hYtghNlrr3+ejyVVdW33HrrTx5+eM+e3bff/r7i4kYKkLMiGDkgLxypuJ6e&#13;&#10;AuL2kc1bNpeWluUXFpCcPYHM3eGBGFo9ZBgL88WxmLDFIbQmlg2DgbliTEEReUkOZrEAoZY9sWGD&#13;&#10;WowJACNyPsbrC4VbXKyuhvW983Epn8uTp6TBmLwRGUVlUcQoDDFYOpfDyqSRyvA/268KFUFrdIC6&#13;&#10;xTcpzlFvzx3oOdY3gt6mbmgFjqaYx/j9o88dejLus+6GXnYlkled58OfTLDiMcnnf019JVaKaZl8&#13;&#10;EbFfgv5hBRn+CoCiGRUV5q1vrVrTUHG4f9KElomRSJjqakF8cmJ2/6kLA8NT9ZWlPii1YU3L2uaa&#13;&#10;nuHzLP3SWN1KuMOWjs/Nvmt742+/a2NZAROAnGUdOG8aqbcV/PLxaqwsa6st6x8ZjRWXB61nBQhC&#13;&#10;UGNeNcw8+bGei2PPHTjz3is6mmtZ02TtnihVAFGdkWADCkmwzxtv/LK8NV4wPjX9+K5j/7Tj0LH+&#13;&#10;aZ2IoxX4HgvOAG1IzVIelxq04FHSZG154Xs2tzZWltqhOpiFspLkgNB0NnnR6yTPnB+6cJFru4OU&#13;&#10;VqsdbqncAoEIm7IDZV1FYXt9BRdC8D3zXJyibFiQlUzSGKteAUlsaK9tqC7pHxkJuEY6AbnZEHi4&#13;&#10;SBWsfiDGRjHs4BR79Qh/GkwOD5VXXv7WNQ3FLCNXUksu5NkSYwHGDp4dGR2bi5fQIfgCo2zAWcK9&#13;&#10;E1E1Y0dsXnVR8YaWKm5xRJjWl1mZZUn6KxGsyiUZiVD7dFGh+NoTQOilOxLzieSGjdQwKHWNMBta&#13;&#10;oPJkdJ4j5HijpZVxL8Xkc2zTHJrgnB7Rw/+spZkRpwJVYeeSRaUF65pry0sZAaSe26chlULMv8Xu&#13;&#10;bbUAEWDKMYsqkdFfoBVpQWUgxdTmMLEtWH6QgguCJ2PnmCWukPn0HYGAOcCysgLMNM6Y64Jolv66&#13;&#10;dMLFyF27QiN0IwdKlsawdCx40FzRLCEmqlwuzjcbnlBQJMf08jlJ/FEM7ndZ4fckaQgJx83YeZKo&#13;&#10;zsyooKdu2LA+NHEd3ukEAx7Hk8KmdqAWaxNl0FJZKbOWQyNtYWSCu0S3bt3S2Niwb99eznu0tXnJ&#13;&#10;qUmOr0RZQk+aL+soYZ4L7KRyiUYu6xc95vDIx/mmYFLlU8cSXPnNbjHWMR4/fpw1hMwaYT5xmwXk&#13;&#10;cXKp3ZmxCS66u7tPnjzJTBRninAjZVVl1ZYtW5saG3v7el984UVu+sZmXr12TTDyqekELRP1THlC&#13;&#10;vPudGn8SsjgwCrCsn+QuFsxR/KwoIwnNBHrYt3bfffdh/EA8dQyHJIlVliYKnmlUEQIMVQgwjwoh&#13;&#10;nRJ/dX/4zBgYxoYeA1OLDh0hzMtiWWP7PfDAAwzrMFfJzGpNbS2Tq4z1PPHEE5he73//+9d1baDV&#13;&#10;czwa5Ku/sE5cnFgN5FiasdExDHhq/vZt26hv1BYqLdY766uZ+sNPI8WDEFIsL6AkJCmjxzscxIgx&#13;&#10;2dXV5QLPkesQIamQLRYgIViAPD0kIx4PdFI9O+BpSTQomol1X6I/jMJPEn+Fdy9oSx6EU+DeEOwZ&#13;&#10;pPNaQNrfOCRgAuUaOtvQwRcpET9xbmjnof4hbBntAFzeBT2NqS5Ju8XrAgeF66K/MK0pGa5gMjbP&#13;&#10;EAlLATlngglA6/6MCpmgRk2Y6lfX47WOyiUSWd+aH2utKd/YUvv84Ysj07MsPqNiZqFeiVDqBJAs&#13;&#10;2H9ysHdwvKu1ki4KVaulumJ7R/2rxwZmbV7WMGTDE0GP4CjF2bl19WVfeu8VXU1VtAmWxV/i0poI&#13;&#10;Yr4VlaWFXS0Vu492x0rYTCXz1gopB6qieMyvNEYpP+MziRcOX9x5sOfu66uMdaH1L+GidIsCBEiH&#13;&#10;hsVCUh2dMj47++irJ7728O5dp4amdd+Pl8wK+rpUHtAoG4KU4BeeRPLKjnrmAIvZPcUHNMW3fALT&#13;&#10;5w0/xtrpvqGhcWaAUxBKnRsB1h+ZVLlJMNZYVdxUrWMwxZ+wmciUSQRzilwj0XJS18nHN97ZXNdW&#13;&#10;X37g7LDy1vS6+AhMu0iqeS9YDcRC9KJX/uDLBaGgLHnPY8nkSyQ5znTL6sZCrjIXDl9hkJkL4smH&#13;&#10;79Rrpy7EmL3Op4/QTsjcJOi5Q7ak5RKzbGZry6o2tNSkiIMKb316ZqEjBfvL/A1I04fMGOKsKS8B&#13;&#10;dTs5E0baFLBxa2WoZiNniCWuFEhGtBEUxDNIeKBn+Jl93VL2wObVQ0gyJs4WaMlmEy0NpWvruZ6Q&#13;&#10;YYalqmc2LG8w/G2yAF3j4Imj8DTzo3Edxkm50pn6rQ5MnBCqIVC6V5USD/uVh4QEoMOxChTLDd0O&#13;&#10;tcyZtyh5HdgDMz49d1pXeBmgY+aJy5hkcWCYHZoWlhtKJ24xWI4hYIMe+GLhXI5JsoHBAro7bgl6&#13;&#10;gHH6Q355TQtBfTxz5gzTXEwGckTKXXfdhcBh1tPyBMCTQAkeojxWbUFSJJ55JK4DmC4rLx0bH8VO&#13;&#10;rq6u4CoCutJVa1ZdeeU27px4/fXXuC5CFtXx4xWVFddce11razvIcVEGeaWgPQsRGrTboEqkAUcT&#13;&#10;ut/hDczRin2wUVm8fjlyKMYCp1Jh7915552YgliAXADAVQSccYI8AcOWQLbYEtgAmzdvbmhsuOWm&#13;&#10;mzdv2ny2p+fP/+zPnn/uOVYmY0ZisZA15wNhxjQ2NbEMllcIiFASkBnysojUACCXnxQSXUyCHyuF&#13;&#10;VP39/VjvLPt817veBfGLs4aeNJJCGDCAKkpSlAxS8erPaHiaPwqAP/q6CJIZrSmsbiZXP/OZz3zo&#13;&#10;Qx+CkvPnBzjM88knf86ULCs5ubfjPTfdhISZgutav54ZQSG0zxw79FlHT4eCWc60IZO3THuqZzCB&#13;&#10;07IoWTjC/KPgMJxY3pxGwOJXF0U0HAzMA/OESHAStQRH0YSh33FCjFuAmOhEeSDPbNgITxHDL6tA&#13;&#10;i3zz8+joSKoOhzmIJHewj2c+Qr0qVItsCFgYFYH6NfUGn11pRCYzM784Ky85Npt4/uCZ/d1DXE6g&#13;&#10;KPoMnwpIF5R3SUqc0gHAqSUH6mNojySUk6IQFEtCH3tNLzDxhwYf3FIQ6A86nQ9EKVye+Ff8qUol&#13;&#10;QUoI1aXFm9pqqsvyR6a54si/0Qpf4EwBNVXK5F+Uf6R/+EjfyDUbGyuK9XEpyYtft77x+88dGxvT&#13;&#10;aJS5eYmAjpdMTnItyZ++9z3bbt68pki3v9K6RMMbrPbgLS3K376m5ge/CI7wyZT7CsN0fwH3QOYd&#13;&#10;PDf145dObe1o3tBcwzCnqkpQFzIjhBexJSFIjrOmT7H4c3hi+qFdx/7mh6+8cmJkGq41yg62lNyU&#13;&#10;YmnE0exIxXIMHXRGJuzSqC6J3769fV0LN/rO5bGT1cra6rQXBvDkFOfApBP9o8NsjGIEJN0JJisF&#13;&#10;VoccAhW7MD/WUlPWUMGSB+nmGjhxjg1FxofK3iwlyAC6taqsq7nq6f19U6iTrLyUDaUGvKRoQ8Rw&#13;&#10;LdjFwBYaguXmmUu2NZSsa2S+QUXAVA9yy4A6hYy8J+cSr5/sY5t7yFQqMudfpKDcQMa5RzO1VZw2&#13;&#10;WWuJkaPRkTOmXxagpAT5xoSKP87+PZUsAdR/UWUcyrOkixQZXvBoQSlaqSdiNZuQeqOS0CS1dGco&#13;&#10;/MG5D+cnZp94/eyBnhFOX1CvLmgIstG99JRLv3PC6cya+pqmyhKaq1XzTLkvjeONxS5upW8MX6bU&#13;&#10;QWmpvMQeT4wIhu3xjo2NDvX2cbABCg2bbSor2ZNVhbpm9wToaBPgSe4YSIbmhBaIps7cFNpMWm4A&#13;&#10;pIVEX0MkKLiMwaMZk+PSSaLJo35SgQ2asW2gFheNXakfrRSSXDUErfOVI2EORir3oOdhpcDXEjQs&#13;&#10;gdmjsB+wfLCCvvyVr3z8E5/AkoFTojyWZ5gdftRiYr2kKCsMP7Im5MyZ7r2v7aGwXnrpxeHhkY0b&#13;&#10;Ntx0802bNm6qqa7mvvinn37q/vvvb/jpoxwaibWJhfn+99/x5a/8X2vWrLXGqJL1TOk0OfsRvsjU&#13;&#10;mYoSsASbi6NIiGzB4w4A0HogfkqBHBEdKz9xHEnCWAOTgZhSWCAwSCC7yzZu3Mj5qMwBnjp5sqK8&#13;&#10;sryioqOj45Zbbjl75sw//uM/Pvjgg1iAAEPrDddf/9uf/tTatWvJAkemGUkianH4ikLAwMAJDkzO&#13;&#10;IHvqcNdddx1mreNPayxhpqGHHPHjKFA3k/w1GyXEelTIFyGh3z0hTEYkHksRUPM5g4frCrHQaJU1&#13;&#10;NXUtLeze4XikSTYEPv3009iBDz38cGlJCVO1v/WOd3Bmrlil6zWWKVWAX3rpJa6R+NKXvlRTV4ug&#13;&#10;MXTggiEMChTbD/bZNkzvERq3UdqsZDKUjsuEXCwjSSZNjBn5SguMioXkEEP1oP8BZxQySk80PPQD&#13;&#10;T0NgmTHMMvBEDwk9IRL3gB95wjWWKswSiOFaW1vD5Rkhnt94skgARUlqtSu3HNvZOzT05L7u88Ps&#13;&#10;RrP5A+IosVwbq66NNtjA7CMxqYMiD5CoDpueLRsx1Z6ACaKz0PkrF6waLtZs4DYZKysu3Nhe21pT&#13;&#10;emaQYQ6TqXiKMqUXq7H82hmPBXPc9Pzq6f7bx9pLiivypSLPXdnR3FRTfm58/tjbkPNAjOF71JNM&#13;&#10;FJfkbe+sqy5ldZakXmgreqMgl+JPxkoLC6/qamYd9uzMLDeS5V4VFmaXkoNXJ9S+vNnR6cmfv9bb&#13;&#10;1X7ov33wmrJC1msgS7GYrbcx0UmCsEf1Agw96ezAxX966uD/eXzfkZ7RWH6xekAVilcs8wJuAQvp&#13;&#10;yfJmIoYOdHCV7uzc1Zsabtu2hl15jkSZWw5CipdDbRNM0CQHJsZPXBieZJwtsDJIHOpphjRLhh4M&#13;&#10;NtWkJKp1QUtDVa3O6ycfY9RYkVfdvgAXO81UUtyao0yUFeV3tegywf4xFhKTgHFfUmVOGKASduNP&#13;&#10;PJsLM5pPR9T8SwC29M9sorO5grENlnxTXJBIeUlomVIxOkSZspPz2On+WAGjt4zcsYgglGGmNGlh&#13;&#10;Ae364eNIs2RtWWt9YXuDxqbNxiHn/xDdjGsUIll1XqcNq/j1d4mOhCSOz8SSFy4OzSV1K4YtQ6AX&#13;&#10;ylgaQTYmL9Kqo2YE6ED34KOvnByfzaMfUAMkggojqpZCspBkAZOWkYm1LdW1laXs1VRLWYBgRQgX&#13;&#10;os/57S20AL2fCnorCV4OwvTBSCYGBwaOHTu+77W9r+3bhz5NOIvuUJe3XX75ps1bOACQLgBdB2B/&#13;&#10;0s2RCotiaGi4s3MdY+GGRwhzdN5r8EQ1RNdENUTd9EAIc0+OqCAJSFfFmLt7IxYg+aKrgQpdLcfc&#13;&#10;F4OFxGP+gWppC5DkXhD+5DVMjpAhZufOncj505/61Ofv+zyrHMFJuMOQxFPxSiBRSBJ9lFesuFLd&#13;&#10;ilEwMzu9//X93/3ed3/2+OPn+/s9O4Cfevqpj3/0YxzLcfXV17z73e+5//5/YuaTm9a4pA4j8Lvf&#13;&#10;+957b38/Vhb4tRDIJurI1rLjAVuychbzvnQIhIWpnGanx59E4QgHOSF4eHpGlCn2HsbeO9/5TmQC&#13;&#10;/RgqPAGg/rAUGT1AbmaWk/y4E6+jowNb8cUXXhiwAzBZLvjjhx9qW9XOEaNUbM/FkZOLO15x7g8B&#13;&#10;Qo/H5vIkCWBuzWIk4GeKG9lSIinL3BtdTtKDHtiK5ktI9PXN8jvZiJTtbVzFwaWCbORjByDiYsoK&#13;&#10;IUM84dhsLM3lrB1ukvz0pz+9avUq9v5RFzQ6DWHUw3h8z5692N4MDHHNY9iOKBqQYCaBBwdakBOS&#13;&#10;UcJOTJQ155pwHLKFDDx+wg2eKOSyflB5Ep7UK7odahSB8E6IZ7QsEiCpfRyBQyoKF5Ki3Q5IoJBq&#13;&#10;yXE4DFiwhJs1wARywcZll224/PKt7HRFPp6jE0OsefgNWveyNPxnBAgUMaq4dqCycJs1B+hcidhL&#13;&#10;R3pfOXmeAypjOo2PEV5AMjaExYHgpD9RODMP2pqkeQyrM4Geod5GuoQCdUiMPBZletlihAae02Nl&#13;&#10;NTMnlLkAWYtwJjmel9NAOxsr954anIScTNyg+RjvJlPpwnrfc4Lb0Sdb6irz2RyTN7eqoXrzqppD&#13;&#10;vcOawzEZ5kIIlXl0YvpQ9/mxy9dUFtqcgZKpV3wjDv7oRza2N3S21x0+PZ5fIEXQ1oBdMlaKWt85&#13;&#10;Pj6cVHJyYPwfnjywub3mlss72a1FgySGrx7SCyooueFMmDxSTVg1a2R8cl/34Hcef/G7zxwfmiqM&#13;&#10;FTKuDSAJANRhLKraSugohCarC3JRXVTFVYmygCDWVFH4geu6Nq1ugibSWokFOESJis/6kESyb3Ci&#13;&#10;Z2AyOcuWUAcAE39Bc8iar5Ba3mpqaoiYmqvYgF/iBqdqiDiAoCWYUJSbSghWx7duaK1vqCzuHxlD&#13;&#10;vbYmJ1KFJrOLoraGaFJLwXosya0pq8IugUpQchIgxCc3tAe3vbG4vMCHJBYg8OavMhf/idiRcyPn&#13;&#10;BsZixSVWEt5dWNYpapb/hVPKRhZgsryoYF1LJQsNFSAnyoL/yyP6JUG4hE2MVmwa6igpDudaViQN&#13;&#10;wxJyjAmQTPSwW3V0oqmCi4VVKRaURsCx6poKT68qFxQBjh44NzT+6EtHXz85EKcXUM1XXx80lhWJ&#13;&#10;CpQ0/aK8jubK6gpOPFZvEKmflu2KEF4S8FtlAUpc1lj9SaWjI5HeZmbDyRPHf/7zx5966ilsP46M&#13;&#10;x4QgHIUGHZoh/+1XXIGdwLRAqMJardWWrfHxCRQdNjuFxluOXIdkgIrssFuYHnEkIZ3eMnJECBiK&#13;&#10;MqiwRdEyc0+VBknuoYGRFrWiVyce4UAVfJHW+cKzBF8psQgKP5o1RcAF3O1tbRzBz4I6phSjZICK&#13;&#10;UiCE8uo+c2bvnj0svfOdmSyM3LhxQ3V11YmTx77/4INPPfU0s2GYT0x6IJ+e3p5XX3nl8MFDmHzX&#13;&#10;X3/j9u3bHnmkFqWcUuZJgXaf6aEdghxlHULgAmLwG/08oA0C5SxErTl3RyooT3Oe3ANhx/Ny/B6F&#13;&#10;HxoAoIjx4yDPn4TjQ3MmGQTBVFNL87XXXXfvb/82E7qs1uOom7/4q7985plnmIhj9gmE4DEcAf1R&#13;&#10;YggPcyTc/bk/Da0OqkFEWFN4uDMTI8FlSKyJNMgiG1rP159wFwXzwJDIaNTS/mV5cZyAcewnWy5Z&#13;&#10;ecvNHPfc86G21jbGZ6g21EAGBTBoMb1Yjbxmbefs7LQbh/qMaptR/PDBw3/3v//38ePHP//5z29Y&#13;&#10;v17DaMgzqcpDQ2C27cKFC9BJKSCTqSkZcurQI99vQrwEeKpLt7YQZY1opEq+0R4jCrCsPxQFozMM&#13;&#10;JdBOvWqRMMjbakh2PNQKCoWbh8poUAgEevCAxPBwvY22QT7++ONYyz09vaytYG0t2jDwO194bvWq&#13;&#10;VbTEm2+5ZcP6DbBg9TqY1bf5g6BuhERmJ+M/W4yVO50DfFnzlMrMwHD8wujU46+d6bk4wxEOxGkl&#13;&#10;YU7tMqUuSBGVXwqcnNc3Bfi7TYxQVdlRwso0qRGE85+/1Eo1T5ICXzp7YVUX5xlRo97uoiQ/NR5T&#13;&#10;lGKJusri9S01FcVnJidn0NuMO9EGn/ofdHGuoRLCOJ9OzXm9e/DY+fHLV7F7kLpeWFEcu2Zd7U93&#13;&#10;naTJAhRIhxzUDlxaoXDmPWCam8zbdeLC0NhkdVlFSmxpwpyHz80HzZgl8caqwpu2Nhw+cYJ966Le&#13;&#10;xvBTWcwX7bI4VVxWWMYY67/yuW7gcO/4//Mgww5Dt25fs66xtrK4iIvQASQ6Rb1JTGnVaUzOJQfH&#13;&#10;xk/0Xfz5nu4Hnzm659SA1qQVUV01i+Qysk7DyTEBujf9KXKceum7ahJmtUAhGSVmiuJ5t2xr++CV&#13;&#10;a8t1fxqT29AuF6QyO1b9Jp/vROLshfH+oWlN+xEfFHRIjCVJzz18V7VVGvuwNpSXrK1lGo8cwZTK&#13;&#10;LoTN7IHtPM2zSZnW8SldTWWr6gsP9HDDJhqajQJ8/LmhAABAAElEQVSIO3MBbVFERl5WGj3CeJE3&#13;&#10;K1yAXvmQmfYosPtvS3stlyjyztBBnCv+VEBRZ1Jn/xNLEBIFfMhfPTUwxTxqGRUkzCotSTT5Qr+R&#13;&#10;phy8GDGni8s3tTcQ7Cgk6AzsL0Tyy39zmYhStT1mMvPjlWWlekN8hCLNpUozyoBJJJCfavVsIn5m&#13;&#10;aPb1nuGmjeXUFEANHUhVe1JOGRCjAQk6KSpQPG9yOvH0gTM/fPE4i9NV8fknjUHtNAc3jxpgNdK5&#13;&#10;uZqy4s6GiqoS3yAqtlLlbTTngPQNgly66ZItYy83nu5xMPwwRGGilR47duRHP/rh8889jxnGgL3P&#13;&#10;5qHHAMkTLY1DLDALiUVrce2Z5EShprNykyFGlGzTeygt1QZ32ejxcNWjlHM9HmxOYTQqBbLML0kg&#13;&#10;AI0QTQ49LAq9UpzAIxMQppltUZy5+MEDEmctnBzwQJKHnjRUJCHKHX4M8kceeeTo8aP33H1PfWMD&#13;&#10;4cAHky2GRMm1ijyfWbuv/5+v/+xnP8PYwLRn0La2rqa5uam2trqXQzx6ezs71nat6yqvrOBYDjZ2&#13;&#10;trW0shR/z969Tz65g0Wh2Jlg6ujoYDddfp40dWT57LPP1dbWr1vX6YvW0F8RMvmxkyukk1RQRdmJ&#13;&#10;kux8eWz06bxE8eB3F2IDnpDwGSZ3+fDqkJSXaLANioCTgFcMk8KCfNhxsM1btrBelFNDmYph+iW0&#13;&#10;wRy/Y3aSormHOebucSTAUxXNfs47dOjgjh1PYldv3ryJyhnm6MwuizlEGCYMQ5ZNmwaQYo1aFPZ9&#13;&#10;oScQNUWMNc10K7eP/N3fff2f//l7fX29d9151xVXXllUXISdc+ONN37sYx/7+7//ey73q62rb2tt&#13;&#10;sXlOdSdgHRgceOBfHnjhhRfuueceX7EMtUZwHptLGZV4+umnXnzxBQ7pgRjkQ150MxSdwajgcM6p&#13;&#10;+nur8FYFAj+pPBDWIDT0p3Gay6unxazFmmXkCNao9uAM5RyRUhSfpKevjHV00AM8NRBeHIhXDMJX&#13;&#10;Xnn5scceY/aPTqm+nmW0TXABvcDB8sjwyM8f//nFoYt33nHn1i1bWPwQ8gjH7o9m+Wvkt+bu/DIh&#13;&#10;FZwDGs/ffar/5YM9k1wCodsjVddW4nKBVrFaJZtvESvJIh2WQswl1/Rkb/67KlRNWWlXW01NZREb&#13;&#10;ZlRv4VMZmRIQ5AixUu3VMahhcCJo4eDF8QMnet+7qbW4oogqz7GF2zua6qtKLvZPqwXoS5UqCKHL&#13;&#10;UnEBys870H2hf3icWUSuQQsyfGM/RmmyvLjs1iu6vvPkCQ7vYfBPHZAaJrSY7K2RXlo+aoN5BS8d&#13;&#10;Hzze/8ITr51816Y1W1bVsQi2pqKolO8KeTGZl4zNzM7NzCYmp6cHRqZOnB/dfeL8c/vP7jlxbmq2&#13;&#10;MFaKuStldZF1sSxFXgyAyYqzl7hdWUn9RNHJu3x1xadv2rS+mZUs0c7K0AJvrOsFhTaR6B0cGh6b&#13;&#10;YANbJMIgl32omgCEELnQItlYVdRYy4k7IW3LpheAaDFNE/Wa5txUU9HRXFdycHCCAVsdqEn8yhDm&#13;&#10;lGs6EBxQmlbdsRISc7UVRWubGrng3iqMsTkvNSVWxZYz8nSVZfLg0dMSoApUgjXGHCaXJ3i8Slpi&#13;&#10;O8R1UzunZ/8Hc6GQNKrLNG5eXk056zGwk+edao24RObiOleXjJ8bmnrx0Jn3bGhDv+TkHav6KQyW&#13;&#10;AZWFHkcPTmbl6NBknJOtXj52/jtPHj7UO+prNq1LWraHAV0Kc0Cfv/K9mW6pK2+pqWJ7ycqbba68&#13;&#10;Lg335luAYX702eg3vKLKM5SE6oIwOU3xsUcfYZUgE0ScnOEAwJgoLWmSqzbm2MeyY8cOTnBgWZcN&#13;&#10;WqtM8vMLsRgZRB/X4SKTqST0UrYCwVJne0AMUSTB+fpPVKhQiyLKAbIlXxwOHnRuHKPsHgsGHOGL&#13;&#10;gXMJSanLucBmhiFr9D+eqJgO4SRlhCYqDCcJhKNW7tz5HNv2mHptbG7yOTHJJQUo1vhSFxSMj008&#13;&#10;9PBPfvzjh6ZnptZ1dTXWN7DijmW9/ef6z5w+xfLdLZdt7ujsQM5on+rEuFWnuKi2ugZZcerjE088&#13;&#10;zrQn53m0tbWXl5axLqK9fdXFwaEHH/z+a6/t4/AS1ohu3MgBpKWwQw1hXgsjUKhSpIiSnF2YihQI&#13;&#10;GYRhcjGXwun40l6jkCFAFMZkYgLSIAWThDIOERFWCjYYeaHrOxKeysyy86eHI2d/zZmhDICgwmH5&#13;&#10;X7hw/qGHfszELKtP3/Oe92ABRsleOqMobWEeYZLQE0aFmMk6LdDbNVIg3CLTAaLwlCyUQy2DBf/y&#13;&#10;wAO/2LHjyOHDGIRNzc1eAe666042BHJnIyK99957WTZMe1UW8Ri7B5lo5QrHj3/iYwpHvKCz7Z0l&#13;&#10;JUU33nj9v//7Y2xqxapk4r+srLSoyPfOBfRAOcBhETgjxqkGU6gtOMcGwYR7o8gmiihTi/2kwiET&#13;&#10;2oVfauqlQ2AEeLGgqDZBPOQxLkaNooUyba7myKjk5MS+fa8//fQz/f3n6+sbGCADjOYM5VRJ7o0A&#13;&#10;P/oj65VPnTixY8cTJcUFGy/bxPm8LEEx/tR54iI0/Dp55+Vt4pTOGx+fnfvZntPHejnR3qf+NFxr&#13;&#10;xTAPHZHRykQH9DwW81mtwxfFE9WsI1ll94YlaNiiqLKnefNiJB+wmQgZHCstiHc1V6yqLzvez71w&#13;&#10;OqjJ9DSnypQqZ9ZkEUShAyXyXz3SMzi2qa68lKkTFOYNzXXrm6pPnu+3+zFcJXNtcF6EC5mwLAoK&#13;&#10;T1yYPNw3sq2jkaWbOk9xIdClvSFYblm6pqPpqnV1z+0bSpbrhEazmC4Nn6cKZKLiZ1SzqPjCxMwj&#13;&#10;r5zdsa9/VV3FqsaKpuri6pJCGjtWEZ+Xsanpyem50bGZvoGxU/2jfUOTKFax4tJYieaThfFSGjKZ&#13;&#10;uwItKtTNqSQZYELZjrdWlNz7zo03bV5DBpzuQpxTnM6zxuLzxqdmT/WPDDNuQsNZsQM3Xbo+F24B&#13;&#10;NlQtGFtfFp/RLfqMRjhKVhYVdLVUVZUWTAzNaVoS1IrkT763xilfMNMHCz/PRGJVbXlrDfePW7iK&#13;&#10;aLEIzTiVaFW9R6dn958+F+M0B1X5lIFh7OVMszEoTtGaki01RbQjo0r9W85IfrmAUTrFDh1CYyVb&#13;&#10;+lmAjViMNunbyCcKuTzNSpSMXZyYff717pM3XNbZWC6dUMMOYHW8IAFEfhqC7xGcnJnddaLvGz/f&#13;&#10;98S+09OUS5ylNNPkbJUJyOVpCCEMr72h+jZUcNEoHSTfGCHLAc/yHK4E4q2yAMN65uNGqorx+MD5&#13;&#10;C7/4xS9YrcSOFNQgTA5IRSWyj9Y81RjlaF2s3XriiZ/X1dVeccWVITZ0JtzY2PjEBFd7MSKFlhMk&#13;&#10;DGHmES30kYtnhLoJEpRLCCBk2YQL0ejNU6GNQSfa2CVgWIzTQy4ZlSdkYgHa4C4b/jAXwHC8ugeL&#13;&#10;pa/vHLNw2NvXXnsdB+2EUWESsgCYkjx+/Dg3xWPtcGMe6/QK8guKCgo3dHUxfzs2Ooypz3k+xUWs&#13;&#10;RGU4luuYsLsYvslramrhunVsP5C0tq5i2gcwrLvCvLy21lWUybHjJw4dOoS+jlrP9XpM/lA33AaA&#13;&#10;BtdW8ai5hqXuxOX2hH5ctuRELUbjgZ6dP4MQ9Q6pmmfJII9fr8yIqLSsjDNvSEIloZoF5vTCDKAE&#13;&#10;F0ZdAlMkgR5PiKAofcyhJ5544sorr2TNZE0N57aJKXKBPH96yEJC3py3KP20C5AiDZ7ZcgTek7iH&#13;&#10;DoE5f6rTz3727w899BD7+jhYldpCpaKaffnLX/nqV/+KQHB+8pOf5JBVegnGHagtWETveMc7Vq1a&#13;&#10;DY9aKmCzauCkFFic29Gx9sCBg6yKZJ0kihTDE2n0hK/YThqlkgtE6oT5E47w0DqA9yyAI0TQmWqO&#13;&#10;0GRyFDfNk5Ej+CKetLgQYVoKx08g1i60UZHYoEtBc7iLjYupIXD+zXPPPdvdzXFKlRi9jpPvltUr&#13;&#10;HxKK00IJQQJHjxx5oaaGqdSW5hbL+00YfUij+T/Wq5W3CtEUN771HKyYd6Bn8On9tv+siJ0exLnC&#13;&#10;uKC9v2lsUk//c7hAPGbQ5cVW1Zevb6p66ciFUb6xVLWMPJKEOJO99K2CgpdPDJ4ZnOhsxLLSAE9d&#13;&#10;ZcnWNfXPHD43OuPYeao8suFTJsgzL298cm7XyfN3XbWmuJRbFmWcZMx/JYHSYOCkubLkrqtWv3Tw&#13;&#10;/EyigMUw1kKNO6PLtP/MvGbOSygDhszDFxO0BeNzsUN9Y+yBZFpN7dSaKYzQv4lBrVvTvqF4ISe+&#13;&#10;+M4odpMqX1Nb8ayEBlFmhWDJTdDqBxkbqypM3H195yfeeRlbyGSIKNQyEU3zWRBGvnByYWQSC3By&#13;&#10;hpnzAgIUHAFTPks4/5apsLg7Ia+5vry+an5sfYl00aiAKnK2fFkwxnGgTMFhKpuKHVoL88RHk785&#13;&#10;fuUeYmIoY25dc01dWaH3IkhEOmtGsRBIGceTZ4ZGuIM0RuEGZqtkH0o/RL2sR01xLlGUF1/XXNlQ&#13;&#10;WWrG0rKJfnUA5oUII4iA05da6pgRz5tRMSJlnD0zCnMpPoSZ02p3nRh8+MUjn71tS1WRW+emNFA4&#13;&#10;wk5xaTUx6725Puz86MSLR3vvf2r/o692M8DBOC7VXTUKCc+TmS3LLBAsR4onVzdU1VWW2iSZDNu3&#13;&#10;371VFiCcoNYgpkBC8Rjbd15/fR+LP7G8UF8wnNBRXG8WUKQUecXC40Q7KTfPPsf5kA0N9aZTavqO&#13;&#10;40ZQg1Cs3baMtrZcxAdy1EBmydgg5CYoqQjkGaVhWVQAwyBgoQa/bJKlARzb0jBLx4IBjiAMKS0N&#13;&#10;GcbCuPOOAJiePXbs6NatWxoaGlFSPYpnWEak0iFb+bGzZ8/09fSghmqaay6hRZosFc3Lq+eM1rpa&#13;&#10;SgpKCNLMtlZyUmq6/KO2vqGG2UJdx5dgtoci0FkdIpgtoHnt7avq6huY++V6CDaICqawkPsMsGpY&#13;&#10;S8myUkpcBFDqKRWf1xyLLApGcrdPnHEXRRTAQ5Z6ZmmoIPFuiSyo2ay1ozhQ9Hl6iaTl4kZF2Apy&#13;&#10;Z8dpc/p5Glpme6YZW2HchNn1j370o52dnSEYJQFJIRlLsZYpLpVFprhFYc4jeRFDCfKMtOx0aAeG&#13;&#10;tqAs4jE28rE0gHrEBfEP/+ThxoZGDmVllfGVV131B1/5g7/8q7/813/9VzYN3nHHHdXVNQNDw6xG&#13;&#10;Zhl557rOIq5KB4tJg8rIVWtYoMjWZ5KpPAwb8cqIg2fqOeL3V55UWyob9iQwVE5ALTKY94NIXuEo&#13;&#10;TJjOjL17rHGduZaAhMpg2WlOG/gwySKEXpucLUSUD3kcZkMq9jCzPgKS6CR3797FlC9iLmc+vawM&#13;&#10;5ByBgPwRO02Quq7xF86J0XWRSY755Y6TtR0dXL1YUlJG1iDxBr4o91+LAH3pXQtX36ICYabl8d0n&#13;&#10;9p8aVOfC+5v5WfYq4cVqT+lob46cM9e2Nwd3rlgQl6RovTQap05iLDs7OsTVcDIF9JgXpvtRn0ij&#13;&#10;FPq0FOWfuTC17/TAdesaSwrVNMpKCi/v4FrvAmZF1LeqNLRkKztBVoRYEcnkK8fPj0zOccaeDkPU&#13;&#10;/NobcWSMUSS0bE276fLVm9Yc3XtiNK7jRlPEUHuMw5VlE+iPYS1AGnw12XaaYNcRK2H5/IptNVQT&#13;&#10;nnadIzJ2+iHKhJ1jL/ERJPGsLO8Q2kpgvnTApLN4SuJzt13R/MX3bVnbWIEyp8agLOwRJo14ILH/&#13;&#10;4sSZgXHZqE6KKFuBEziSiMcrS4pW13NyCZNgK0OBnMJKCLGMa3c01rTWlh3s0UJim8UE4RusDEtz&#13;&#10;ZJyLavdol2tXW3WVzlBVGcEeTxfPQkQ0AaVCPTnUMzgwMhsrcQPYEglU0bk7spCJMosw87e011Gr&#13;&#10;GD/InHPuSH8JkM61mjCXAbbVVVSVFY0P0zpSpKhWrsyBUf18XvLM8PQDzx6tqSq+dStTcWWMDwur&#13;&#10;8KkZonVMTM8Oj06x1XbHwZ5HXj3NJt0JbSnl1BaKcUpNVaXpBSesGcs1JG5B+ZFLYq60pGBtYxVn&#13;&#10;BJHQajr5rpidEP+led4qC1B9VsCTSTQWG7o4xFIuVHnUF9QObAxby8RCQTlrtwhenR1qzdj4OIP9&#13;&#10;qGP7979+/OhR7hBHm4FD1DKsRzQhFGv0RrMxsjLuBKRFEwhm9KQ3MgfoONG3QAW14HT60/Ja0StC&#13;&#10;WBF8RmA0P/CEempGmGgglAPv0wuYXqwo6+zsZOml9EhpwMg8oCrg0ern3NwMvQknLersZYpBlEvp&#13;&#10;JGMEQiqkgVqJSg1mFRxDUXNzBfi4+5H2ojwpcXY3MK4j9VS+OCfXa+UkBgDA3MLHc8OGDRQ0Oit6&#13;&#10;ObND2Das9AtVcxiBKhwel3/oz1YchFuKoDHy6i4qkxz86gEWtGdLE5BCZcjPG7owzKZKCgKOTCbK&#13;&#10;Nw0zDEr4RkEYxVvoX8JDwjAWP7gREXOnaPbcqnfNNdd5QQDjDCoja0FhqmyeqHyywWQM94Sei1uA&#13;&#10;lBSQxlE2piQVTBREgYe6AieYdu+9/X3I5tv/+A/7Xz9w8uTpa6+bKikuvfa66+/7/Bf+6qtffeyx&#13;&#10;n27Zcvnl22r7z59nkKi8vKK2to6Fwi5hzuZhVMLZZnMpzdMlgBFIcYQWYMgCBGM8YzmfPMkFHyfY&#13;&#10;twkB27ZtX7duXW1NLZU7QAucOX/1p3MX+nkN/Xi8KP3pUR7LE0pwIbDDLKogTqOLTkzQFljqyRk5&#13;&#10;TOI5QrpT7lO5eHGgob4RhCXF6lRtCYBapmC0s42rLKfGxkc4oIgS4ZoQDnCyS00YFaYLTa+Wnuuv&#13;&#10;zdMLQV9eVCQqz/ELQ4/v5SKDaWZOqUUmh2VFlK16Z5DiAlzCn6FnyJBs6SDplaohDoXHc1kBWUvj&#13;&#10;Xy5W3aHrt4JU1asoLVrfWtNUXdIzPK7zL6QtpYyleWxKM9+RQfb03POHzn7s+s7SolKQMJhx2arq&#13;&#10;9vrSnuEhHaEPg1kaSYhSJhUmYn7e/tMXuwfHuFNO07hvhiDgkNwZ2uNm7Q9e03m4+1WuZKGrt6zh&#13;&#10;Q/GUpjwrzW++mnnB6fsyb7U6WvJRpH96JG8K3GCYL9WbRwtgpbmDSVfG6UfLWjF15xKFyembLm/6&#13;&#10;ygeu2b66jq+8LgY05iwvI085kpX7eWGQce7c0Fiv357ikhDECpxjhJTa0pLVtRVoElIt7JMNlrB6&#13;&#10;L4vRpCMxkLSpuqKjobKkYHhCUyxvT2cnmSDLpI1DVpQUdjVXlpWwa9Srimpj0OkE5S7m1DrMcmbK&#13;&#10;fP/JC1p7KIlbdQ/ATDzLMh8AWLmoMcSqywu3rNb34lJqpiX7pT5UsRmAYOYBvbK1ury9uqLv4jAN&#13;&#10;XDN0l+q8hrBe7uWTg//vw7uPnb1wbVdre2MNhYU+yqZR7mMcHJk4fX7o0KkLLx/rf+nkxZ7hKWjA&#13;&#10;DNUMPAMk6nBT3w5rfTnQouIwZ55EkkWtq2vLGVSCQ5GkavB2uzffAtTnJ6i34sfbLfb06dOn9+7d&#13;&#10;g2qIHgUAOh9mBvoxFh16CYEAY9qhsaGrMXStVpJMcqr+vtf3XX3tNeBKxGa5wg8Vx8FQai2vQGQA&#13;&#10;h9nh8dcgbuEP2WG8oTGDJwRLS74wRfobwGTN5AMH1TAqDy8o3ACF2NITLPnuFoLr9GDAuQxddEsm&#13;&#10;nY8EGBk6GQjZ8RCNZx4o5fNYz4gw0jL5xkwCEybszTt69DjKIgqlfZ0F66VDDoYvuXnzlne848af&#13;&#10;/vSx3rNnOzvX+YeIiTy1U4ZqCrnpXXYgCekIecAaC0V1bCaOrsmsFzLN53sKGFUfQCBp5PE4VYLV&#13;&#10;gMePH+/u7sYopbB8W+O3vvVNzorkPoBNmzZRc6CaY4FcjQYrFJJW+OepFWcpjhf8AhN955W00ZCM&#13;&#10;/hDGDFh44uNkORCBhy5BLoFJCzusTuSW866uLo6BMY08QAmo80taTTfMavUOySQB/gRlHUEWcgQp&#13;&#10;gGCC3ctFuXII29mz1ENWSN5zz4eRGGt0fRILEgFw+YQsBNR4cZo0xIQJkHZBExMdESlF/YCFyaNg&#13;&#10;TobHQo9nagA8FiRJJSdQFgi0MaPlWSAT7Le6mpoPf+Qj9Q2Nf/e3f/vITx5BhtdffwN1+9bbbnv1&#13;&#10;1V0cVsSgwIaNG+k6uB2hr6+f6+NViVkXOn/GJlwnKAXqDBWGJccsMGZtMxXbaXZmyRTHDQrf+MY3&#13;&#10;mEGlOtEzjI6M/kvBg1tkZV5uU7gz2ISAjY6MqLx8ITHiobaL/nzVBDRcc46WgiBQk2+mODm/ROEh&#13;&#10;CgnLWrNDejzQAewZFdS8X8pMPI+lrGy1pXQa6hotYfLo0SNHjxziQCq6z8TcLGPe5WWlLK5moQQN&#13;&#10;BxogBPOPRROjoyP4oZHOYf/+A6dOn25obMZiXERAhJZfC29KjaCNSOGM3//U4Z0Hz2EL6rBvegbT&#13;&#10;oqwRpcqHhurOflWJrUlG6vh8wWUXocHMJ1Z7EwbrHahsrg5mT54pxhqsKiUndhCv+qbft8EFHaCy&#13;&#10;tPw5tiGet2lVzWVtVQfPDjBYS9duMaIo6OecLF6NVlqSAgryf7bnxKn+rUz82Vcw0dlQfW1X877T&#13;&#10;I2MJDmMgKavkjE+ArUE5mtRTLKtHLczvGxh55vUzV62uzy8k7zfoYIp8pfTNxvK5pvzj79y8u3vw&#13;&#10;JztPJEvK1aPLibqUvOd9qYwDmNRr6jeVVgWPE6Hy2NGDKkgFBlHGhPOnMAfj6cz504GtPoYBwhC+&#13;&#10;eFTwiuwNDfNDKp54YppLOJLTeVUFiU/fvv7Ld125tYUDJDWGZL2Ep/IOw3K3B9RZZY2NT88dPjfY&#13;&#10;d3FCC9bp/1UOYb4iYhkHMNRwcHVevL2mYn0Lx8CIc1B4lsskt2hlCBISgMkSV5cVbV3TWLOrb4I9&#13;&#10;k74hdF7muaBcEYwkkiIZ2c6hs3Lf9/qWWk4wFB+Kk0xSQpTsTICEiVziJqbmXjl4lsW9MiBpx+KE&#13;&#10;SyOFN1dnhaqypWnFk+0tldu62DnvtCmXXPH8SsAZtYxQmBSaqsqu7Gp+9dTFBIfnEjPPzbwvJ6qR&#13;&#10;9BzVPjaeSO48Mfja6YsNFUcaq0tZ7Uz9YxaFMz8vjk0NjE2NTsyN6zQrDWFRauzG0Hw4ks1jXXTQ&#13;&#10;Y1scBOROg5V7LLa2sXpNQyVZ0vjseOFfQtG8+RYgBbC4xaJ89J/vZ8QavYRYFBHAqKG8ovFjR+Hx&#13;&#10;kXjOtSMcANQXAtHAMALRmbgPGgEXlxQD71oUqoxbAkB6EkebrQYAgwMYAkjIHCBoM1KbDUNaOCop&#13;&#10;J9NAIZakm15pALm8QgxsOmHA84rLJWEUhiRgIATVH0owoXNB4jDkTo998eIgZ3gyycYCvGPHjlLV&#13;&#10;1X9ZL4KODnojSllw7CV7rt797nfueOLxkeEh7BiZI24DU2qUKaCg5sBQmfp8QChHzDMdKcqbkQ2D&#13;&#10;AcEh5R7OKw4y0L+5HoACgh10ZTg6ePDAzp3PnznTfdllWIDS1IHZunVrW1trWVm5ilaGnDdCnvaW&#13;&#10;QZCKMjB5LFMeGeBSUfqFpPAVvPjheD5ckfxXuPp3g6WKUj+p0g4fAgevIT7DxluQHjjQhLG8LnKe&#13;&#10;NcEmKomREuzvP4/BicQ4R6e8XKv7aAs8nXCHjHKxCGsQANlUZrcAs8FkC3f8YICeXPIy2pz1FEp9&#13;&#10;uyUAahEXAN5w/fV7d+++//77f/RvP1zX0dnaxhURRdwQyKGXDBCMjY60tjZfdfVV9//Td3/4w3+r&#13;&#10;rK5k9yMHDimxDoLL6zvXCySLvbl/Mlx3YFVR8iBLfzLkxOHDXKIAZvYTssS0t6fnhRdefG0vN3rs&#13;&#10;YiEpYLZWOcb86jXXXLWuq4OBEpLzefeygGVgEPjIyPC5c/3UTE7j5NWqWYq14FfnLVGrsV1xVkAB&#13;&#10;JU4MUASmpVEgf4kkK1mhlplJGgiBc7Mz/f3nOBYLs1Zy06QfoxJsViys4dQl3QIfp+EwREVtRSos&#13;&#10;BHbkHKA6NDQ4l9ACbP4WZ/frE4L0g6+xdVrHei7u2HNqaGw8rpEC5OnxKiOpYsFfRDxUNakG/CBg&#13;&#10;VSn/n6EII4lSXiEX6qDPoN5ajDpbawYpuIy/DpuKMjRBrla5iRA9qfi3/BceEAIykByVeTLWWlve&#13;&#10;1VJdWlw4wbY20ZJtBsaoFMvJeHFh34XRvacuXL62ic3l4KspK7l8bUN1+SmWfnHtuMx08bIUYzY5&#13;&#10;oGUALx06O3P7FrWN+UVjSrxSF7RN2JOPYwHz1jVV3XPD+tdO9J06P5Us5pCW4AOp8nQCc80jZCT0&#13;&#10;RFKaJPUeREZgwqgIuHkNRo9oHQyrAhEWbp2MVTiVGKcdatgSPXtqoqGs7Au3bPrs+7df1lIpvZsu&#13;&#10;QiWaytp/g9xTRWFNaHhi5uS54fHpmVh+kUek0iwgJZ3e1DvSFdEc1FeQbK4tbq7VFUord6JU+fIf&#13;&#10;hMl4aXF+Z3N1XVVRz5Af7OQtS1y/FU7Z8k8WsI6hpc9d28Bd8NxhwL+ALq9O3hXP00AsKZOxc6MT&#13;&#10;R3sGOPZEmpUsvyAVkCbV+RRL+qxs55Ispu5oqmj0TYBWe4PKvGTiX6VIsa8BESvNqrKSqzv/f/be&#13;&#10;Ozju6zr0R1lgASx679gF2EmxSKQKJapQzbIlW7YsR3YcW7Kfy7MzeUnmvcnMe3/FSWYy80veJJM4&#13;&#10;TpzYji0/R5arLFtW77IaSYmkxAoCrACJ3juwv88557tffHexu1iITbZ5CX73fu8999xzzy3fc+65&#13;&#10;pezhV9KHuSpDFhhpyxPGCtjSnKaSCY7M9NGZ9NH+qeMDU4wuUg8ipzKiS8eQXJwtnEoDJ+vIr/Rz&#13;&#10;a2TvIWehUzDM1ZXlVRQFkI5BQs5Lo/8cQZ8XDTCGNtocohKa0tiY3FJNrIpHUmA8KC06N5/F+Xhw&#13;&#10;FkjrG9ZSka5YykWgJslg/xgCFgnR34iCjYpcPjCxPYogj4uJNfELYTcmO0+KZF6jDeWE4iBgUTRU&#13;&#10;wWQJksZRNMijOEmhkkWSHGfMRP7GoCd8kSa+iDMopED4YCxV7UZWgVpyk5gNi+ITI43P529qaiwq&#13;&#10;LmaMY/KQ8AgbJUf+E4IALFqxDMJ8tQFiLGNknB/ElOQo8rzCKK2CihYMShBtAIMrit++fftZ+Iet&#13;&#10;g/Bnnnm6qakJg+HNN9/MjkFC4IBnqeN8XlHZzA+kBrA4l6KTS0tznRtlIcI0GcfDzc3NaKeYlbBW&#13;&#10;sX6V5kFgKjXiIkzkMSSU06UBW9OhQwfJ69Zbb4Uh1AVpiRWGL0X0IQkqK84UjEQEJAo3wjTfRCCp&#13;&#10;hlMl4MHCHgwGaQMocqtXr/7QnXdy2YYZVIcGhjDhM25s374dW/GLL77Q299zzz0fv3zTFawiZhTh&#13;&#10;Ohm2EbKhFLWQKxnpFJTLzG72tTA6oZkpJ5RnjlH5+Mc/vmnTJqxzdITLr9i8f9++jlMnCwoLSctu&#13;&#10;w33vvnvg4MFvf/vbbKW76uprmhobsXVTpTMzfIuE3nfe2cvxSKBioTJtcv36DXV1taorRrVD62jk&#13;&#10;QhdLhVcunZgfGSHHx8YrGisKC/JhECViSGUUZF+6DoYyeMJiVroG8vM5bQs/U29GnkzCRPS9Ye5j&#13;&#10;GR6Rr9yS236qNfhbA8eIJD1F5rj44j+978S7Jwbk9j8z3uqgJf1I+rVBaq+SCrci8iPqNS/CS2du&#13;&#10;yeIWZa6DQgk4S4YZAUjsVLcMydAaIfQsMaeYXEc90YdlwNf85U6IlbXFHJ3CtXUi8BBndKm8Exev&#13;&#10;KHhTma8c6Lpr87KSbGbZZ5mUX1lbUluSe2aQqWFmb30iKUk+uLgchhJ0cr5Mvl3HertHJwI550LI&#13;&#10;EeIlP/nwpGcUZKfftLp6z5bmbz19cGKGvOzideIVjmcsabHvSv95fWiOQojwPtJetQxCpDoavUq8&#13;&#10;AMnQMTndUJH/xVvWffr6VQ3l+aL+SaE9yxicZJHUtHZ1IMf1jYyf6B6RiRBLscTBRXMTzLlZ6fVl&#13;&#10;uaX5eWffL8DJqr6GskBDce6Bjj7ZaYCTUp2n6rD2TbY26mIInw1WBkoDcn6YZL2gWcA3CZTJBeNi&#13;&#10;uK1nsJOtsz49CFSodatsSTQLThYrcq/KipqiLGpKzIlLwqD0vj8eJjnBKUaD9Y1lyyrz3z4xxsy3&#13;&#10;Q51V6xJKp81ATICwlxGHy0ilxwq/pOK0lsAmoiRfTQb3aeklMrhLzYpphFcJcPRzh4wl/AienOzM&#13;&#10;xoqC0ny/aIBWhCVgOGeg52JwTECMDg6ilmg8h63amigLdp7epIxBbhwdBscrAAg02JPgNx8AxCbW&#13;&#10;XlJvLGoCHhhDLjXi+L0oo/yGTfCms4VbbGVogEhOeAghlmdUgsQvBklCiOEAFTRAF3niRAljYBFl&#13;&#10;idEAUyfGsjbsaE0Ilyz64jU5BoslLVlTReykQnlg9x3yNGYKZGXYTqx+dCM9zVMCVN+CQGB4aES6&#13;&#10;joSj5NOM6T8qaVJh7O2jwkWDlBBYS+3KfGLESW/SnhgJkG6FQ/4GGt5ay4ECOENARkYBq/Iw0WAG&#13;&#10;IQTBHd0b/YrFqyyAfOCBB1C0lGAHqWR5AR1sJDejGT8a6S233AJtXGqCrRJHFOSdJVWaHDzkINkp&#13;&#10;ZwhLP378BAxh2yTVQngkI+FA6jmCkx6BhcqUBxKCx4MNb3wXA2a0AWrhqRMQg53FxPRTVDiMcV//&#13;&#10;l395d98+Tgf9zW9+g+YTCoWYIWC9KJr2/fffX1lZwV0Rf/93f9fUFFy/fj05Hzx4aPee3TRp7hIM&#13;&#10;Bht7e/vhFV1DiaFQ823DSs3mOqzfLEYALMfvX7ashQstxycmuYoLNzI6yt451L9DrBf91reeevpp&#13;&#10;ztqhfukmDEKoiLTAb37z315++WXUP3ofG56vvXbrZz97f3NzizHBLRrZ0b+YgYKYmCgXZqEHGjhJ&#13;&#10;q69vgKEGIim79jXGRpwNsPN9KVId0r+0AqXQEq2Fllhmi6S3idczY7Iw29+DEBm+4Is8jvcMPP7G&#13;&#10;4Q4ugWC1GJucrY3wFCbKzzwTnbHF+CvJJQ5WZnvWa1nyJCzUihDc81XnQluO7uviHiECKpxBVOUY&#13;&#10;pwCLp32vEHHoVlTKFtkyl8n6N241ONw1jpZkbVB+pMzxnHKRIxBfOXime2iUhaDyyUifayjLX1aV&#13;&#10;v/dE7xSWKh3PrCbioZAwGbcwnmSEUUjePtUTLNUhEVH6vX8RhLuCmtYiH7oMrmBoKCu656oV7x4f&#13;&#10;fP7dLrFRoHMKiFUcPlW7NIUkvHgumte8KYVQBy+pCXmmhzlqdWpiU6j0i7ev/8iWUFVxvgaJ0KXF&#13;&#10;FupjuBdbiUy6DU929I7LPRDkAD+klqVb8ZOSE56hpmQWZ2c3leWzBZSvXEoJEwNJO+BWwMK8UEVB&#13;&#10;Xlbm8DTXeLN60C1T4pTvOUZLK/YcvtJpGQG/L1hdWJDHUXiK0ZMz/IzwUOJYNatz3bOHTg2Mzcqx&#13;&#10;CMJEccJKGYI8aTU82UNSUMxwOD/fbzcBLi19MtwXI054I8IlLTJUVXLlqrrdHQflTEJrXkvhjFLv&#13;&#10;TWB+2GM1540ihLsHCUFL4peKwK4rt9RgM5/RuTbrTBKbsnPym5vjdKDa0oKAnwk7qf2Y/pUyvrMF&#13;&#10;PI8aoBWJVo6HtVRc0MwCzomJKUgmEGe0I3QyrY6Ig0fYoI7Ob9ItAo5pa5pqjplz5vhRTjj9XBZE&#13;&#10;lZSCRrSM1Hq1ZUpehhNhF4EsxbReTlsSow15jjPrvbFL8mtxxUbqMmRJyWOAKRfCpWmAMVExr1YE&#13;&#10;k0fRtrg54Iorrnj11VcxJVEu1s7Bf6oOuqJlRGpNKm6Ms3rGx9HWOM4za86vNjnHEsjIJsq+/mGs&#13;&#10;45e8SMOcIkvlpNNGD2ZGCWipc/zUDqxgjx9g8JZ36OGaw5mZSSxpyNzkiQ5A3dXW1nKAB5u4nn76&#13;&#10;afSEurp6HfScdhVT3vP6CsGRUkg+FAGHQWnz5s1oLNiFgsEggvvZV7Fi4IFWzDY/Z+aCLgBnuOFN&#13;&#10;exD582lxbOYxrF6UCVQ67NVJFoElI2+5Fk0OMM4aMx4qbtEk0QDkR9k4wpprJLmFVeYguMydxZlv&#13;&#10;vPnms88++9hjjxFy22233XzLzSWlJcgX2T653Y5Fnhxtwk0Y7Pp76KH/gvlcF7Ft2zaODGUJKLsF&#13;&#10;4QzEMH8U0ZckW1DxxEzH8k7mPriFAk2SKQYIR1Ok1ZKQXYm0v7z8fGqQCQjMiTT8J5988l//9V+p&#13;&#10;0OuvvwFjHkzjKvZnnnmGJbif/vSnoeG73/1uR0en2rRtwJ8vJcA0XeoL/hgB83GJfZSUhNj26W9o&#13;&#10;qvRx8DJLojM+MoZTZPlC6TAIJP2XeiScE1BhqFYKTKVHyzhTVFJcWFREEno3Xx88iXP+nY+xL78M&#13;&#10;SYPDQ00luXdd2YjugjwGo3A6pKhfG0zkqyWDoHFPepuMa+ldw1NHeibYDbUYy6xJ2DClsp0m0HeV&#13;&#10;N+TVYhfDZAkR4yFLJqQRdzMxS+t8P/7YtpcSuiUAgV/oNJ7gYw6QIOQjlCH2zmCZrq8saKos8B/p&#13;&#10;nZnkQwK0kiQsj0ubpOZwsLaOvn0d/cuqS5mbpfVymMequrLA2yfAIYKtFk/yjYND+Ub+4ElPn5yY&#13;&#10;fflAx0fXtcTPbQkl9YKSvbSL7AzfxmDlp69ffapn9PDpkTQ/Y4ZVm5QuDmleHBfMb3TwhPVinNX2&#13;&#10;LC8aIc90Tr3wZ4zffkXD527bcMPqem7P04bvEwiFkt8EBQJSixKenpvpHBjvGBQNENZbsya1RadU&#13;&#10;XKlO0oZLAlmYIkmyhLSJM4BCjvdorCzEFDw8xQVuLlGRsiVO+55jmO5OC2djKyov9DeWcw6oI2Z7&#13;&#10;s7TSGa+0qFAWpuvuP9ErJ5kp+4UAh5dLpMVyykyrys/l4CLpmtIplvo5XmKm5w1cmhn/dBlmWUHu&#13;&#10;Desan3jr2NHe8XROFmQ8mK/TpVIgvYKGpvhNTJ2vInyaKzipJdnr5JudDZXllVaUHzjRxVysHGHh&#13;&#10;tNJIZaaavzSQinx/bXEuMx1UjA5lYqWd73KpojpbuPOoAQpbdezAg/hVXsENz7VH2toyMjlihCFF&#13;&#10;BETEFNZr4YBBEEHi55nJVD3iLSeR6PHrJPPnZLMIivrAHFhf38DBDMePnxwYGGxokNojF1PkEoky&#13;&#10;wLiOfAGzVY7IhUhLJCfWy8hE450LA7zBmCbJxLxlbeGLJnfxmIe0MQTEACR/JTuXHliKdIiISbnc&#13;&#10;8Lj0kAQHZmRiuAcNHJjBRrK9e/ciT2NPQ9ZEqkSqcHO3JJj3WDG6c+eOnt6eqoqqTO5nUSMquZiD&#13;&#10;N7RoJoBZsmumPMItN5kJUD84vR59pRZkUgfTCCDWK7HA0Au5FZ7FbEIt/3VekHdMKIi/kE0lcl0E&#13;&#10;ihYGIsR3QMBs+F3K43kEZklOCFCyLRWvuEjRxAMbcXhgPhUBMdu3b2eDGYZKdAMUBgPmKXmDzFAs&#13;&#10;aHtRbTGaRE0qQ5Wq1SL3kyPjRjAUZHfY0WPtVD27IkkEDVSLNW3LMBqTZE6IG2VloQOiXcNYN8oA&#13;&#10;vM8YPO4rMIYED2Tgp3e4eFywRB7LglhpBTo+jIs9coJpo2u3XXfrbbfu3LGT20QxPnPaTSgUOnn8&#13;&#10;RFv7ETjR0NDQ2NjwgTvuYHEm20T37dsH84PBEGZYOSPUJwei2OQC4YbapQEiwY9KyTkxHDX06quv&#13;&#10;kWrtmtV33nlnVXU1jY0Wa0MEFJE1Wv3adZdxP82//us32KDIETV1dQ1ccMIOZ/K44447uNee0Qyc&#13;&#10;rAHmVhWtZpJKtuTFEw7TYpnIIEhDnCrw+o08C3H8aeGJyQl2/VHv1dXoqPLhQvmsrKxCg2UuTEU7&#13;&#10;yoqK65uanuzr6wGvYggzR4N2wFk7wPMEgINDS0rKMHuq6geU02Usr9+vpzASJ8J7sLL8Tz7C1SOy&#13;&#10;LAin/UNjZTOzhAiULROST3UEADZLTPoLhzr/4dE9rWdGRM9JplRLr7Q2oekEqSKHFD5Ggllfnd+U&#13;&#10;fsheJwDALCWRSWscosX86J0SnlSByEJpVnilmAcUmHLEJLlKnOG06sK8lXUlxbmnRjl0Tcqs1FHg&#13;&#10;SCkXZMjCuanpsZnXDp2+eW1jsY8r0dI4yXFVfWV5QcFAH7yFWSBXVAsSG1HkQrFnYWeG7419p7gH&#13;&#10;wO9ydWGS1EKEvZF64pskKvdcOqeM3L6h4WhX39d//U7/BCsO2XUlt+CI0wLO88gCL+hTMkc6VqMc&#13;&#10;fvlMSICcLqK/4SzO/AxPDVcV+z594/pP37BmVV1JNpscpRE6p+DCZuH04i59fHr2WM9g7xibAJmD&#13;&#10;0GaoY9TiSV0IyQjhYrYwP6uuXI6BsaxTI8DFEu3R5pafl9VUXVwcyD09qJYbkWrOl4NaaaKibYu+&#13;&#10;Ulmcy07YuIOBEKHA1imYQuJ1eGruwOnBOVpRhpoNqTdpavPjRSp0Kw3SWrO4iKK8KCjMhKg5Duk7&#13;&#10;jyVPhbL3CiNtgKWawqk0f0bmNcuqblpb9f0XW2dRs5GGlD9LwQ1HhRMyUAtnBLsyWXHYaEyEIJbz&#13;&#10;DPmZYy/gzERTWdYnt4X6xjMPHD1tg5BMqoBBnCBM4mzgUwD9YITTq4tza4s5B1RufSG1Fi4JgvMV&#13;&#10;dR41QCNZmqO4tOrqmpWrVrW1tzPDgSMWSQhrlcaKCIJ8xhN5S+eqJQTA8oqKlmXLkHRn0mRsRZJD&#13;&#10;RAsGQwjWp051cCglUYSDBHjLMe6TWDcjAGwJFsckIJDxCj2WPDkSL2bLEaEQVOCBbCix5IsS48WD&#13;&#10;32gznpA2JnZJr2hcCJfYJCEJlcPFubBcxg3N3aQEbmmvQX7lUMS2tjakaqxMcNSlDQ+OIsKxXbt2&#13;&#10;PP74r4ktryzHQkIfEjudrEab54CWQ1NIHGs4pa/QzB2lRUuN38hwS001otQAzMGGYMAAw0eK/zI+&#13;&#10;KkaBp1TafqCEDEyz4tRQdkkhEBPlVsSSWHeWwFZUnhBoBPBk95rtBsQuhO3a5P5MTFsiqOkAIyxe&#13;&#10;as5kIsv/yAitU3k4V1VdVVxScuLkyeGRETRADRRW6TiWaga0YduL6+on5CKVJpQmc1ZqzU7qFzw0&#13;&#10;PwJRhJIlWxAn5GrzJy2tZlrMzOM06dyc3MqqyrraOoyBhLP97/ChQ//+7//+yquvMCBww/m2bdex&#13;&#10;LJMjgohiwS2ISRURfwUj9PCkqxpnLGcrF+322muvQ1l9+OGH9+zZ29p65MknnmBO4Utf/FJTKEQ7&#13;&#10;tNJhzCY5M1Yskb3jjg+iMT7yyM/+9m//9t57P7Fly2asppSajoO9l7pGJaNZQoPUgRTJsiJb2bwH&#13;&#10;MUqeDDvQY8QkeYKBfjU1OdHf30dCJmhg04yc/JlV31DHeHjkSJtNCRBI3ycLagzOkB1dD8yEgASm&#13;&#10;MriiBzY3t9RU15Bc9Rn9hCbJ/nc6ygYVikiHLArkFsnxOe/RHesdzdUZK5G5ERAW7dj0Km3tkjdu&#13;&#10;kU6WmCqQYPNPm/LpnDTiu8olCPqLN63ESJPFKNWeQUELwgBNEEKVNXe50o5TPTJ8K+tKqziHY2CU&#13;&#10;/eNipBSJNkFRBS9nvdBxM988iElpvCSQg+LCp6OlujBYUXisb4zDu2XglDzkfxwqieSGHaQFwLKy&#13;&#10;D7Z3He7tX1tRJjQuJiTEweYGaR2BUsQ1aS2cbyZFqSnJ/cS2lSf7hn708vFRTuTV42O5p0+qFuiL&#13;&#10;5vjCwB/+Z+iZh3DRIUl0ExQ8YqanuPHvyjXlf3Tz6js2ragrRNnGcoumS+tlTHAasA5fVhRlOyVa&#13;&#10;UCyQjY7NHusenJmaS/OTHAipBin9kpgwN8tN8tUledWlfDhkzhep8GxYSFFBwVnzjRWB2pL81s5R&#13;&#10;kSoWFuBs8ohK63BLNhLLbrFwTXmgoljOW3Y/AFHg+gJBMlxAalo6jf7kmSEMHRAp3UmcNiSxDymg&#13;&#10;BiV/CBz/mYFlJrS2ID+HDedMYdEpDMOC+kuO7mLHSjOgyuSfFIz2W1ea/+EtLa8f6tp3ehrJkKFv&#13;&#10;Jl3MRUuh1GWF4NUXzYUMXDzSVHilIYfD01M1xb5P3rTqjo3Bbz6xj7lpoIQUJ0t+qSZe4tMQFQos&#13;&#10;Mm1WWk1FfnlxPpKxNRrdIhXBt5SSnCXs+dIArdE7HULFYoQktuiw2mpsYrzCJze8M1mOAAQkkpDB&#13;&#10;UxgWDU5OTRGLfojUhTzXHAoh66uohHg9l59fuGLFSo7vY+XV1VdfjaQlTUSrzfXEZYpLEmDIuMh8&#13;&#10;oDVdIhU5LAanJTQboK2ZNCRGSQxw8ldQmUsOljzWWI2QilIKY00DdJMs5IyXYzrOzlEWTFU7duz4&#13;&#10;8Y9/zOZGkxohDEiSG4W9PV0vvfzSz3/2UywtiJ5ywElaeHp6Jktl3YiWDbjAU4mkhS3YJpBcWRdq&#13;&#10;cipREEYUDo+9Gqn4EYkJnpvFdCOY51i7HxFlLIlgp0vqIjfgkbYhFWUDzUdGOu23YMNj+A3z+Xta&#13;&#10;LkYbubiZQhsKCWsRuaaP5soaQkyscAMAWVsrA0jUyJA6hWBwiynZ0Z6z/Vhc+ebCcx3EUsUMHkOl&#13;&#10;VAkzaUIpKn4LCQaJ4cF2h4e+uRBm0RDoUTQyLGBekxWPHMI+hSErA+WHzYGMDzvVNdRj/qs/ceIE&#13;&#10;LRad7Y//+I8vu+wyI55zYoaGWDU5RNsoLy9jkyTlAhW5u/jdgnN3Arolewg5ZAg721NPPcVy04mx&#13;&#10;8T/5sz/lxBcZ3fVcYiGDe1bmZktLi7FDcgbM888/v3fvnvvvfwDb4LJly5g94dAaeEhGqkVHDejW&#13;&#10;MKEHJC4lRg9PK7KXOYS4FCIg9A8MsFqeHleGBkiUdiIUOQZVNsRy4TsLeMfHR3nCAT2fRnquyKTy&#13;&#10;gUufmuJA0xk0ajlod/VqWqb2MiaGz5ee4C3L+9cv3UfZrz8wXIRGJdfqK9JHnTBitFJFXIgA40cb&#13;&#10;yJiU61GlGucFg/jFNgTUiXl4Kg2pdtkopEIvqTPSTw5OfPOJPSWFWcyaCcL0mXQsga6IEpXonLxA&#13;&#10;rrFOexS9ChtYevqWldVXLqsOyEFiWrq0cKimuK6iYG9HrwzkAsXgr0P8QiqE1yIKp/n9754cau0a&#13;&#10;bCgtlPpJD9eX5oVqC19uPcOCEAGIYF+IgxDqQ4BAlhnuH5p5/dCpteWlUmESpFRZDel7XAxxAh2N&#13;&#10;CAywF+SCR5ifFl5RU/Lfb7+Ca2h+8cbREcrIGR6al0RahvLUfJ3GpH7JI0KPeJbqvEgWpBUCIUIe&#13;&#10;dH2ZC5BJVNRnpmv9NFPf3GRTZe5dW1Z8fOvyjcGqQDZ3qMqOC6ABBZ0OPi5ayyuKSACIli6AYwX1&#13;&#10;6NSxrgHT+ohQBkfBu7gSekAzNxtAWysLlOTl8CnXihbsllfChIkjIIyPCVVWWZDXVFbg93UzBqZx&#13;&#10;kYDU4BLJS5xLVIwWPoM7ntJmM7PkHM7Sglyjf0Ep3BrEIxZarHRHO/uHh7lOQ7bACFrBxk/kf1RO&#13;&#10;cV8EUlufaKCBvCwu1RCLPFUKH2CpVPFvn1M2aIUJV7BTp1+3quHuLWc6njrMHR8iMkqwlD3ilHsW&#13;&#10;oN5IOL8eMGm59AueEqhNTRgFp7TjqIddvzOztUW+T21b/tkb1/UOjbb3DHI0JfNSLAwlldJm6GNz&#13;&#10;slBB7LQ2zRqsc+GC3LTG0tzC3CwUcxkR5Rgy+YkkuXC/50sDpARuizcPcgnrDLdu3frGG2+wMAmZ&#13;&#10;DAkPMJOJieXVQuATHRVZloMcrrrqKibdZZRxTCuACx5EKDaAYUJEsSQVWeCA8eabiIuAmYiGPIQi&#13;&#10;QXKQJgJOHm7iMhqgUQ5wijR40RoSU2m84UvyW76gYgkfqMzoYYHggTlebNG8gmkCSBEQqFnJhpbO&#13;&#10;yRaDgwNstCMpcTiSIFA/+stHf/jQQ9x1zhLHqqpqag1LAvNL1JcuMNMmruhIAkIq0TgDJLI79gfp&#13;&#10;OREN0PUYfigkhKpAS5qRvX4cfmHfFGkn5oxy6gsHMA0AZRVNAwm+oqIcGMJjChtJekF/hWW6+BnF&#13;&#10;r7m5mbaKosLaWjP+yJiglXI2pOr4JIWSnPjRveS8GIssLLraBTiJIwk9ghkEh8ho0OSkupmChMZA&#13;&#10;86MimFMwMqIxJXyzLAwVT2QSbkzkzkdmggSPNhs87EHloj+wfOjOD23ffhMGb/b+oQRyT2AwGCop&#13;&#10;KWYv65tv7sBMxw3vTCRxRCr3AdIUaYOkslxcIoxgourr62pqqmlU69auyw8EwJbhy/if/+t/1VTX&#13;&#10;0ZTpUzRI9iHTgNkltnr1KhROtK8f/vCH//RP//TlL3/5M5/5zJNPPsVkB3m1tLRs2nQ5bAS5m52M&#13;&#10;/Ky6AklWlkydqDMygHHBXMJcD5wk8+PHj9HvGBIryssZA6l2hDYqix2w7e3tx44eheewC16RC9Qy&#13;&#10;HALmNBI10o+Pcw+hXKfBJSoovfJZYtmFCAxRg4Ob7++DR0ruFN+YwKff4cYCrsg46fIEVcZEBxM8&#13;&#10;SGOLyxSCh4PEhU/micCisJMFb9IY5rNKltTisDl0DE3/+9Ot6RlySrpIMLLYz4SbxZO/JwjIFB44&#13;&#10;BJBhOI1LAP7ghuZlHCRSzk0nrAiVyKbyguW1BS/uzxq0UxWEM5ECO6m9P0QhXWX3jUzuaD9zVUtt&#13;&#10;PifuzoXLWU3aUFyU6xufZjVpAgUSNFpnwjvJAdkGfTHzhb2dn926hq8KNUufEyiJNtKTUOKlShM5&#13;&#10;2CmppRUxETGQyyE2Nlb82UeuCOT6fvraUVkJmS77iFm7oiicqnSznM8ZNFH5G1rLNypCg5IQrFFO&#13;&#10;yxWkThsWOglFHWM/ZSbbq1ELOOOoMj/rxrXBu69uvm51fSWHvjCSsF5ApoKEfWY6joxb0WREvxmh&#13;&#10;POFIz9j4se4RbXuqdkohE0C7yWI9zIyGC7J9oapChi1WiokoLvQvFY+LV0V7Wk/abGledrA8wLXs&#13;&#10;oyNWKS7MufUYqdJC0WaL/JnNHNucI3u2Fw7vVmeikokGgOMqxvDhU33j0sAjeIy6ZLxUNDEscvpl&#13;&#10;uCQvq7mKE6G1mTow75mZRspFeBrrInTTJmSan6Ni77129YGTg7/cfXqKT7J1bZdtNvRIkaP5Yz1X&#13;&#10;2pU5Yl0A80i4QBnM3KxvJtxQ5v/ktpYv3Lahpjj/rfauzuGpsHRwYNCoGVLoN1aDLloHu/dHUCpu&#13;&#10;e5TkZtUX5QYweTsRgm5hI/FiOE/+86IB2jgLxRTJGXOVoUzhc4AeksqB/fsYdJBsiOUpBiJdPMbU&#13;&#10;9YwcX84ykEwEnRtuuAEBmli1bFilCJe4igDlBLmHqwKDwSASp2W0KActO54IfEzSoz9grEDm8yb0&#13;&#10;+hMx3S0UwhxiLrP+4GFvYVx4F6Gl8rKFEBxiHBIhxFiUi4SomBA3aqHHcqFcaICwC5IWwiQKsX5B&#13;&#10;KnaOXXnlFiTmRx555IUXnq+rEysf/CEhtcCivN2793R2nkb3g/8UHK2OeuTYDr628slnF7hWNPAQ&#13;&#10;T0LoIcQckrNUtG47BIBAA+PpOlLRZORkHzEt6jn7dG79i4bhumYfkwjYgUnyoQ996KabtqPVG8fs&#13;&#10;6cLjsby8Ie/Z7yK3QiXCQyz85ImxZfny5a2trYjvNFSYpoda6TCjfAch1eyiFU+Eh4mQSxJhlKSy&#13;&#10;onEyDDyTHCUNnU4OnEQBQB1OhMTCweB6SI6SjzWVanIDDT+vbl4WlegJPFmjSVJSasTaQCJgb7hL&#13;&#10;CRjw4yYnMZfN0k+paxoS474N7PjLysrRD3fu2IFZtaqKBbaVoMJ8jfU7EMj72c9+/rOf/YzRhhtE&#13;&#10;mMtAl2PDXjAYDAREuQV/TJfnlbLTl8mU2OaWli996Uuoar/61WPVNTWfuPcPmFzgzCGUyZqaWvnY&#13;&#10;yOpKNMb6u+/+KBMhf/3Xf/3973//L//ya1/72l+xj5IOCM3cZgLzqQhtfU6JmA/BOAmpACwsO1lb&#13;&#10;IGS4scIIlN6x8bYjssmTyS9dW8uwKYvkqXR0QuzM01OTXFkxNip1TlqKY5yHc7LQYZZySU9saVm2&#13;&#10;det1dbX19EXQQps3R5cAN/ffN88iHEAcxfHQCtKOysM+//RaWo8xzPlJkXtS2fMJ5c1FlDKGdA7b&#13;&#10;HOAQGjlWgBYqABmDBwAAQABJREFUJgWEUBdvinhSBqMHOKV2ksAQCJ9Nf+d4f9fAGKdf2Mw2oQVZ&#13;&#10;WRtqSyvz8gbHh1nbTddR0EQsgp9a+rm0N1vPDG6dyi/m2Fsuis9YXVNSW+zntjQZVVVuAzQuwQwT&#13;&#10;qDFyxR1VkpW983APNzsj/5OvJCRQkuOPnzwuzgWcJK32H/31ZaZvbCr/87uubCov+clvjuzvGJ6Y&#13;&#10;mWQ5k/xJXpKVZCp1SwJJwz9+IiHur2YuYBEnQF5nSMDhRkhZ7F16tBMu2IW+OdvghO43zTq56jzf&#13;&#10;puWVd1zRfNNlDU0VeTlZ2WJSZUGrDKwyC66pXcwLPV5KSEgqkjDgz3X2jZ5hK6RscADNe9OyhPiC&#13;&#10;3MwmUVqYBuCVAZQMojJd0oskle6ZXpjnb67KLw1kd4/Krp+zwZkKAYy2SEPlef6GkgI2HjhtICal&#13;&#10;DhbakmmvwvvJmenDnX1TTJTEfLXn6zoGxcLXSDsTHHOVpX7uG5CWJo1dqnhhgt+uEGlw4hh90tc0&#13;&#10;lD1wy+pTg+Nvtg/MpTOFoYfQAkGzdNbDSz1LI7WfGDYKLm1bAkC38vi1Q6XNMIJMr6ot/uQNKz+5&#13;&#10;bXmwvHhgdKKzh/Pv5QseYaamWqQ9GYz2cdJBUDhcXhCoKyvSExR1uIqhTTO4MI/zogFqMYXBrmOY&#13;&#10;YLzgGQwGOXeBPS3slhkdxXTGZVYi3hGL0IIGiOyS7fc3yj1v12EARJxClKGKFAOsQw6Uq5lZHYod&#13;&#10;ACWQEyxJ7s3I9bsey90IIBAPSTAtsugLTYkc0T+BsSjzuGnjesBAOJBIjRigUN7YfuOeoBg3iTfQ&#13;&#10;klsIfsRBpFW0WbMPEBJDsDdtcj8FARtPO54UPLi4SSzcpYQCkQpRkcMz7rrrLo5VZFvUihWruNmM&#13;&#10;+lGS5MwVmj9iPQvJIupuOgs1OX+CtPBVOwLEwxmtsOjceaPtAwnzeeIIgfkgxw+ReNSxA1GOMVR8&#13;&#10;wgqnoypaggVPOIysj6kHZYNr3O699140UgIVWPAYmCA5d86L3MVqgfbq+rUUQgwORQjTHwAcFmIW&#13;&#10;Nsol/3TUIVyJdfGl5DH8DluUIcrNjAkymJgQxqlLjhnajFERYNHYUarR+V1dKBVqXDx4DJ5KoSVT&#13;&#10;cLo2/lSQuDSYx1AxBSAnzfq1dQm1MuXG2oCc3BzOAu3qPvPa668dO34Mgtm+yC5WDuo0A3hbWxtz&#13;&#10;8J/5zB+xKJQVB6hntgqXmRaXWjcjGz0oO1H4dbRJawqFPvf5z2Hb//GPfnzq5CkaGCstQV5Xh1Xc&#13;&#10;aWA0Xcp49dXXfPjDH/7Hf/xHzLw33ngTC1epC23VAmYFiXjoLNPgIbaiooJAy9pgjJ64TyBJ1dZ2&#13;&#10;hKkiVFnRqxmydGqFKKjasGEjmJ999pnWw4dZDkqH5fukA6pMwTCuslAGUtmSev31N3BoKpZMGUat&#13;&#10;AcUfHuIS8nse6HBKfpymDvuNi2fFRKe72qgAvsh7cnYD5clV9TFWfWagXxGhwhDxIvadD0fO0fnD&#13;&#10;CAIy0o73jR89M7A+WI5SRIfF/kI7XVNXVlOU29o7DL/kI5DQEQUeioFlLWPf0Z7jfUM1RXlYSQhv&#13;&#10;rixqKit8p3OI5mzjZwI0gl+ylRlJtgL6jp8Z3Xe854Y1DaySkDkklsxKSqm6RbtevCw0EZi0EYjE&#13;&#10;DU41+XHx2hduWbuuseLnO468vP9kR8/4GPvi+LJxuzeU6AlXUhSn2vRzqXKnUCzORmQo1OalDymp&#13;&#10;NjKNV6h5FFoLQomkFciIExQEk5CJgbS5QE64qjjr8qba7Wsatq6raa4sLsjJYooITuqeURCY/EPR&#13;&#10;HOIimJL9WusHYmJq9mj30ODkDOe46tSAEmZJ54lKhkrjOAYmo7jAX1+mJ5fAOCvZoukWA4AbbJFo&#13;&#10;qCisKc490j02I1UQTxdy+bwYwtj4BTyTqg2nVxYFasryxLKpTSU2lfMONcJIDJV9oxNHu4an5TBV&#13;&#10;afKY8aUhm4v8LkASydv5jbyyzI3JQa4iLMhDx6crSkQkcgGS37IA2jpXhTCbxKGg/aPT//DY27uP&#13;&#10;9XA4epqPeVUdYXSgoVQAzvNQOAALlJVaQ/qVlJFTerFojURTWfQYamMyLyttc0vVZ7avvevyUHkB&#13;&#10;X8w5znk+2TfO7A69LcJQQaScTVhDREecVoCIu+G6kkBNCWeIWKbU/0Wrm/OlAUbKPP/L4EK9IJEg&#13;&#10;gtx114cLCwp37tqJdNU3PoDix3hKFNtn0O5WrV69bdt1yHOc+YkEqeqByyBwzCEDYRvETmW3YGNm&#13;&#10;QaiazympT9uGjHQoXYhNKG+kReQlEVG4pKmjIkFCQjsEAsOmILUxXFHhj4KO9wIMpUObwpKAOQsL&#13;&#10;DKIh9BCYSvIYlBBPKkQ9qIIeezU8SctlIHwvbU9q+rJly1taWlhW97Of/TQUCrE/Smf1MESMTU7J&#13;&#10;qfrgh0KlUWqN8wVVHtWRTHoYPKRJy8SWzm3J+GbDGWkEngWjutmMjKlfaCOQsiB847jogQkCqVDl&#13;&#10;nzERGBwCBUlAgqbDVXvUHerfffd9EumfSKJw4AEyhjMX/hVKoJN8KSyVS6Wg4TPdQKtzPgcRahlZ&#13;&#10;hGD9XgO/aKtR9kYViH4Fp+HO8WPH0UOCwRC4yRdUi2IDElzCXGHvHIyFWgLxR+WxlBfUPxwlNbQ8&#13;&#10;LZdUcBgwT4BR/yADdQXmYGgmxMoOY1esXPFHn/lMQ2PDG2+8zgz05ZdfwaURmzdvYfSgLXGOESMD&#13;&#10;vMRk19KyHGxMXkAPtWA0eOmxHMGJhyctFE7Ai9Wr1nz1q1/93ve+9/zzzzOfQkdYvWYNF/HBU7KA&#13;&#10;QG26c0y4sHv2wQcfZEMgC6dR0qAHpkK5slY6snqEz/Sgjo5TEGnM0SgJdz1Gnvu0lPSFjlOnTp48&#13;&#10;xfpSbJ7UrLVxUkpPC4cZgjZvuTIjUy6HOHjwQFdXN0fooAHK4JmZWVBQWF1Vu2H9hutvuAEFMk/2&#13;&#10;7kqOTi4Rz3yIm/0lTwwHIjyLDo4fGg0T980q0GnVVKRWgVROXOiFgVaPNABtCKRWvd6wEiat4/w5&#13;&#10;y1TxO01IxnxWbx482TN0WUNZoYqeIsVmhGpKGtkbeNTHAjcpnD3jkEYcR3hmio6WmXGmZ/Td410b&#13;&#10;6yvysumbc3Vl+Svqy58/1DU1zu115JWIS0755UQZMktnZfv064c6b1jbAHKzDmSelXUU/MJq/ViK&#13;&#10;2CIVp5XHsFFZkPOBjfUrG0puWlf/m3dO7WzvPdoz1Dc+NTfN8JUt90wCL8oaa3SldrQYDlMI1ih9&#13;&#10;KnMEwnHmtawllQTzhQUT7KLhYPvlW0tLYNzm0ykNIcOfnV5emh2syNvQVLJ5WeXmlprGimKuJoBo&#13;&#10;ppC0FIxOgsjz5+S36I+2OoEi85HxyYPHu2bHxdLoKLpiBlThWyldFJsASEvJqCry1ZTKCnktT0rp&#13;&#10;FgGyb0ZaWlVxXl2xL2N2Mg1hUw7FXEiZh9+LII2OjkrHi33LpytKc6tKmHOkNS/MS4IAlaTyX1SK&#13;&#10;E11DR08Pcnaz6u2sqHXiojNL8CZIpDL0R76X2XkZLZUlOdly7Bz4L9Y2M6XnnD2UaTK5QZmQBvP9&#13;&#10;vru2hLi76cHn3nl9f2f/+Hga90PQw7SnSwuUTuWwRfuXMZxA5YnsvpPRU0D4RyUwQkyzCn02WO6/&#13;&#10;dUPjPdesvGZlTUG2fyYsxyIOjU+f6BsbnbIUylTBE3lVPAkeCiMPMpzzZ6XVcatEYa5sKCFj2ofU&#13;&#10;m9VdAgTnLfjca4A2NHjlCXewoBRIM8hPK1auLCgsbFm+Yt++d1m8hOUBeJZvsbywpbl59Zq1zc1B&#13;&#10;FlLBFPQFLyr8YENMC4VCKEts9WF2XE81UBYqIxPxysVjHgxZ6CFYD9ADEeO8RC4sQgxOMCBdEQgl&#13;&#10;2AApFKIzryRUyW++Lt1MYzB4XxHpKAtGUYhBNAQDaAEgbSrJvajwox7DYWRN8KioungDtfZHW9Ts&#13;&#10;ONQ6KxgMsrqMKxYQrDntELkWbIj1ooPJ2kKshZRV6VMaoVdaMp1M6ke+UIqTrAmELUAzpJuELWtB&#13;&#10;yQJHUlVU5EkqWIqkThEkmdMxncIRIqtNVc8nFcZbNj7dfMutn/zkp7D+Kc9j2QUYie3pYLlQP2Rq&#13;&#10;9POEVwjo6B7UiDJQKlcA+AyhBmf5aH4CLNQK34xxiSgVzggY0GQhK3isjFMTk/7s7OHBwZdefBF1&#13;&#10;iFak4dKKkjhjjpGKH/ai6tgBnka5m9Yg3deFHhcJHkpKoegXpFo0oReVC2xNl8YANtozTcV6BOHm&#13;&#10;IYSJJHrNlVdeRVNkFWh5eSnzR2CjLRGI2vb97z/IGTycn4nujTEQzZZUILRcaGzWO7TxyFQOrIe7&#13;&#10;vGptiJpHqi//96/AlmeeeYYZB+lTs7NcToNiiePkISOeCQiYxljU1dWFB8OlZoEWTe2zmHkOo5z2&#13;&#10;AjFcc5rL1q1bIVLUM+3mXg64fuOnUUu+HHU7PDx0+aZN1Kwhp/4NmFeEjOKi4i1broSqQ4cOQip6&#13;&#10;JrdH0FIC+YGG+sYV3Jm4ajV0muleMbhZiWdhSFT0pZfUOCAjzhKdVbS1Pc9T+nkqIoH1fwWNNAgI&#13;&#10;cOlwPUukKgVwL2oZjYyGkam5d04Ndg9PlBcGsLYhpyFVleTnrmksLXr7TNfotElvgt+LYD4/9tii&#13;&#10;BLKpIGNkKm33kTN3X7E8N5sFnDN52VlrGsvKA/6Bcb68fFQi4u58WnzKDxsk3ZeMdO6WGJ+cys3K&#13;&#10;ND1JJvnlOIn4FEThS/gSSS31J3j0P2Nyht+XvqK6uL4kf+vy6gMn+/cc69l7svdgZ39n73jfMHuJ&#13;&#10;dWs7n0uOaKL7IwGSUnHYN0A4KQY8QiUikr+gt0wkgWWOpYJ4ZNY5ZlHRuCgcMRmFOb7Kolzbfrmi&#13;&#10;rnRNfUlLdVFFQaAgB4MfthMZijC3STb6GSIReCLliWSY2i/5wwBGxbyM8NpQOYuBImK36HNKv1G+&#13;&#10;ODqE70BmePPyCnRULoSVA2kk6fzyrsVRxIcQNQAaKwrzLm+uPNYzOjAhV7waM+OnSDXULVqkmuRX&#13;&#10;qkcOsvPNbllWWRLIVX1FwmKc1LtwT2MUweTkaKjCn0sSYZ0IlyI6aTywkTwkZoETgUMAI0As+68q&#13;&#10;zLosVJUtEw5wMg4BC5D8VgTYrAedgAYmM15FORl3bQrVlxQ89VbrU3tOHTo93D+CQJUpC7AZfmjm&#13;&#10;UnaH18Ye6QAyNIFAOptYrWXehJtCwqw3qqvO39hcftu6mpsva2qsKMz26eYaroKfSeseHOvoG6W3&#13;&#10;sQ1wntfCNsWfhH9k5oKEw4HstJrSvAIUQafOpPZA+N76YJJsU4k69xrgwlytYPapMxkOAai2rq6s&#13;&#10;rHzdurUYvtjfQixqGFJjUXFxQX6+CWeaMHYIMGzIfBy+xw3mnAGIJ5Gq4+Wp+VXCIzeZOEdcQ+lC&#13;&#10;6mUhWSIMC4tjIYIiIt+TllJ4RTrLy5t7XDwuEswCCGdIkOwZAxvARFmSRZF4MQOMLItDIzUZ1xub&#13;&#10;1O/kI3pFmojU7NhkBd2vfvWr9es3oAcirXIEIjL3kdbWiYmpnBzZnuHSr5j1syU+61wgdBw4cZa7&#13;&#10;m4Q2QEmBMDkYOdtgZCgTM4volK4jBD9PwND5sfDU19d/7nMPLF++guwi+rKAG99ceBfDhfdAiZFB&#13;&#10;RUC2FdYlgyjjALEuzQbvwsT1CH+0mDAVeEmb6RsaHi4rLb180+W73357x84dt916q3JVvwvu0LMA&#13;&#10;neVrdMJ81DaslPQLA7Rw/KlQ5eImFW0PVPQpAq1yXVQuWFwPYITzJBWZmm7sbSRGiT2BYeqHeRxe&#13;&#10;8UM/TMbDk5M5P/e5z+3Y8SbqEFp3S0szx6XQdMEMmOViHqsCZqB6e/toYsx0MCYQCE4A8DSHmu+7&#13;&#10;7z5OG2LSgROSuNoRergqkMsnV65cjQo/PT3b3n6E7k+DZA7LRnprw2SkpAphpKKi0UV5YogDeVwO&#13;&#10;eAONQhKCvP3oUaZNlq1YhkZnTOIrxuSy4qejSEXn5eVj8Kyvb2AKAPM4h8eAjakHxjn+bHG4JFDn&#13;&#10;zeiS/+w4QKPlL3E3S46dViI1ikAojf894lGDl0OCYEPoMWzJ8z77WE+pdYiemks/3D12rG90eU2J&#13;&#10;CbCUjt68oam8PJDRxTkcthjSky6aCL59bAETC9JMun/v8cHTw2PcAa1yXNrK2mJuV2vrYS+XytnR&#13;&#10;Kd031ZFslCQMm2LmvhOD3CSxqrpIdB/Rmche+Z2QDBdZIo9hECbTn6QBCCqkfbgvFstAtq+lqrC+&#13;&#10;NHDV8uozQ+NHzgy2dw0e7Ro81o0qONYzPNU7PodSymoXSQkaWcZhK3i1LYDT0IJVKlSdKA3M+snq&#13;&#10;GEkFADsNszJyfelleX4WqpUVBuorSoIV+U1l+aHKgrrSvOJ8fyA7i+1GXLLBkGNYRepVsiVbUdRA&#13;&#10;5eSw1B9DVZjvv3fb2ps2Mz0nY5KORm5zThU1s8RcgddcVyDTBlClvUKZsFSi5uHhEockcTUI08v5&#13;&#10;Ob7bL1++or5qcmaWD8Y80LnzCVslSxGMMPeu4F6LrCxas6NoL8xIK4AUWpfhZTUl/+PDV06wK1M3&#13;&#10;LzoGLG1eC5NaiOSoTrnsvtEAw3l+37qmSg2nwQtOre1UqyOC+P31qyW0oZI2wlghMxr52dwQWL2s&#13;&#10;unjr6oZdbaffautp7RyRtYXjEzPYpaV5s7Bcu5HDJm22Ukss0sbil5bnzywrCTRVFmItv7y5amOw&#13;&#10;skWP8KE703T0mtP0qZnZjv7h7iGulZLqEnxUNL/ijLdxeQXJxCqAwIqnOC+rviyPCSntxlImEElX&#13;&#10;tHj9vWCP86gBepsuzLJXRDQ8vIr4n5ebk+NnaROlNXGHKIKBceFjGCFMV4egxkLQxx9/nGsJ7Lpt&#13;&#10;gr05xiTk1dICQ17IYdgWmBQnObt9ECWR9hJluhAVISYmQioSM4Ijsh1T9XisdG4Se41LmEMPqzcy&#13;&#10;MuQomECg8/RppF4II8piXType9AkcRCD7Auq1BMqpAxf/mx/jj8nGAzClh/96EdPPfVkS0tzaWlZ&#13;&#10;TU3d+svW79q5E5HUltsZcphJreFgsTRyT0VQNJy0eulvTpQVjXCkUthIKBiQklUsdtqJfsUFHgf3&#13;&#10;WJvHMYZzc+x0G8Oww5TBH/7hH7L9iSiWEAOimWgPk9Zl6S7805ux1KCOD2L5QSmCYyzSc9sDHvMr&#13;&#10;WJQ/Kd3KRxkuhKOCQWaCReniWjzMto8+9qvDh1tvufkWsuYPIKVBUFpGLnJevX5Q0WBgrGluFkWg&#13;&#10;C5OKB3gq0TTAhZpkKhiAAQltAw94aFRMZxBi1OLBEcWrtha5F5EQ/G7p8GAou/vuj6CknThxfGho&#13;&#10;mEkiTNr0zQgBYDNbYpgjZw8eav3lL3/Z3t4GYnYXf/jDH2GlJawBp+YVxtjIZuMNGzeuXrX69JnT&#13;&#10;pzs70ce++93v0rnoaGTHPQ0QzIJkroCXBe3qCJeWHykL2ODtiRMnaAZMrxjBEXqS/VK/HELDQomS&#13;&#10;4uJQMMSGFsoqgg3kWu1IFVubF5t/fj4TaPkYAyEAPvGNdLsGmZKTUZUsy0txqXPAhjaDpyM6CflN&#13;&#10;oeM4HTCSKCrT1DDESRJJaFithUSBnZOXeDRbiefSz/SPt57uv3p5dTGbzehpdIG0udX15XXlufvP&#13;&#10;cKW7aBzq4rEIDY0WTwzmutmMo12j+zsGV1SWYFgjCbasUHXBjuO9MmkWL7WgdSPwcD4EnSMjs2tg&#13;&#10;Ytex3tXVJbLPh4Q2Z6hEnP2DbLSj0Sd1vJVuif6NqjbHOcYVWdmlBXIMyeRMzdD4FKfJdw9O9I5M&#13;&#10;yd/QSC/3t07MsrNocHyGXUaTk5zvK19CuXOGDkxPx6laxReQnotFIic7PScrPTfHV5jrLwzklOTn&#13;&#10;lOX7q/JzygM5xQW55UX5JXn+3Kz07Cwu4ZXqVzOsqiXSKCGM08KsCvQDIhl4PhLyai7SkCLv8X4Z&#13;&#10;T6Qa8vNyrlrTpJ8issSKq2tceQgnBCAVJy1FLhTh9l/qaE7WtopWnAoZSdDLxxEiqRqmlGmSLVXF&#13;&#10;lFc/zKkSlgC7Vk1snA26ZCltwYfyiSjrHMsUC6pVA3ts6BYia8vLakrKhDZmKegB2lLhgvIA8CQE&#13;&#10;R4ihJqV48oUAMSfqGTbB+Lvj5NNHF9YyU5U+Pcd2rrYkUJbfeHlLdWfv0NHukaO9Iyf7hrt60dmm&#13;&#10;hibD41OzU5McsiOz7RnpPu7OooNghCsryKouyqsrK6yvKGooKwhWBqoKchGAZRczVmkZvGCefMcn&#13;&#10;Zqc7+0cHRqb5gsJOZA7sETKaKctT4K4Qra0xjZON67ibJJs2TkVRzdSwxF6USjqPGqCXKXDQJCpG&#13;&#10;MZN+TBDRypTWiuxCuKkBRFlai8WvHcvBZ35guG4bm+HevXsxCiFuemG8Wbt+AHCGEw8YWBi2e/du&#13;&#10;7B4aIw83azdVIo+LB4kZQ8RJLuMeHoYe4MFDWShRorTecIBBxVR9aUlJX28vUq9pgIbfngZvkN60&#13;&#10;MX4DJjlkcO6I0ZMoFeGe5PNtj3A26uUHCrq7erZdu233W7ufe+bZLZu33HjTjQiXGzduQLhksxnK&#13;&#10;DEfp8EQIhmlUnLBO+ov+gEW/XvLLgM5ZMrJcRcR0nOULfxDuTYZ2A4mSypdR0cCkI/LORkNsIDPT&#13;&#10;0xhsjx07un79ZR/84IdAoOsqrU7lqc7QO7l4yngBvE6mQr2QzV8Gym1PT/f0tOxDo6nAJRjiJQVI&#13;&#10;17nhFMT1R3lkqNAobTYCJvwCAVam9NGxUSKLiwq17SkTnTEH5kShcV9Iid+ezBqQkDolxMtKFziu&#13;&#10;x9ICb+Xi1Uz61hfiJkkeCAawUbNoPjRmr9ocN6FLALzFb12PW0OXLy9sbl5Gx+zvH2C5AdMNOlhT&#13;&#10;WNGCGGwwQr/x+htf//o3Dh06UF1dxaLTo+3tjY0N1VWVzIHAAmFNetrg0BCN76bt26+9dhs7/fjD&#13;&#10;Hsi5oyy2JJ4pjGA4zBGdN914I7oWBFjHJwupHT7kOrIRTn+EGJRMmj2ls7IYjPntCSSOtiNdKT1t&#13;&#10;cnq641RHd1f3qpUrqyqroEqMJDzFIyKeECn1Ze0fr1ItG3CdHiHYPBXqvkqyS+4sOWBN5CyRUJPg&#13;&#10;QXR28ER+U0crDe1Cunj5aTNDMhoamzhysn9kbKo4R641Y8RC7KovKVxZX/Lyge5xRj9Z32HDmJXU&#13;&#10;xSbirshD0prhyVzv6NzuYwO3rpnzc+h0mNPts9c3lD/99vHxaZO9bILfkgsH6RHCShef+NAjwph9&#13;&#10;drae+cSVzSZzSd+JSAJnxTXQO2KbZKnZSrfkM8jwIlmrIkhITpYPrawox19fXCBX3MyFOfN8Ynpm&#13;&#10;lBnfqdnxmdmxydnJ6dmpaVF/GMH4VgKjzUL6uGCUabF0lDokV/RAf1ZGjt+Xm52dl5WZgyyrO/HZ&#13;&#10;jS9qoiQQBVT/S1o44owzzsAhADitg6U3NkusCASf6vTsxdJVd1ILMnQJanKhOlJ1mGMoOTTb3ga5&#13;&#10;cA08qaaOC0fdCA8dSlhbzLWdkClIzw6x5BaPbzpwS5aqzUoNqBYrH5J4GTqVIl8k4lmXjJbPr1W8&#13;&#10;yFGSDQqk1l98FEKJ6+xjDxFSBWA1MURuKxX0LthvsUeKIX0XlmhPpyjSNQhC/AhzHkVlQaAskLOy&#13;&#10;tpw+NTo9OzI6MTw2PTYzh/aHlUF6nmwk4eQKhM+M7Kz0vGxfUZ6/IC8Ho72ftdEsmpVZIqldGMaf&#13;&#10;1KZkmca6ps7+kaGxSelQwmGLT4WZ4HBdmC5cW1LAxRJsDREVU+uGp2QsPxfanXsNMNKso0oirVIY&#13;&#10;Jw4PDp3B9ZvsSCDSEk9SCoR6DIvXTwgJSdLS0rJ582b2qmHH4+wHsya5ucYkccPxuFHYuMiRtZdM&#13;&#10;8yOWgdYFc2HcEK+HWKOZQHQYzJgoReDBqGiSnxsLTkK8aaP8RGOOSM8ESWVFxalT3MI3iD4JTHIC&#13;&#10;opAoMDlaXki6KBsYDVgJhrYWAxnzujAXkICPXZoD/QMVFZUfu+eev/+7/++HP3yIRW6rV69B0uWK&#13;&#10;DgRZxF/T38grFAqhS0vBwU798mAWTzqqMlS+QPItIK9IgNPSBcABIVLrXfqbBjp9XegFJY2F8uFH&#13;&#10;dMYMyJ1vmLwoMIHUIDgUDxjkzzKUlOfNGbUe9E6JIiGQKhyAEgjGBgh8cXERN9t5E5pfSqtMIK15&#13;&#10;vDARhFG/gliYKcySjKn7udme3m7qBc5w5KMyXwEi6SI5RN6NTRqqqIQGGgwzEaa5SQZaI/MJUvBB&#13;&#10;BxovRaY9g4oUhiQVVAbjsgJVH75hzsIR5Tqjglevx1JJGdRpLPzPYIZhZGSUvTesLlexjNYikSjM&#13;&#10;qH8njh//5jf/rbX10Mc/fs/Wa6/d/faeH/zg/x0+dOiG629EAzTNjRKwBBSszME//fRT7AwMhVq4&#13;&#10;NpO+AHmwXfu7LARAU2WGgnkKgI0285AfqGAL4wPLTRm1CIdR2m7xOuOhJXGf8g0CDacsDIsNc2py&#13;&#10;krXuLFsHAISCWTIRCDdJhCXSisDvgLnRdEHVkD0Bl7znhANUgdWCWwPzlZIsA6BksJQfBTOZxl55&#13;&#10;Os6NjgQk+rUkETHCpSUR+LkOJ2PZQJCRPjIz29rZf6Z/qLZEljxIYw2nIXJtDFVyFuP4MIf4QarY&#13;&#10;RiQiWklQe4fyQVkyPjXzztHTfWPLi/IKOL0EDWhdsLw0P/v02IQqf9YNZKZVuaRpjA0EiMe+vGGO&#13;&#10;5Nzb3oPZrTrgF/HOgTlbFkgebnZKg3Fdy0WEUwcMAPRII44g9DeLKsjNrsCrXV1KIn8K5TQI8zsZ&#13;&#10;CK3EapaGV3jrKEmCRZIqBthKuCQTwRUnn1751ReIEb85A4q8Rf9qkuigmDeRvTVPy1g0Ff7E7ioa&#13;&#10;vn2aYpIkfdXCWwFlkJP/ziNpsuSRtD8AhAFafPRr441w56xcnOSR2pMMBTcMkpzjQMbkLAU18vhx&#13;&#10;sKggBZw21shLTDqJ1rw0sfj5UzVakJCvlDvSC5SdCxH81oa4jJUyypEqwgSehPuZFsn2lRBYZPfu&#13;&#10;ClPlnzjhjLJGEOBBgXT4z1dTMWi4jkIAMKhJYw4PjE3KvBZXlGXoLkCdSpB4RZr4IdKGZktflUkZ&#13;&#10;JrPqSouKAnLKCXFKhFVTYhznM+bca4BJqBVGS7llOgtum+HI5BKpOQ1PktyNAhKJCiUAbeSFF154&#13;&#10;8cUXOTgUJcQagYFZXm4SPIQYgOVOiC3MswWcCKyEuzALk3tRGR4XBkWL5ChdTPBjtSAc8Q54Lz3e&#13;&#10;5PN+LTJgvkxfSWkZHOnv62ctn5ERk4ub3XzyaB/wODRh28uEuOmNJ4rXREgsRxcesZuxkhvZuWdv&#13;&#10;//53H330F1wO8YUvfKG6pprVbmjObBHs7enBPIL6zdo2dl5x1gSldvFr5xJ8FmJzmLxChoXQAKhE&#13;&#10;e6UlEIjjVbuhJBSCpb2Iwz8xzpaJmby83NLSkn379nM2Yqhlmar9lGu+G0oq+lUkoSW/KE8rEVdb&#13;&#10;TEyMoxGhmVsBeVJGnqlTpYWaB+fVHMyVknO329wcl6PQAu/7w0+tXMneSEHPf/kGGSM1N1IBLnHR&#13;&#10;jhCqgNkHugB0Glg0yCJvDj26oBcbILMDOEuzMLtFcCmFWObBw8yOGU6Tk0QW1mxoUTQJLY5sSmGC&#13;&#10;vbOzg6IVFbG50Y4dUoZlZM3OTnGZ+yuvvPLAAw9wmTu7BOl6LEqHbJESlEU8GKXgKsgBfuKJJ6++&#13;&#10;+sqP3fOx67ddX1lZVVZehsoHJEyDx2SNH+wwdyG1aMXt7e2MEsykEEtPIZUxzYYdL08sXL4u6elY&#13;&#10;Djs7OuiPqI6MLdq29aOiOTmQ8SpUiImoglYcssDj+r05XvJfRA5QT5a70y3tJ6qPGoC0LG1fF5HY&#13;&#10;hFmLgAWBmL9mZtt7htu6htY0VGL74k4tlb3CG5urqwr9ncO6840u4gzunhJJKVWCE+MPAKKstXX0&#13;&#10;Hj3T31iaJ3pTeG5NQ0lNWWB/9xTHn2AyQd6lkQtN8r2J+BbQiEHpWOfQsTOD1S2VQqbkKePjAsBz&#13;&#10;E6BdzJRPB6GOw45fCYYIzT1Cu+hS8peUJAXWxzydVmZNLA/5J86B0pcIzsjvfOJz4dPCWnZObkoD&#13;&#10;/qXlF6FcaXIxnQsKDUcMa2Nez2E+oELYjyBMlQmeYdnSSkJPYARf7K/h9+ZCyVwln3BweGNj0/+W&#13;&#10;vi8slIZ4SyrjAe9mj9bG6I11u4h0lcgYYljnwUChOhoW+7TegfGOvnFZvqW3VEp6p9XPwy/CTM0p&#13;&#10;Nyuttox109k2XJKl5b6wRItgO0fRF1QDhGZTjSgtzhQG87jFgR2EeF/xe7UC/MAYGCeUIBhxHkxb&#13;&#10;WxsynKVC4MPj4ndREWKOEBO/EHYx3yGZIWsaWkvoJknicVEBg0aEKYzFqIitJvhCngl2eJIgoQ1R&#13;&#10;GpoA2DhGgosQMRRI2VR040lawwNAEjxAAgAkpeCJ0AwZdoc1ArHFGgbzx0VlAJYNS1KBZFUqa884&#13;&#10;b7Ojs+Oxx37Fvdif+tSnGhob77nnnu0338yCVfi24803v/3tb+/cuRN1Oj8UwlaXlcFmJd23QcXN&#13;&#10;zrLOJQtzu3zPxVHp0AZVVBNRjtysAjQh0uHUSb+VnmlfdWEmMjOFw9jCQRo7d771+huvNy9bBhS7&#13;&#10;JlTxFJHaLRcJkzLMBTxfHgpBYWmGrC1EiKfI2IgyM6kLHZI1VgEio08CQgzGIr1+QqhreMSBopMT&#13;&#10;41x63tp6ZNv12z72sXtQM8gdhgFDEmWneAReneHB6+ZJCBXBqUhoqq4N0I1NxWOYeVKnNAwKq8q5&#13;&#10;UzpvXotiAxhS6QigYpYHkpIkiRRQuE0qa+34rTGwrpV9e1hfmR6CJBcPdsr/+sF/ffOb32TmgsaM&#13;&#10;rVsbktgVuDshO1s24gIMDzm8k32nu3bt4qiYYLARU///+d//hxvYP/axj11zzTXgtNEGaCpClxhZ&#13;&#10;b3aygiR8YMOkiYWWmyFhL4E29FmslzmWr4UgEqFhMjq1trYy89LY1KhdgCUDtPMMOpppkG6hSEtC&#13;&#10;S0ug12+vRokLf8nzfuGAiRkJqJGGuERhOgGm8xqs+hcjCuSGM7uHZlpPD45NTOVms3qTgYj1PlOr&#13;&#10;aktX1hXvZUZGCkSZacbuEKSlJLEMShKHsif+dF/3wPj+Ez1XtVQxq49GWF0UWNtY/lrrMMdqMtup&#13;&#10;U+gKLp1C8Ooz5oFA7hsYnXqn/cRVy6rpn4yd9KDz+olwu2EMKe7rogAu5LxHCxdTQu+IMQ8Znw+e&#13;&#10;+LP2JqDfqOMZQ2Yq+clyPqlLEnu+TamkTASjeOQ7uADfeyAvUSbz4dFkp5pFdCohdh7j0nyWUNdi&#13;&#10;OTgcicg+DUtD9j6GXsCxKFqTx86DRtgc+Z1nPCFIEzIGqRhAq5yYDXf2jZ7pHZYNmo5sa/Dzqecx&#13;&#10;R/loz4xjIJuVHbizYZZ/NlYi63PcsSiouFQJjkJ7zl4ukAZIId2hyvyIaFZyt/wA4Hg15xYROclE&#13;&#10;JUIMBg/Jkb2YUOcYmP/8z/98/fXXsb+J5cqjH4LHzcWwmVwIEnsFANGQBY2Yy1jAyauFL/o0SJda&#13;&#10;ZG5kO7Qg1tFhfyM5AJaLeRJillUcrIaR1hbICxTr2aSiMumSVMNPiUxtttdEtLlZ4IEelFtMOkjA&#13;&#10;0GM8sbJbchfYxWbUCuWYJvQsUAwOGPdGx8dCzc2f/ez9Z06fwQzI3r8P3PFB5PJAfoF9pJcvW4Ec&#13;&#10;/Dd/8zdcur1/334WsjfUN2APrKqp5lYKw8+ehjQ5jUkstzgqDmdU8TQYC8cPnTjsg0KMfg+s4Ko+&#13;&#10;TRNVUJDPkSVH2o4AQCrEYgCBwRmqhdVI1MIiG/BZPj2YndwNoVCj9EAh0j86L1yiyVugEaMgDhip&#13;&#10;LGpRegzMnpm+bJruN//tX7i2jsWff/Inf7J23Xpuzejr7j569DiqS19ffyjUvH79WoxpZtxLxAdq&#13;&#10;hCkD6jc5WCLyjB5qh/Ji76IFxkw9JEoYEw55ODBADNjo0TyBITAG0n2N4ZsikJZGr+EqCNRRjozi&#13;&#10;0L23336rp6f3zJmusbHRAwf2/eKRn3OY55/+2Z8HQy10P/bsY4cnL872ZJ8AVcc3AA2QBQKsM+cy&#13;&#10;hrvvvvuLX/xCT0/fz3/+85dffhETNKc3XXnV1dzAzsZxGWh0ETSNnCYskkxksJKI9HRGBlaNbtiw&#13;&#10;wQrCE7KhkKeFuMXxJEzHLCnG9t5eDuYtLyvT4U+kY0klk0eOSk8SFwlR5GjdikCcQM93jYRs9BJw&#13;&#10;yX9BOaAjB4+ouol9N4qiQC4okckz0yLIF0HXHHJhA8ey941OlhTKYiem9eQDl5W1cVnFk3s6+yfl&#13;&#10;wnf6B61WnjrIC3peJUxaqwpN8jHon5h++9TA4ORswC8LR30ZmVtClT/Jbh2ezhQlUfQ4/hvrtNfF&#13;&#10;oZNNQz4uAt9xtOe+6bk8+RJBp35bLgY76ZJxaHyvQecW23umwqmB95reTXfOi3POEbqkJvWcyypO&#13;&#10;mlFMJPnyp83b+oTGXyQmxND2W/fKp1loRkifmZ3qlAOcZuRKTxmvGJ9SrmJnWJIkDDqcNNNQysG0&#13;&#10;zN/K51vGutRRnQcWXiANUPio5Vz4JMoEFAQXPF52WDghFuUiMT4g5WAfuPnmm5988kkOar/11lvZ&#13;&#10;zkeUARNryQ3Yi9ZCLBbNDUhUnebmZtdKALCbtQF7n15U+E09Aw+HQ2AGRNQmEOfmjt+bPMZP2Vhq&#13;&#10;zEZuLptGWzvVcQqTEfY0UlGQGOBEr5YdT5Mpkb+xlWFzwCYJKhMHoSc5JYZcyJ4J5xcUsBhVrJrD&#13;&#10;w4G83A2Xrf/85z//L+owg3zkI3ez1JAtT1Rdtj/rjg9+kMsMOVARVZbjqd/Z9+7hI61cn80R/KyP&#13;&#10;pRhI1ui0SMhmF8JyiL5B6XB4yBcP+eJmZsQqiEc2idIuRKAWixCBPFEbmSckQoyF6iixCRDEUrrk&#13;&#10;BbR6SA5jaJM/YzDoqzNYLEyIRkF5UV/VlgXxMq9EEms2wONxEeJx3UJUbgiFxcHM/r6er3/jGw89&#13;&#10;+CDXfGOSQglE0Xj22Wd//evHDx1qxUaLwZUcQ6HgX/3V1+gdpDIk5OJiwwOz0ZRQJjldiSi4bQAx&#13;&#10;YN4kcf1ag6x6nVjUdhc3uRsIBuYvMGXTjF1N0o2N66EJEQ4BeCimsjfMWaBHj7YNDPSxwY9VssoQ&#13;&#10;H+2Iwl5++RV/8Rd/gXIIJA2L3pYbYGZhBrW5s+NUqLkF1o2MDLPCnFWg27dv/+pX/xjmsKaX53e+&#13;&#10;XfWLXzzC9rxNmy7H3g2XjJvyZZA5HcgQGgm2hg0/Ozs7aer0KQuXaHWRpPIC8Tg3nO2L+/bvY2Rj&#13;&#10;SOFc05ycXG3/GTQgCiiZqgPe9Zifp+VLuBtifl4vufcdBxg8qHaWEitlPJ1GoD9Uob1G9dj3XRmg&#13;&#10;UkQcBm0KMjUzd+T02Mm+icbKNPlIyMF9Qv6mZbXlBYf6xyY59YJCSdHsR71WJqfQEsHETBp3mhw4&#13;&#10;OXiyd7SqkKUNgITXN1dUF6adHKW/z2bI5dnZ0usWYdIMV4vuPzXcOTDaUh7gk8MGLeW3YLzkfic5&#13;&#10;8Hs84tGqLzXss2zUxkAdhtIz2P53YmCkf4JTrJaqMYFHbH0yrIU5qya9viy/UoayyJf+LMk86+RL&#13;&#10;Lc9ZZZi8T7rST0wehLuSK1GGxAQ+wpcvX44Yxzw9d8ShxWHBMGAAgCTtwkwtxGJZvYnyxhw/C0pN&#13;&#10;A/SmipvcJc+LGUULabWjowMpHMkVaY+0CK9Gp5skjke/gTQRgDl/Zaz1MHoXphg3a28ucZJrEMA4&#13;&#10;vABTfNQtFpux/hAx2jRSi02U3BI6MLKucjbLl4np78TzL0BMRWVFtj/7um3bAPvpT3+KpscBqh/9&#13;&#10;2MduueW2ivJS6iYvN/eTn/oUtQD9nH+NNsjmTG5O4wgNuBoKhWCOPyeHdZyUEQq9Wh/Ukq+VUZ8E&#13;&#10;SAhoPdRKPapTk6kU0FdY4F5bhzQsSpQml0RwQmUFD4KL54VsyouhUsmTYYUQ/DytpN5GImWIRzrA&#13;&#10;3hIAgz6JTek//uM/HvrBD66//vqmpkZaMtX905///IcP/wjlnPWNq1atpk2++OJLTz75BCulOUpk&#13;&#10;YWu07AhH/UNR4aICMloI5s09rh88UnN65wEWPLoASKykceGTB2I1xYmpORAwCpOjslhyBxi/0c+Z&#13;&#10;sU8//fQTTzwBh1kivnbtmtraeiZZYB2944pNG1pkFbHUiKVitmLNmtWvvfbq//2/f//xe+9lGuWl&#13;&#10;l1566KGH4OSf/dmfoz+rYpxGd2jEoJrt53QWJixysnLR87TNxSkTxBBKT0SNpDisObcQyzROAg0y&#13;&#10;euh6DGsYAG+77baWFjRSMRjSjKgeACism5xwXAxOQ2KB+F3gS573Iwc8/Zt61TetUKlWqUkNkvmw&#13;&#10;97HD0qcNjRkYpjx6Bo6c7r28uczvz57WTsZ50OuCFY3VhYfPnNbWiloY0Xqd9imFlZLSiaWcOpWS&#13;&#10;nnaqZ+xwR99lDVyZKweGL6sqXllXtud01xR3xzMDyPXxzFk6nFEMC3jEdRSMtmcET29LJQuFZLpI&#13;&#10;pxcXgJ7/gIVd9fzneSmH3ysOvK+Hifd9TejYo1TKZ1Vvk+wfmTjZO8JsfloWqzdlZJIvvrlFvq0O&#13;&#10;GCMdR8qw9rOpoqAwl02ANsjbiG4YLw5jLqgGGFNEGwoXDXRFGZMpgSchAiuCNQIiixU5DwYBF2np&#13;&#10;qquu4i4vQyiVF5EFY7JwAfickJxTZDjmASWQ7XzkhaRlOerXTPIyeHtNhArtEfEOnQfJlaVrBuzF&#13;&#10;EzchgYafJ/vY2H3H9QgsPEOtNXE2SaYxCF06CacISLoIvoiPJikSC6pUsMlErjbL6qoqVrg5GDLY&#13;&#10;phi48aabYO+zzz3/+BOPf/3r/8Jyzo9+9G7CKQPaRTAYJEeSYhi5+pprXkQL1EN6UBdhLGo2+/c4&#13;&#10;u6UgvwAyUBKg061Q4wPh2dmyPxBRWwkmXkC0QsScgpuZnSYtnrxA3okTp7iSu6qK29WkjqyMeNR5&#13;&#10;+SEBvFtNxkYY+FKeisppFYulQxuRA0iw3lAu4WxkVgIPxaR2iMWfBI+XYMua4mMl+8UvfvGDH/wX&#13;&#10;+smf/vn/3PfOnjOnO9FYfvzjH7FR874/+OSGDZuYR+DqggMHDoIcDYTnwoxAaCRhLsaPxgiY5bgQ&#13;&#10;ODmRwFNGljtSLutKlI6mmCSVm5fBuPmi3GKmw2JmS1KJ9RJjYPZ0kbtpgeTQoB07dzz88EO73tq5&#13;&#10;cuWK667bpmd4NtMpmIUAAJ5zqLok0eoACbpcbU31/fffjyL9/AsvHDrcmp2dhRUdtY21tevXb0Bh&#13;&#10;t1pikev4yCjlKi4pYe8fzCJ53NYAfjhAZclpLp2dzMWgVVp/tBLFFEHwqINCGvmhgwffeustFroz&#13;&#10;rDG3Quz05GR3dzfnM1FNXPvnz5LbPi0XnmTEq4WYJ8bvBnqZ6QZe8lwoDlhjUVVHstQqlx+TK4jV&#13;&#10;Px5iJzMnEge+ZMNEBPSi/CIniQ4mqz11MXSGr2dksvXM8PDEdFEO9j4G6AwEoOpA/vrG8lcPdI3J&#13;&#10;HV6OXqsEa5HVJ6ffq8mQ+8x0o0EGN3odxJ64sSk7y8faZ78v6/LlTY/uPDMhrKMDwhe0ZhtnXI5F&#13;&#10;sYGbBujpfaNT757ouXVDkIUqxs8ooEsvlzhwiQOXOGAjrcw+MaLxzed+ktneoYnTPaPs4kvX4+3i&#13;&#10;jzKJWCdSBnLGDMMjVw1y73x+DgcNyGjJgO4R/WQgS4Tj/IVfHA2QkdtbJHvz8GI+0iBVK0PCSUcu&#13;&#10;RAbiPi423SFufvCDH1yxXO5rRg7G6IQeWFpSynJK0gt0XIzzuKVieMNyyCZAhC2uOkBEI9DEVrJO&#13;&#10;hMEbbhRidkMDxA4JeRgcFhV8XSqY3QUbSEjCae+B/AAHcrAVkEBzSchwkZgHSBx+iEHYRREFFaIk&#13;&#10;r15ugDYmob0SbsnxcJ4bpQAJF5EhTwcCuWgwXICNWamurr65pfkf/+EfHnnk5+vWrV237jIkT/Cj&#13;&#10;SxuG4pJiaqQ5FLrqqqtRzDEJwhaWzO14c8f6TZuuvvJqtEHZ+qgyKwnxIBbzJPnsLCcHULHc3CJO&#13;&#10;EMr1vZgPcT5OZGI3LSUianxsfMfOXWtWr0DZAJ5oSgE87kJ+3ZVM4bm3DSsN1royfL5MOINShI5h&#13;&#10;GpGbRMpp9yjGrY8FgZYF3CAVSz0ffPDBUCj0pS9/efmKFbvf2nmqo2PX27uoowfuv//aa7dx+CiH&#13;&#10;qfzoRz957rnnbrrpJrbLQpWxNAYxVIGQKRUwozQSK0xM0Ehi0tqrlYgk6KVcRImRDVvikjB40UIM&#13;&#10;8w6E0PxQ1SBPqFHnBYvxQwP0A4/p7Je/fPQnP/nJoYP7N2za8JWvfHX9Zeu5ypKKYFUmPKRpMTSE&#13;&#10;52SjqQrbYTmCIC0dbXPjhk31dQ0sYH7q6acwMmMqxKR/7bXXMpaYyY0saKyTU5MkYO5D0zmWCkMW&#13;&#10;QxVUQxgVgRLIOOPGEuj6XQ+BVkw86MCsKufJ0btiq1QgxpYfPvzwwQMH6Fyr1q5hnsg6KaWGMMNj&#13;&#10;mMHDq1mOXPyXPO8zDnhGKtMHpVHMyS0J3CYnShWTFIRY5eOL22reR2XSNg31dCbf0Hhaa+dI19Bk&#13;&#10;TVGearJSpKwM36bmqpL8I2P97Kih99hqfuODFFOarShr2phJJt0nY3xiat+pfk6WKQhwSydQ4c2r&#13;&#10;OBHGNzAEKGnQJiVUneuJBPArghbnrWWPzEzsO97LdYWluTJ1Eg/Uk+q8ea1vnjf0lxBf4sAlDpwN&#13;&#10;Bxh8EDTlY8wAxAWBHGPRNTh6un9EZrdkgssGZR3VFs1H1Ui5goT5rLm00vxcrp7P4cJ5MVrI117G&#13;&#10;O8fp8HnBh6ULpgFa8SKFVSbyYoJQ5MvmjMnwhRAkLWGQ7qVBKGSDE/d37T9wYNeut/bu3XO49TAS&#13;&#10;GHfoNTY0cZrLhz70wcOHDz322GPLli/fuGE98pDsmZn/MLj5RpgtGQhJPFGQ2GaDGbCtrQ2Bz01l&#13;&#10;AJbASHKjXHQuDFFIvaDCbsCCMTzAGDwwCxO6GDRKCs4RfxgS8wP5WFEwyGB8INDFnxyJm5ehpfio&#13;&#10;f/AHudNW07l4DCAJPVIlcgj+XH5hAeviEDpHRobz8+VmJ4lJTy8qLrp5+/ZjR49961vfeuaZp5ub&#13;&#10;WwoKsHlqOimHfG/Rx7ClbN26leN52trb/uPf/wNhmou5X33l1emJqTvvupOL2lACaQVyB6qe52lF&#13;&#10;4BgR/fqjk9AAoBqnP9IZRVIfG5vgPA/wc37j8uXLOLbxuedeyM31MwVgi3idNGJ9AqUgxxEYqQ15&#13;&#10;fW9OkcQmFfocFcWJcsHwwDOUeVRWaiRaRxVgWjVpaSpudVja6GYL5Q5K+0Fw4gaOBx/8Hjk/8MAD&#13;&#10;V1y+me2Tvb09J0+dPH7s+FVbr9ly5VW5uXldZ7oeZj3ojx5Gaf/CF/7bpk0bvaQbKntCA47JAlQg&#13;&#10;W35MOM6lypswiZ8kNDYaDBYqWq8lJ5AkcVFZlGXEE2fIUSMhBrUZJMY0w+ACzHuIkERoOvIHMH3n&#13;&#10;O9/5zs9++lPGhHWXXXbjDTfSMDjek0qC2ShKpKVFCD12L5YWk1dZpiv2i3Ta/F13fliPbMn4zne+&#13;&#10;zTJmdOnp6UmyoRJJzhXtoxPjDEvsvWRWQjLGOZTIwOUx3UhHYAkoYwJpg8GgAQLrOm+I66dhsNv2&#13;&#10;1ddfY7aFc0fpy1QQSeDtzp07XnrxJVS+krJSzltasXw5imUoFGqory8pLQWSKEEuiq5oEpRVKNJe&#13;&#10;4GaKJ26NeAEu+S8cB7R2qCNtRrK+lzEjbYbrq61HEG2NSl8XVOWFozNJTpDGn3Qr9aDITs4cPnHq&#13;&#10;eGfd6hqsgBxdS+lojTPrg6W15XmnBoakI2r7FBlIm6jhEAxel8kYOoc5sb1nJFSNDV9SrWssDdUE&#13;&#10;Tg4KEj1lRpq5EIBb2NalX8/MZuZMzmW2nRk60TNY1lihDF0I6s34kv8SBy5x4PeTA/NjEGLQ5Gza&#13;&#10;qYGJbua05NBBxjcZ4+SxBIcOyMg1V1+YWyfDoRx0wVClfy4WVxV0Qy6E5+JogDb0IvG4jrISyCvX&#13;&#10;oyOd2KcBpYjVc13d3W+/vXP37j1vvbXr8OHW7u4eTvZDAhvq7//Nyy8hITUFg1wNv/2W7b969JfP&#13;&#10;PP1kfV1tZSU3Q/C9QaJbvKL44jKbzmorTrNEnEIiN6qM/fgXRSIEh8OYLLBHdXR0YKh05LDoGoyP&#13;&#10;J4O9DZi8ZDVgbl5uSXEJch6CrJ3g4k3i9UcjFnkOBw2E2xNpHnEQWwq2HVARiAPGTej6CfcG2guf&#13;&#10;VWTWmrra9vb2/oGByuoqVmHKYkv+zaXl5gbuuOOOV175zeOPP3n99TchJauGIy04glbQ+LIyyysq&#13;&#10;WcCGXs1th8tbWr72tb881t4+OjwUKChAIEDSRTNCpaH80rEc8kxGF2mbqhFBNo1WMI3GNDQ0snPn&#13;&#10;rvb2o2g1Gzdt9PmyWHZ78OB+xH2yIEesT1AiqURipiGBk2CsiiiEgpAXT8eL6YEaudgjQqTw2fUL&#13;&#10;0nnWCopIXmnszcOSgzJTVFRsrQKtwGIhEg+qDjSDyihXVOAyUgVT5E/UcgCHh0d+/evHWLTMzRzX&#13;&#10;XnedPyd7oL+v4/TpM1091Bl214L8fFjb29f92muvlJeXffazn0H9oz1YdmAkI/LF4bdXDJS0ExoM&#13;&#10;xAAGMcR6S2eQcZ8GTBQJ0dyYvGAGhOwIWRQJAEaV5YUf5sAu7Hg0WjoUr3HpgXGCnVqmEFA7xzyO&#13;&#10;D037Bz/4wfe/9+CWLZs/8IEPvLt/35o1l+Xk5MFmRhIrtEstGrk0ZknPSMzcXhr7lITmtDCLCFat&#13;&#10;WoOazTpnbn43AiROS0TfPHbs+PTsDI2NKQlFQAujnc6f7mPA9kQr5qApVhmgXTMdQCoIJ8qK7HLA&#13;&#10;QnglnCxY04419fbP3h5qadYuQEwYDB+4/QMMEeiHnadPv/TCC7956WUWDtTV1jJwLeNY3hUrg8Fg&#13;&#10;VXVVSVGJT86bzpjlpAxRJLQbpFynXvov+c83B9DWJQvRgjghJbOlquieq4OzM5l0Z83aRhYqUZoN&#13;&#10;UBr4fntYX2Ic07bN5Q+z09WFmQHWbSLsyNBGf4X4cKiiYGV14Z6jw5POaV5O6RKXixhfR+/44Y6B&#13;&#10;61ZW5WZmcwIoe3mvXl7x+v7u8XS/3CoB9qTObqRgGDjTP9HaMbixsSop+KXISxy4xIHfcw6YQCdj&#13;&#10;1tDE9LHekYHxWe6C5yu8NL7oeCjDdjgdXaupPK+sIBdpg2ONFQ9PBkDGeUN7Ecb2C6YBJuIbJZc/&#13;&#10;5ayIZ5iAuOkV8Wx0eOTUqZN79ux+e/fuN954/cSJ42xqwrixcuWK9ZddNjY69tSTT77y8st79+yp&#13;&#10;r69DNrr99tsP7N//wvPPr12z5uZbblErnKA1SWth9pJZpDoRWFkm9/3vfx/RihMsieKbtTBJ8pDc&#13;&#10;3FzMgGx7w/KGGUTy1tyTEIBwiXPRQjNLKBET0dxCoRDhhsEAvH43SSIPgiYCNMgRpr17IxMR48Vj&#13;&#10;nEE9Y+cS146hXLS0YG3LZtEOjOEP4KamICa+f/7nf2aRJ5usYCC89CAXoZrc2dPn9+fU1NZ2dHSG&#13;&#10;brmlobZ2/4GDCLhoGjOiAMrqTclOSmqdQVLRDwinvKhMdETQ4EeSfmsXUwCHWUR6990fLS4ueeSR&#13;&#10;RxD62caJ4t3W1tba2krdsSPR6I/oOVAllQmb0QO1v4Heepp5zO9lwDnwQwOlg2w0K2YEsCxhkpVm&#13;&#10;rZoS4ZYHqleKLQ2EqH/8sZ6W7tDY2MD2V3Q2gpkTaT96rLevj4mMNWvUiK3oOVYVPYpDYqg7bzOz&#13;&#10;rEFoxPDk1hAaLVoKgUDGnb+wVImeJKQuWO6IhwqipBQNf/LSAQAr3GYAMLljMcMMCMe0UYn0SKZA&#13;&#10;xmZNSvqXxKSzq29uduaJx5/47nf+k6mcz/+3L4yOjOTlBerrGzhlVwYYSU1esvSMVA5CaaTzaBmk&#13;&#10;LUpaYHo6dwBWVVXX1NRRYy4NRFE0lmr39PY+++wz7FSsrq6hfQKAOgouJZNfyRK54pAAAEAASURB&#13;&#10;VMKw0ZdRjKksQ2LI3eII9ZrGgK2Mhw4devHFF4PB4I033ohlG05abGVVFever7r66tOdnWiVLFxv&#13;&#10;b2/Hc/DgAZZF0NE4paapMbhiJQ0Bt4J7WZh3KCwuAC35ullbjpbXpedF5wDthj9tpswyh69cXtNY&#13;&#10;lZ+hl91Zw41QaI0q8vZ++5VuxddBJvPosTRZ5vaqC/xZrH6SsV37YTitINu/sbH88V2nJ0e50l0u&#13;&#10;9KNtalHme2JUyQRdRv/oxIET3f3DQVZQMdmSlZlx4+rGf3ti9/gM+wAZVKULJZyVl0hgZtAk+4an&#13;&#10;Dp7qm5iZy5ajqYWfEQeMkbHk734Ew6XfSxy4xIHfDQ7YWCSzUkwfD46Mn+wZnMMGkcvgoIOGxadW&#13;&#10;VmQM0SPZnOVLC1YXFuYhKovE6+QhYnNqiM4P1MXRAL3iDn4TTRCt2MjDdqnTnaeQad5+623Uv73v&#13;&#10;vIMIxQ3jZaVl11y9lTVdbDyTYyqPHzt54gRy0ssvPn/F5iuQ1Ja1LMcw9Y1vfOOxX/8agJUrV6mg&#13;&#10;I1nFlXgsU+MqQBzyjuSKGRCPiZ5ehgMQF4mbHADkZtQPNEBUEeRXi0qSygAgg4IDhpyHh409aJJI&#13;&#10;+e6mRMBAbuKjJUn0dPPCAzG2jQqLiknYIImb0FK5sbxadhDGSk6QcIgFGoJqgPZ1pL5016KeTkE4&#13;&#10;aAF2pWReDRuBeEBYW1u3Z89exAMOz+A2tsGBgdLSkmm9BwLaJMdIEktLjzD1CQxGHkI2YjFmGVR9&#13;&#10;NhlyNgZGMC5yxI/egoTNK5oDQjMaF5TAQ7K25GBA9+Ppurh8OLeB5I4DJ6xDpadFcbIIFBHmKZQo&#13;&#10;wcBAmMHjUTLc8UHeLJBU+MHG9QAoWp/4xCdQAikpRlSODqLJsdqQ5ldZWSUjTnju5ImTvT09MAdW&#13;&#10;AERyssATyULVHaWQcBoJGiC6tJsdgS6kEJHAAUYMkHhsjy5KKQq5gZOdxSZILcGkpdm7AJBBVbJm&#13;&#10;GMqZEIFsL80uGGxCaOYfzifa5vSzzz3LfASb977yla8wJfHDHz5EU4ESkMNkSk9aoycuQhezgTFJ&#13;&#10;QXuDIdqQdMdgBAKc3A0IwC9+8SgTUp/73OeLigpFk9debBWoXBHiqHq6D7EtLS0g8JbU8FnxrXak&#13;&#10;MGoAfP7551kIcN9995EKxkoRZmY5X5HKY2qJLtnU2Mg6VSzA3V1dLDpoP9pGXzjSevj4yRP4f/Pq&#13;&#10;KxXl5aim9fW1q1ezU3ddYzBYVycaNZmSRaQol34vNgeoC+muMgJir0WJQZ0pK8wpLUTWII4uv7Cy&#13;&#10;pCW/D51MoCi57lMEKO4H0u+JxIgdUOaELgtVcSdEz+hEWpo0SBGqpJRWroXlFfVtbirMMZ6n+4fq&#13;&#10;SwtlsiVtZtOK2tqK/MHjM3OZumlHUIAhsf4mYtfc4NTk/o6+nuGxutJ8oNX6KutdyP5St5CquOQu&#13;&#10;ceASB3Q8YnhgWMYE0js8faJnTI6bksEp3gCVnGOyC1AGx8J8X7CqMOBnWURktorfiz3uXBwN0Msx&#13;&#10;2IFMhpSDkaetrW3Xrp1v7XqLW7na29sI4VYuYov9Jddvu+Hee+9taWnODeT4s3OKCwuQz5CGn3vu&#13;&#10;+TvuvLOyqhL5Zus1172z9x3UQhzz94iAlpFwPCmjkcAQNzlVHzMgwrR3N6CX1ER+8BMFEnTIYDDI&#13;&#10;Jc4Yo1j4R6YWlSh3wl2HnAoN0AySgwcPos+wmo5YIz45nhjCLAlGJ+RXs0EhUgNjecUA26tlhJ+0&#13;&#10;OHjOE/sD9kMqhaWMiJ7AAACdFksgHqg1k5HFGjbFITwBALZQKIBHhuVyQixFg0ODk1NTSOXzmWoy&#13;&#10;w0BasiEh0jPBVCtJYMjrr7+OiZUdm2gaHFIqK/Gmp9lniDr0zDPPoPzceeedAHMBAHnhR4Uga7Of&#13;&#10;gM2IAblmdd4flAW2wCuUK9Q2+G+qMuE4I4OC4KfSeRpBbpSXPkrBK6joI11d3RwQgg6A6ouNC4Vu&#13;&#10;anIcuygrBtFMOIUVnYQZ947Ojsce+xV64PabtlNxhsGmGEDiZme5gBkeEmjTFkbDkhgFMA49nMJi&#13;&#10;gqPhgQRn+Ily/d5ymd9aiIKL1RR9Cas1LZ/uY7W2MIkTolXJaZwojY/+/+zdB5RexZUncHVWS63U&#13;&#10;yrlbOSARRE4KgDDGxiaZcRgbe43DGKc9Y896Zsf2zO7ZPTs7e2YcxnPssXEAbAw2OZogMgYhQCAB&#13;&#10;ElJLQjlL3QqtVku9v3q3++lTSzD22EYa+ApRXa9e1a1bt+rVd/91K9x++09+8hP95OrPfW7GrJnr&#13;&#10;162DiwAknChdevQRj0CU1YlsJItIDae/IQtJZh9EGqUliDTaC/r6zGc+873v/Qsr9Mknn3TGGWfL&#13;&#10;GNzmdY3Eml7rmEmJnh9fSl50RrJdOMGVLm39pxssDEHMhtJHB8Y8+BcZFaQRHRrcvaZmyODBkyZP&#13;&#10;3rVrx9atmzdu3LBq9eplDcugwZfMnC14ceHLL/32t0/bH3je7Nkf/ehHfaqHrXvOTzHwVkpAc8Zg&#13;&#10;BOkBNWkaLFvRmK4WKbX7ja5xWDxz2Mi3kvHDl5XmudO3ltiDrPS09Jitk2bgtOrJcuQM1nYZM7h2&#13;&#10;ZP9ui9c3pnkZa69Tv84SZ38PQ12C0rKl6xpXrG86duS+6sq0a6BfTbfj6gcvWbGixSJns1vphIY3&#13;&#10;ckmy2fmfJQ7jen1D0+sbG4fW+kEUH+WmBClcdEUJFCVQlEAuAWpDW8nmxt1rN+3ORq+OITsbOfJU&#13;&#10;bxQwoKTRLY3sxsb9A3rUDO/fOx1onOajjY/e52NOHngjYn+q+CP2cxIakt8JCg1ly7T3P/zDP/z1&#13;&#10;X//1//t///jzn183b95cNpPzz5/9V1/96qWXXOoqZyYOWlTvPrWVFSYO06Y76zZpisxljz/2GKWf&#13;&#10;AXHAoP4XXvgeZjQw4JVXXqb4pt+hN3D5q+CBpmWy3HmeTzzxBFUy1z4LtbQ3oJT0S6/4EAhcyj5g&#13;&#10;CRkKoXR6FUTC70SEMhd5IwB0qRTkxhJCHcyZ7JTrTR5zZqi/qEHRtmb9LnQ6pfHIUegBFeIlTE65&#13;&#10;6sWh6YIBBh+l4FzMoSwFBbUmVcs+N6xfH3Bxy6Ytzbt3E7gKErUlf3v863AePYiXEU24gmEWpMdG&#13;&#10;XV3deeedd/H7328NKrhy0UUXoQwwAD8QIJxJ4ZYMJXlj9R3GFBRs8wubIOiHfyjzf3iMrm3Pnp2r&#13;&#10;5KDiFukljSjr8Hz0cUt0XF5WxOePeSABgOTKWlr2gvR6eL9+A2RETO2sBvQFMY9Pm+aC8jJkH3zg&#13;&#10;gblznznnnHPOOOP0QJ5ELX8hfeFwKLA4aUfflyb+3QUSwuSjo72YIvGpw2hrnOdv81q8eUDRGs50&#13;&#10;A2qI6LqFDHfiSt0dJlRRVblzR9P111//rW99S/bPfe5z586e7Sylp558CuSeMH58oGt0FI1s+BEI&#13;&#10;ZjoxGaXoQmA2I7w+RjghEz4ZSoAaWQGH73vfxdrinnvudU6MpolultdRKWJYrWFRJmucdKpCnjLo&#13;&#10;eyuL6oOyWtBsFyHEACIeFEyXaZaXa0KREncsOi2pzG47HD9h8plnTp/t8zjvHNs++/attVibPFeu&#13;&#10;et2qBF+URimUZ156MXAEJZD9OLV1q65KLVtqD3NleamAhZNptb2v+3D/0ouj0GVbbf0QpJXqll6X&#13;&#10;2cvBz6oDnWV2TncFqXFb/5qqScNru1dUJgiWdKPMP6AMHa5BysvWNO5dsHrb9ubd2Yx62iwya/JI&#13;&#10;NwS2g8hE5A2dl3LZYeI091Vbdi3bsM3VKl3aWhkTfXYZB6aH8JY1yBuSKb4oSqAogXeWBFr27luz&#13;&#10;ZfvGph0W8GQnVhlLDjPWHDpw5DEpA6PGvpaR6S74bh3Az3uxydrR4WjXh6Hc8fZP9fcI2ACT+pIp&#13;&#10;91EnP2Z0R5ebcTt27KTq0L2Y484668xjjpnSvXvPOHGEmmtum1bUtboKcCivqJw4efJxxx778iuv&#13;&#10;OBzvPRddZM2XX5/Jx0x2CMQ111xz77332KUzfPhIZdGZ/MTmxeWyTHxknOBBgK48Y8YM58jTwxiX&#13;&#10;4pW8oTlJk2csDBRSEI9DurhZfIfIIxhvxUcAqTx9EImi+YEEJGDpcrQJfEWtD2X6jYouZOPQsLz0&#13;&#10;YEYVWCjMO4emKYzJWaWSKhEnAsAGxiAEKj58K30kAyxtQAK6gFWJuUJSESN7SB4b/QcMcF0BYwiu&#13;&#10;tm7bCsmUlCWjFq2aokxVQJaTMYkIDskOU3XtB2uwdpeL9a++vp5se/Wufeml+bfccrMpADy4F0Ek&#13;&#10;EHjrrbeqaVj/gHBnQir3k5/8JCwRxINDYYxx+WMn5gsrcmg4SAWrUc0OOv6223M6cpWsW7d28eJF&#13;&#10;rJGjRo3GhgTKjTpKA+oWUgg2wu+gmUYEMVGc7OTJQSAV6YgFaATe2+0eFM10ySWXDnTheEmXZcuW&#13;&#10;3XXXXc5KfbfZkAHtZx7o/1FWUAv6UZYmALPJShrh6IcFhUbag3xFe859iYEWUEfb6RLxKogflO2Q&#13;&#10;BxSiIUIsmk+Dqov+jxlvC4nEoxgOtlmzdu2ypQ133nH7b35zv0mTT33qU6eeeqpttK8tWqzPnH/+&#13;&#10;u/r27YcslqRXcgT4ORcIhou3whEw46DDM5pJHBTEIxKSEY5IhM2D6GliIq/4ZGywciRbuomI5QA6&#13;&#10;rZswg7L4YMZj7kTKqL5awYnE7rm56qqrZs2aJUZbSyYLJxEGMZEgYDIIl5dBCplztJKzkV9eaAFE&#13;&#10;sv0ta2hwehbUp3sQ5rHHHTdz5kw21bzEYuBokIDelvXLrnc+vXj5+i3l+10T3Jz2A0IrqZd6mVo/&#13;&#10;XDYQZMGDR9qO90f6r54Zykya9E6fQzC8d9/+EQP6njJm4ICa8i6lldk617bqyjIngvasrmhq2ZMw&#13;&#10;YUrKJWEcxkW067T2lCxYtW1T455+PdzCImHL9AnD+/QuadoKDIagUsmHodPBUpJnSdnG3fteWdO4&#13;&#10;s3lft6ry7DegpMxVXZlUg5E34OMwrBWjihIoSuBtKwHDQVtJ4+59SzftaN7d0qWyuytl0iiVrdbo&#13;&#10;VOv2MawgNhuJMi8NS2aZ9g3vX927e9oz5SEb9bJ1HgcGrES6gMBbFDwCCJA2k1cufilojUOHpgnv&#13;&#10;mprudr9cdulldfX13btVmzg3NE+aNHH8+HELFyyc+8zcqcdOsaFFruZduyg3p5x22n33379y1SqX&#13;&#10;E0yYOKmivJzZ69xzzwUX3UY+deqx/frZVpeuB0wwI3Ptv00x4me/U8GMl17ZBEhVolKPGjUqjCfi&#13;&#10;CxnOOe8UkBf/EuPZ8aSPP/44O+R73/teqqrsdMcol19IrTAcBCWAqWBXp1xaj8osk+udnUp8k0dk&#13;&#10;gw7ghwhzYl1dHdjwJlny0jMtNj2hwGGAnC1JBfkgQDGqGdoqjGqtGrwaxRXWJcL8CJDJsKFD165f&#13;&#10;P3HsGNVxpbXDPVudeJ6Vwm/t0HTRl4Wyq72w7U55swP19fXve9/7WF1YZuA96BHMjj2KAvR+J9Yg&#13;&#10;CwSyDPPBRXBLAMOAKyOhNmWuRFxZ2igXaRQn8nd3WZ2Sh0iEdRBcp+86cyKjINbNBQsW4l9/0Gm9&#13;&#10;JNtsUj/1f2k8IkKYHuXKckegnVTE8CONAISmR6kXC1iWZf+yZQ2O6mH2OenkkxFramx69JFH4KiP&#13;&#10;fezKCeMnqGxOpDAQxWEAG4AHG691y0oR80ZZCrPLpRuICTrC1n9yTLKaQDwi8Sr8wryFYW+5+HDQ&#13;&#10;1KO0l76KiHgxXKT3GIypPoR2yy232Ce8ZvVqKPqcc8751Kc/rXt0q67WCA8++KBOe8wxk9kI5ZId&#13;&#10;kTy7xzwyKGeFpLaIRzMmjz32mOUAupYSuYyFtFu1MCOweuedd+LT0Szqum8fc31at6xBmeiQAokN&#13;&#10;I6pmJgi6DlEHJ4XlCiNL8upl2sj0E4OhU159rajFW34G/1ItmIUqytOvCKdrvbb4tbnPzp0///nF&#13;&#10;i19dsWJ5Y1OTWTAj3pChw4477niH9Bo5x44dbw6i0AgZFQkiRf+tk0B05o4vPcrV9j9/bFnVE8ud&#13;&#10;Bl1Suquti6NNtKHeaEw5sDog9c5shGgfJt46pn/3krCWti4Gh+kb8NTSMqWu999ccer0yUPEZ9Of&#13;&#10;6aC3ycP6DetXtXr7ri772TsDBMYH2Ll+YaFLtEq6vLxq26ptu8YOrXVqjmWzdQN6TRnRf83GDa2O&#13;&#10;dWHOA+UyIbUPGTnjaeq+S2krYO0kqC679+xbunrz+m27Rg3oUWoYK7VC1UFhypXKJybb4cfMnF4x&#13;&#10;UJRAUQJvbwmEVqCOW3ftWbEh3TpD//ArbGzIRopsVulQEcQAlMUfGMgS3GurKi8dPbh3z24WPhhr&#13;&#10;kh6YjVWFJA7kKIz9U4ePAALsVCW6ka1KJ544zUy50xdc3lVfP8qlc9mInLYR2Oty2umnLn5t0UsL&#13;&#10;XlyxfPmggda/mb3bV1pewVZA7du0dcumTYxUeyoqkwpL3bnwwgsXLHjp7rvvmTx5ClAnkioWiC4v&#13;&#10;PalTBT/GEYYTTjvtNGsO6dCjs2MYxNMCC1PmFCIQr/QYycQIACe00t/85jdIxfY5DHiVp+xEzaNc&#13;&#10;OTV8gjRAC9sXcyh11tvCNJHy3/WplRAgaTDO0GsdDihLYUGHpaAgLlJKDE0hwrDA3AGoxytv0RRj&#13;&#10;lyBVVe2kDFglQV6EZCK95deNHLlk6VJ04VtrPpk3QZ94RW4pf0cdUdBaTCvwHiUYfJo92z6mC9av&#13;&#10;TyVao6spP/3pz3z2s3+xY0fTokWLcAWjwtsQCPOvhrvnnntI3lQCGGkX1i9+8Quq8BVXXEEgeRsJ&#13;&#10;FPJ5WFF0iszrLv7gsHZvb77CLJCmxXgKamhogEKt2yzPLiWXRhXIRO3QEQiuCvIeRE2aYBVBnTzm&#13;&#10;MkRG59VJtm/fVldX574JUcuXLwOShw4bdvoZZziyEmPZWJNoB5H2bB2FocZUxY9NYkTU8eagOuaR&#13;&#10;eSAEiKYA2GYnISLRH6IIrwQOW2hOxNtwiJhiMOsBU4Fe2BAfdHQSAU4CmOqmm26yYtzb0aNGnX76&#13;&#10;aVOOmXLiSScOHz7C7A/N8rXFi1955ZUPXHFFbd9aaYJJxcme+3npeUBzCCtUi4CXcplW8BlGrqyn&#13;&#10;pCNSxUsmwDHu6Z8mm0477XQHzWgahVjPS9p8BFliLQE1+KhOXse8xAhEPN+jT0xHNf58+tOfJkYU&#13;&#10;ovSohaINQ8rdtXvX2rXrli5Zot3JQdeCAy30VntLg6dMOXbSpGNsBzV2+fQti6iu7mq0jCJkV5D+&#13;&#10;1omN4uNbJIH4Yg8uTNM07SttSq3t+gdfH7yS+lI203xkdIKDGfy9nmLgyhd2mtsreWlt45LNu07a&#13;&#10;V94z3UrS5ktTw2G13ccP7jn/9W3NOj+xFMygdSov3jiFAS5etqnplXXbTh07uLxSFj8gpWeOG/LQ&#13;&#10;82tbjW0dU10HDZ1BK6JCltmewWXrG1dtbnQvBeTnhyvjIHGRxH64kbwTS8XHogSKEngnSMDosK1p&#13;&#10;1+oNjaa06TKGB/9no5sx5ZDBOcYZeksSTftIYsyjx7gQp0+vbiMH9e2eVgWaq/K2PXv8yh9BYR5Q&#13;&#10;+N4yJvzmcUlI2aArbMvfhAkTp0+fQaFxwcM5M2edePJJ2ZRd2iDvzAP4cM6cB19+eeETTzxeP6p+&#13;&#10;6LDhVWXljVu3vDh/Pr2fSaSyqgo1OyyBB5StGLQh8MYbb7r33nvZJYAokVmx7Wplp8qmvB0YzPQ/&#13;&#10;9Y72BobRAkPt8/bfbao8jYAFilZzMUcAHhSvUDGDVKeiOz3KyzEa0OGwAWhhXkaR/y4DhaSiRujU&#13;&#10;1dUhQrACuR3gzUnF29BB6YuwwcKFC+EEAVoypyDQi09EaKpgThCfwUYeiFqPGDlyb/MeWxLpuOwn&#13;&#10;LvPo3qMGZlCKBL40uYJnjyIhCiCQYeeqT30KDN6zu/nFl15atWrVeefNZuyC/BsbtwOEjITwNpNp&#13;&#10;VdeusKieIDvUDWfinF1FcW4OpIU7K0UVYuGljV7BXs528Py7+JExr90bZVEhgtKXYAmQ7Kmnnhoy&#13;&#10;dGjf2n6RPlV5f9r2poPhE7U34iQKkpisbCVTZcJRQZ8MUuLtg9XKOpvLUTSQeQdLZz/4wQ86LjLr&#13;&#10;8u0jUZRbWEoUihobIHGF2c3j74gQgjEVEcCVKQZEfGvRfIqL1uRzUfphfW+jRA0EzGhrcx9ockEk&#13;&#10;3qL/05/+lOlP24H3F7z7gmOnHlvbp0/69isqffeStezZI8EEV/iZ9HEIoR0+mWDfnAGlRBGSgaAm&#13;&#10;oZyyw4AcDPDplnwu51/nnDNnjv4GAZIbg2iGACUhDWTShX4+GQKZOnWqJi7MmxMJrrwSUDvWP937&#13;&#10;E5/4hEtW8vQRgEu1kbdoWuC64vUVyxqWsZfqP0qvr6+3CFZPmzhxvEHDElp9PuArOKqHuG00dpVF&#13;&#10;WTkDxcARl0B7lzLNmc0tmEPI8FH6eFLgP69LH0umKVWUbtvRvGjltsYde3vVlrOOw1ulbS1Oc5sw&#13;&#10;pLam0r0vfuEpVap8mNpmg1cSRalLJpyK1LxrwfL1W4+r69mvOsu0/9RJQ2p6vrx7x64sv5TmOA4l&#13;&#10;lKSZ9LIEq31vpSu37WrY0HTKhNIqURmnWSZMk/mbjlaH4bEYVZRAUQJvOwkYBkrt5N+3efuuNRub&#13;&#10;upQH8EvjRcxvveFMUfuYngskG5H27h/Zp2ZEbTe/9QagNDamf54OHazyjG9R4AggwLxmod9kSmSJ&#13;&#10;e6umTp3CYLX4tcVPz31m6rHHUmLcA0fkEjj4vr6+7tVXX7FX0Ol/p51+emvr/ueenUvhgwBPdyTM&#13;&#10;eKenWKPYbi6Ami644N0vvrjg7rvvZlp0PEJmxjsg7igaJ3kga5u0to16TW+jadFHIZw8TbRWnj6v&#13;&#10;RR7IX1EoEbGV0bIuUJBeTg3zlkttfrhWF+ltkBJQ9/r6egofgwbbXSiRkSay54llOSxBCTicsOBZ&#13;&#10;qAkEOrWCXhtEvMrZLqQQpHAbycIHt+iyFFAGDXhPJC2ciUOYxg/naKCgFtlzyvGIGhUWG7X9aun4&#13;&#10;mgYpZiugnZoenAQ36RfY7b6W5exPSxMpshoOmF+6tOH+++7t07cvUQAbg4cMXfTqy7feeruTYC69&#13;&#10;9NKdu3Y6VnTqMcc4GnHTxk2LXn2VDk0VhoWsgP2zK6647LLLAM6nnnzyueefF4/bpsZGgIpVJZug&#13;&#10;Sb2ik0Dy6kR8VEQ4DwiHyyt7SMCSgX19+tSCrC+//IqZiPq6UWedfTbEkheXgTpH3VL7DjRHYcsI&#13;&#10;Z/9S99GUbE3sP8yAzrkNOqtXr2EZcwKKD+Hr3/h6j5qesAeL6HHHndCte/cMzh2kR+K5E59hvtMo&#13;&#10;pB1vAwSqqceob6cs8RhdWutLz6KrXEQCvEUFD82eU4uC8gQCiFj0m33pI1QtzZO1K2WJYfF2VN52&#13;&#10;2+2E8Jd/+ZczZ86wyzGBnGwwTtSkKi15dt48MPJdF1xgDXAZZfrgDy0KRS1vxJyfCFgKywAIU6UF&#13;&#10;pd3cI586Z/YqE1ryYvwv0aDGB6BrypSpWQORVULjUnCaFYzUySFVHwginLdqkZcoRkoxauTDNJFh&#13;&#10;jsBYcfHFlxCpxMG7ZCRjHPjVTTc5C3fturUSO2jDGU8WYJ988ikTJ06or68zwdG3bz9yszsUoM66&#13;&#10;c1o3mi539C0lo1Lq5Mri5zwIF92Rl0BqaR+bnzr9J7WdBzFZnzvy3P3OHAS/Hb+wUalUsy7797S9&#13;&#10;smLdxm3bhtUOSBVtS7MS1VUlY0b0r+3RddPunZ2KkOlA3dtDrURT2sVBMl0WLt+4qXHXiL7Vnr2c&#13;&#10;OKzfuMG9trzWnO58z64i7EQtHhOZYC37rrbs3PPy6i1Nu1qqaqwnxVN6d6DQw5IoRhYlUJTAO0YC&#13;&#10;RgS/1s1721Zsat7QtL9LRXWCImkpAhEYRN54tMhGmExOMapkd83sb6kb2KNfj+rInAazRCWGpCzt&#13;&#10;kfMOUhD/lGwoqP0fHSUqnzSjdre/srIcVLMZiTb55FNPrlq1kr5E4uknI9OkR4wYWVPTk8r7i+t/&#13;&#10;8fff+ObX//vfuPrPGr+R9fWXXHLxxHFj0zFkmVUkU65KXIh86aWX0YB++MMfPvHE45kGljVJ9jqv&#13;&#10;qfIjLEB1E8abY2AEKF70YxkL04jPHyOj9BxljhMQCfBIoy4U4kcffZQOJ9IrkeEi46F+vA0i0Jqp&#13;&#10;fRjGZL+U8SqYEc5jDiUSMZGej4f6+nq7ktCJCuIzsud5g6Byw0WCvDo0y949e21Px7A5qCAZWimp&#13;&#10;zG5wICul9srpCKAQjx3E2msty7hx49esXwdUowynbVq/wWbOZNsir+RaWlv3tO4TaN65Ox2wQRfv&#13;&#10;268fG5dwbb9+YPmMmTPZgW+/9Wb6ko2FffvUjh83flD/gU8+9vjTv33a0XPwIQtYWg5YUtq8a3dr&#13;&#10;y17cJlW4rcuI4SNOnHbi8KHD2vbtX/n6yh12TOkvHYIk2Fy2ITq1iJioTh4Z9cojI5D53lDgUifP&#13;&#10;engK6xdwgsmIxu1Njzz8yIZ16/GTuvV+XUJ/ayEtvGbqB1biXwAJckO13YcUyssrdu7cBQxTEwcN&#13;&#10;GlxZyehdtnz5iqqu1ZdcctkXvvjlE044cey48e9570Wfu/pqNwTIrvS8FQSQi4Yu4LkLiTHJWkkb&#13;&#10;swyaJmqq7oXJDg1LCVEgqwHhLh3M9E0QiYK8koaLoiMyiOfCDH4kMI8DAZqqGDRooO6JWZ9LFiCF&#13;&#10;xIkdwvDLuHFjp08/e/jwYYYLw0KCN5mBXSmbN26yAZL5rq6uDmPpBsCOzyRnPmKCk/CDN776mm0x&#13;&#10;6eOzZVX2ViSXJUv9JN0sj5E20x/NCxe+7LTaGTNm9e4dp6fqKqBa/NuPiKED9gPScIJyOKRyl0uA&#13;&#10;9F566SW3SvhO3fE4cGB/Oz3VPZWU+kZpY+O2xx579LbbbrHZb9PGDcQ5efKEj3/8Y1//2//+la/8&#13;&#10;1w9+8M/OOP10H2OPHux+aTqPtTh6V1K+sYVO1gu8ymsU9cqZKQaOAglkn0l7jz3Md3oUcPh7s5A6&#13;&#10;sf/LqhavbVq9ZacRJeEtkV1K3eE5amDPEbXVVjKkrzJ9Z+1OjsJQGgkksUxEovLyV1c3Ltu4vSX9&#13;&#10;oqao3l2rThlda/lstnQ2u1Ej+2ZTIelf5tBPfCg6/eH27itZtHr7xsZd6cMucWOhTTnpNzE9dWRK&#13;&#10;j0VXlEBRAu9YCbR12bm75bUNm1kCM9XO0JA0APJI6xjSwcKH/UdxSbpL5lu7bmBxmknbiEG9etRk&#13;&#10;s/9pQGtXLY4G0WYD35FjJJSS0IfoTK5SoIzOf/75p556kg7nIvikQjppfd8+ilfX6q42dDEPUu5Y&#13;&#10;fvrU9jl7xowvfulLF73v/VDK1i2b9zSnC9ZQ02ZlZeWscB/5yJ9TyL797W/btEMfUtF2dazjT6Ey&#13;&#10;JKww2VlRrEZbtmyZdYOyRJpgki8m/E5ikzdSQjsCTCKMAFaTwiReRemHzVhIR0ZOjBo5jQYpp9rI&#13;&#10;G6V79XvRkQsF24rUCJSi7gfzvwsbeOaUSK2nmu/auXPLls379rVSuum1jtx0Aqela2wXtNjgOWcy&#13;&#10;r5GYoINtCrF1a5OOOebcc89Zu2atHX1OLty8EU3nwkB+rf4DuXc3727cvt1yTYZHbWdxo+Ks6aWX&#13;&#10;u+cNXKFejx4z+sMf/jDGKP3Ag1c9XXhYUjKqvv6i917kkdDI/yN//hHl3vrrm+fPf2HCxAnnnHMO&#13;&#10;awnKwHDj9sY9zXvATaINkUYVQj65lPAWlRJTWMeoYJ4lHnM/svDFOJaDoCwBZf90EWKyBqVbkhMI&#13;&#10;VFmLOWn5GW5MuSNLBDKuUofUkzmQw2wCpzVp/GSidF3UWUeOjrUB8q//+m9cpsIeOHv2+dqLhVbW&#13;&#10;RLTAoY9s+AIajoQ1CjOvIiJhtFc0fUHWwwQxgJQpAPYuJsT6+vo8VwQkyF3kl57rFJbG8kvtqHVq&#13;&#10;anoUJpAyNDoASbPa8MYEmhS21BrpM1GLCDDfqc6JJ55Y3bVrinSefjbTkdJlKcPPym9v8WAje19i&#13;&#10;YadbEzBgHoooJIt4dIz3en0mtoQ4N2zcwMTXpzZN0OiBiARNxWkUSBiSZJg1UmULRONlMuEKZdVJ&#13;&#10;bEcsoratWqegdCfKHHssi2Jy6YtI5aXfGwE+UrHk1UpX0vYJPPvsM88/99yyhqVbt24xh2L+S/lZ&#13;&#10;RWVBoJWHQqbdFujXUeeif5RJIBmiOr6Lo4y135EdfSx1s/Y/SU/q+FdevnLLnkXrmnbs0ZO9N82a&#13;&#10;rmYY3LNq3ODeXcsF0+/ygazZQ4eX7R3UrdPZOKZhypt2tL5gO2Bza+l+Jr8SY9wpEwbVVKUPKg0K&#13;&#10;qVAu+9AOPLYTi3cebMRZuqHJoTLZFYV5usR/0RUlUJRAUQJJAjYB7jJwbe3SxqKzn6qR/UvDRwrs&#13;&#10;O9w/k1Lemp/y1sKFSLOnpVtFl9EQYHVV2oac/uVD0ZGX9BFZBZq0q6h6KFahq1l5RVc2i3/vPfdY&#13;&#10;1Qb/nHDiNNdg7dq12y3JbtjzO3Da6WfMmDHDGsLNWzZVlFeMGTO2vn7U7p07br/9joaGpe6APv6E&#13;&#10;E1lLkKX/0EovueRiRzJ+//v/+p3vfBumOuGEacqlH/FDw1N0/PQKBFceKXYQID3PcQuWLwar3iIb&#13;&#10;6elzERl+UIjs4UdKtkRWMswjElnyUgqzF4Zlz6nR4wkBD4AoCEfBDd00EsgVZRVmPzSME+ojbRV4&#13;&#10;gEXtGQveoiKFPB+aV4yycM68w1Kxfl1aFmvHHQHCIY5a+drXvnbzzTdrNej9sNlFKoJDB5HhI0bs&#13;&#10;adlz8aWXOS/jpfkvUqbpyuMmjO/Zqxf0lxT79O0knZ7+ziO3sWPGDh+WzsV56cWXSFKk+7ixtHXr&#13;&#10;NhcMipk1a9b0GTPYCZe+9hp8aBKBoOyLU+tzzjtn5YqVpKfW8CVWHI5iiiGtWtya7mx0XoijGiEs&#13;&#10;7IVDX6CwLiqbsZMxlwkkT0mGUsZjZJEyz5uHcdKzZ6+tW7Y4oD/NTSRVJWn2sKhzj7RpZMrL9UqK&#13;&#10;Dsqpy4nRka677jqJHTBbV1cnALnBb9YYO61HGnU8tOg8JgI55xEAVxoaGrBHzjm30VHzx04UcjoC&#13;&#10;uCIce9g4XR1Ckytj/rCZDhJUZJceJ7KAND5/yBZwhYDEx6ssmR7Y5uO1stpCTZZn6UkMvkmjbXaC&#13;&#10;CyS8cMECoGvo8HSApxE2Aag063+gOaSMsmSXhlOESL6GsKqT7xJ2peSvEvVoX5sKs14BATJ4gm3j&#13;&#10;xo+PPi9xkBVA2ScGAYKRvlzxQUqAVDO223tXhC11tlYZdrVZ1IJnUx5Kk0WhwaRcmnXGjJkuiGlo&#13;&#10;WLJ82XLwT6M7rdQxMD6okXV1Y0aPtvOxvi7dkNmnb60LOl2VqOKJ3/Rb41Nqr2ZWm6L3R5NAxzCR&#13;&#10;jEvZB5v/ssfj71lQ1ko6wMF99vckcqSTd8ikgw+1SVdhtb7w+qYtO3f3qk7zdMnStq9Lr+rqscP7&#13;&#10;deu2sqlpTz4FFuNeEkK7FASy79ij0zwJuq3k2YYN23c29+/W1VoiySYPH1BfW71tbQs4F5sDkdft&#13;&#10;cxIHyTPFphn69Vt3LF639Yxxg7unHT6wZPaRHJS0owrFv0UJFCXwdpdA/L6HSqCu6TfdMelNu5av&#13;&#10;3eantHT/3mwYirX6aXzpGKAOkksawtMAk/6m1V5p2qpk357WwQOrR/bv5WQ5+kPSSSJdlviIe0cE&#13;&#10;AWYCIuP080API+4kcUIbMaKOtQfmsenlO9/5TjpIvWdPxoH777+fMQ0qmzhxwqRjJjtT0drBrlVd&#13;&#10;mXEAifvuu/uRh+ds3LiJWj9o8LC6ujpamY2CQCDt9uKLL25u3v2zn/30X//1e5///BepqrmOFa3V&#13;&#10;3mCJgdR4oatRpzjKnM1vlOzQ2CRIPSM73PLQlpOXizSKkJIZyjY2uhr7G+Yhkyj60Lx5jFzhlEKz&#13;&#10;lwsPjkA8//zzxQTxgIIRjhLz7HkAEWHF0dHViG7t0fEtIBwdVzgS5OlzOqkOHbVIb9PevFIVAacd&#13;&#10;aLl71y4IMGrh2HoHdT744IOg1OzZszMk0573IAodZaiOHVaPPfLI9LOmf/KqT69ZtTJd5nb//fAD&#13;&#10;vGddEMNFlZNRSkuEq6u67mxqstaRMr3o1UUWbQ4Y0E9/IEk1ogEvXdLA8DVz5kw3DbKBQAjbtm2n&#13;&#10;mlt1yaIlJSzx+vLX9SWYUMzcuXOpzuyQsDTYuXnLZjeIkCQc5cJ72bFHJqkCHTBGNTlp1ECgox7t&#13;&#10;fyNlp8hDH2XUCfvW1q5csQJM1XtKy6wKAGDUI92roXUOzeVVFplaXEEWA1977bWyuyeAZdsZJCI9&#13;&#10;gkPMVpE9mOcHq9G+khUSj74dr/iwMXPo6NGjta9kYqSPrh7hTtkLSUnAsSrH/j1bNNUl8komY7hD&#13;&#10;s0SMCuJTGj5UY5+qvpGdv9Ju0wsiisjSp/sSNFBaK9zSkpVsQi6VopW3N21nT67p0cNdoE4GtjjU&#13;&#10;u7Ros6DuQUdZSejZF6FZ5cUwlwDkwoW+9DCuKlF6xFPRSV1leyg3mnjaZ2v4pk36j5NI88mUvKZa&#13;&#10;BJLEJyyqR6EsSzRH1FShGSepUgao+fNfcG1pnz693/3uCxzdmRWbXkVi+Bye1PTkA53CtLou2Omt&#13;&#10;TktijJbOzWIGr+1TO2LYsPr6ek05avTokfV1QwYPZaVM56Om8TUxeFT96qjj28TpI+1d9A+vUHyq&#13;&#10;B32wfzjRI0ShvRbp3HMCKql4ZeXm9dt3jurXM/2epKj91ZUVY4b2GdSrauP2ZqbqrH+m70X3b+dZ&#13;&#10;sqRptXtJzt5UVCxYvnHV1iYaVXl6WzKwR7eJowa8uHbFXhdLoB2fekqaPqXMD4LxGDGljbuaX165&#13;&#10;oWnX6O69uqbzSVP52c7CzsN8RqPoFSVQlMA7TAIm9vrWVF1x6ugdx7Z2Ka9Mx6klo56xwsDkb8cw&#13;&#10;VSCW9Dvb8SKNTZSxNpvC9tUNcPRxrWxGl4R1sryHyV9A6i0LHhEEmMkgWXyM1glQ8elJBMMOcPbZ&#13;&#10;09esXvVv//ZvoAWt3bw4tc9kuQnv2eed5+iFqkrngJZ1rapevqLh3rvuve+eu1986cVdO5poV7+5&#13;&#10;7zejxoy79LLLmFxMgGsOxJkmPvShDyvnhhtu+O53v/v5z38eCIymUm6ogyFuibEhRjxOqHEOnmE6&#13;&#10;gzRyFTk1cNbMeQtJnIcjkCdADSAB4SAWmjqaUUReeqf0ebwAJ7tcFFMIENwCJAKNeBVsC3QquvAR&#13;&#10;Y8GbQvHPDMiOB26xp0V8YXYxhY8FdFKPtcuIdg5BbWts7JXdTiEBJHnBBRcwYoC4jBgSHEpBTF4W&#13;&#10;OdXX1z/04IOrVq86/Ywze/Xs8fCch7zF3l4b9sr3WZUoNV1/756WrpWVAOea11fWjxgx75m54yaM&#13;&#10;O3vmDEZR5js68eTJ6dCguro6X+W8ufMenjPnlFNPnXbStLFjxxBRnOOqylaoOmPj8ssvtwhTLhZC&#13;&#10;xYGySsT8+Re8i4X5hRfmP/7E44A6MOktwaoayfMxz+Enr0KBWA4E4+2B5ywkYx4PEgweMvi3Tz3F&#13;&#10;aEmaZZVlrdniU6xaAmrxXuTN08sbbIAowlCWi8Kta3WkDaSdN5/mQAG4DW4RySkIyxhkc7/wrTAh&#13;&#10;gH8CrFWM3h4jpUCA0kIKnfJ6xWGSSEER0wqmSyKN+Cg9AsKH5hUTLlIy5KrImDFjCErpGTA80G2S&#13;&#10;wkhoZWU+ZHgezpdGIcYPuz2NHfOfn88u5/aL2r79TLyhaSscda7M0RGHgGuyItUoN3hztgr7qm+T&#13;&#10;bRls6/xlhRSN2dmcjvFbAo1oXMorKIAlNbJqoKGhgTUPVPMYCSLAj0Ktvc0Cpa+/vgL8M7JdeeXH&#13;&#10;pkw5JlvVK0d7xUnV6UHGQFMegCX5gHLkQwh6vhHMxJZ9zgSycOGCJa8tWbz4NV+3dvSNuAzQhzZ5&#13;&#10;ytTzZ8/WNH7JDvdrhYui+4MlkI39vOgmb0SuoxO90fu3b3yquU+xfMnabcvWb59WP6jCQV9d9lKG&#13;&#10;DN0ja2tG9e9mS17cCeGbzsSZS6NDuKSbRpUMnJV32bC16fkVG08cNaTcWV4lXbp3LT9uzJBbnlm5&#13;&#10;txWEk8a170EhqAWRzBefXqX/qXIvv755647mgT2rOlrP2OGVzyUrKOeiGChKoCiBt7sE4se6sJZi&#13;&#10;6gb2uvrCaTRC81bZEBTjUxolClMWhNPYkjsPyVzY1ta1vMxNgNlq9xSXhrODEuY5jkDgyCDAwooS&#13;&#10;Rsgj/H59+9JsrI678847YCf6GbWMdk6bOXv6dJo0BW7b9m1PP/2U9YdPPPb4+tVrLLJ797vf1bp3&#13;&#10;39Nzn73llpvrR9WddtqZ1oIiSO8ia1oR48muXbtvvvmWH//4x3/xF39hstzb0NtCOcNSMBABeh6D&#13;&#10;gNP5QAgKIsMLHTGUuULm83CeN48JspAGdGSrD6ums+OVGAnyQvP0Gbeik1N6AA/WHhiSbueKeVvv&#13;&#10;vJKeNpylSuHIVUgkDwtEssjFxsIG6NoxqBJXUXcKcXB+KP85ZcU4boQqySKxbs1aur4WydBLGZMa&#13;&#10;4Oc8HmjN6ko0czSSs3GAckk6lmbY8OGvLX3NsS5PP/P0E48/QYm3bs0vb9JxM/WaobxlT8t2mv52&#13;&#10;9z00yTJ9xvTafn3JH3HTAc7DvPzyDwwcMIi2vW79OihOPN2XqVbiJx597LHHH3cg5IiRI8ZPGI8s&#13;&#10;KLgyW/46Y8YMHLJY0qoZBvUBS0M3bt5oGyIKepoSUaDch8RyAR6oQibwkEyeJmoqksvDueSV6Gpy&#13;&#10;JiNtCi2jrz/06t2TqQq0UxYQGA0VxfHRwQ8KgcTAgLvuuost1PpPPTmK4APzGkLtInEen7ORx+QB&#13;&#10;NLERZNWXcUl2iEICryJjvM2zvFFAYuY4BkDmKQbAwJBBgR+BwryFkRj2GJyY3WA30xyaLxtYMZLy&#13;&#10;SSAUzvpKX70EzGJbt26xS86hlylNWdmSxUviiFeLIasyaCeLKgBkyRIIJGaNEr4siuZrlGBAAGwj&#13;&#10;ByNMyDZ4y9NLnHhJy0pTFiqnBMnAmHHIV1yEwWnfODitb0ss3ifsVe5w5B9aZWXlevdDD6UZLsZq&#13;&#10;RZuVQE9KJcjoe//JT37y0EMPMdJqIB8se2NLc7OtpMuWLcOwBLCfOzE//olPWBL/+vLlDUuWLlq8&#13;&#10;6NVXXl2+Yvmzzz5jyuns6TNOPfWU4SUjHJmTbCMdnTPnpxj4AyWgwbKumrXcAVqHizvw9h0XMhlT&#13;&#10;4hqb7TvmL98we2p9vx5V0Jdu7mClAT2rRw3qV1W5pXlvMsM5k5NulBZO+d46yyn7IRfpWua2smcW&#13;&#10;rf/I6XtqqrqajKkqLz9u5IABPbsv39LsB8Sqq/iUOvyDCHU0meNfKpau27Fi046xg3sZI5KeJmHx&#13;&#10;GzlIWsWHogTeoRJIv/VtXdghqk2OG42c62JsOjAstWt6B0knm0Bqj8mGlDSs+D9NKqXfCE/ZEHN0&#13;&#10;jTIH6SgH1ectecj1EnoPR73ye2Gl0yWXXHL88ceBHHQ+ai5l3RYyZyFQrRYufOnW22695+57lrz2&#13;&#10;Gjxg6deHPvjBmbPO2b5lc9u//MsTv/3tLbfeOnDgkDFjxoXaIwvh9+1b+9GPfnTXruY77ridtvrZ&#13;&#10;z36WXtVJ2Q1maHgWWdHeKJ2UOagAAmR/c8iEmNQztG6mLvNDSLJE2CsxhWFFYB76chSNvXP0eIqv&#13;&#10;NHnKCBwq7JwIxMU6YZ0buEW/VGWJlXholsKYTmQBIVLFBqWTVAUkVkReSmHeg8PtlcU8QO4usjHj&#13;&#10;xrJFqJciaK4wjDaKSh2c8TBP1dXdJ4wfP2fOnBt+ecO9d91NaabWO7rTdX9MOpAYas07dluf6fK+&#13;&#10;k0468Yyzzuzdt3ZKj56vLnr1rjvvZAh1uM7ixYuUWFFVCZwzoXzkIx9xAZz7Hqi/lHg7o/a0tAwd&#13;&#10;MmRH045+fftZp0ppdtZiz149L7n0EgfAAKubNm+GL5nfyqurmFNIWHOzZLKzXXjhhXaiEkvWbTo3&#13;&#10;U95qoeIfpoZZVCbXdnMiQQEMDFyaj7Hrm9/8Jpau/sLVsL01nJnqn8xKhQ0K4XjU2Rg8f/azn5mz&#13;&#10;kOzP//zPtT5iUSj0xUzE1gQYh/Bl6dToh2VPMulxSAwAhq6FeDAQ2X8XIijLYnl2Q0ODKQA9nEC4&#13;&#10;4OFNKEig6EiggsyYFnibatGsPvO9pvETxErvI43EUQuP8gorJY2lSU0sbdy2/YnHH/PJ6c+gdY64&#13;&#10;CDyNwB1fmUAUKi86EQZcMWA9Z3yYWkf2nLcoNPctLG2nsC/d4uhr8irqgqaMhHnrrbdK47ShsGSG&#13;&#10;NEIgHXTi5sNSU1EPPzzH+gLfFFOe7tdBCnYtAe3+6Z/+6Z577hkwoL/TQc09Ofq1ujrNuaxbu9bK&#13;&#10;T+gOAiQ3Mwgfu/JK68Mt/Tz5pFP0lvUbNixftmzBywteeP75E6adYHVo+uU5un5xOoTxtvubUER0&#13;&#10;1/QjcJBr78QHxb0zHpLy41Ox+Lls3rKNm3Y2OxI9KVJpJ2Br75rK8UNtMKjavmVXB4xO6TNVyd9c&#13;&#10;jh2DQPYhW5H1TMPGjTt39+vZDSkDRl3f7hMG93p98859iXIqMI0Q7S57Tp9A1j4is8/BRvTNTa0v&#13;&#10;r9561vgh3d0nmlYkJRUv/Vd0RQkUJfCOl0AaCDIAR5nIRoUDY8rvIJsY+FK+9JvA2pSGJE8x+vwO&#13;&#10;BN6qJEcGAeZ6WOhVUdn082k5aEnpvpJ9NTXd6WQTxk8IQdIObcVxmL558Rtvuol+wzoEPLyHWeQ9&#13;&#10;7xk/YQI7UsueIe95/0WWYf3mvvtHjxrTt29/uinKFHB6I+JDhgz9xCc+bk8gIoxgH/vYx2JTTS5q&#13;&#10;aTiPVMNQN6nXzIA0XVlo2/R4nIe6HCkjb6aVtpORICdIX5eMrg9UWKgGY4AosZgz4YI3QHGhNQYd&#13;&#10;2fEAfFK1wZirr74ab6HI5qW8UaCQE2mQJVK6IyBXV1fHqqAib5Q3j89+jFO7YLu+ru75F15YtXIl&#13;&#10;u0Ro27A0Gdp9R5/OBZJLIyqSxyceykrsVbrz7ru+9y//4qqGwQMHgR+sYUl3Mp1b2qV5T3PDCkrs&#13;&#10;shkzZn3lL//SwaEKYql7ddHil158YeyYMaNGjwHdXQ4+/awZlm4qa/CQIc6HnPPQHNakyz/wAaf5&#13;&#10;U6mx9K1vfcsC2ve9732DBg5kdkvQgr2xpsahi1rzkYcfZvJzc+DAwYkHSEAzgSLEyyJE29bceh0R&#13;&#10;YY0k1QX/wlwIJwJecXlkLrdU2Y55AUQsQzXpAPv9/Oc/t674A1dcjht9wIWBSkQhy5j+SmzyAeKw&#13;&#10;hPWaa65hNoRRWa2xmhMUgIEtDrSyNxoiL7eDVB5xUCDeyq6+JgIwoMp89fUq3soQgfyxU+3Ei8En&#13;&#10;AyAI51ZGgoJI0TmosEMeIqO8Wg0PfJBYqgzkpJOE0PSpJl0tLaFvl7NcxN/auldZioD08oK0OBh8&#13;&#10;+hkacaBIWSQVSBnkTkgy0YkOGb4YlSVzcsMDzE+MYJsBwSvTK3yv+Dn7qfdnpvuUd9++LVu2SuBz&#13;&#10;iASKk+uOO+4Ap6+66ipjjhKDhyharqgsBioqHBa6+4EH7neTDTbAPxZ+b1Vc4lJa6ebNVvxqdJ38&#13;&#10;qqs+RbZM6xkzbcaL1mOO0Q0svb7jjjt//etfOUKGIRdv77nwPazKPXr1HDx0iG3SZ04/y90tenXf&#13;&#10;/v2QlT2jkFeoGPgjSaC9h/6RqL0tyeh9jPFORKioXPj6llWbGycM6pN+j9ny2krNI44Z2HNYr8pV&#13;&#10;m3a0AnPZBa3Z518giwMfou9QfEmXysqV65peWrll7IDaSktK2/bXdquaOrLfQwvXZNZFnz5akvob&#13;&#10;mbMfsUQye/TKV9GltKVl3wsrNuxsGdu9K3ukbcMVaeDpSJWFil5RAkUJvHMlkMaPbO1m+9CRjSnZ&#13;&#10;AGWkKBiYQkIZTowhpD0iJYlkhX4sAxQTkUdYvEmvPSIulJJcNRGgCXEGZ84jdNG1W1dGIdcAinGj&#13;&#10;99///d//3d/93WMPP7J9y7ZBAwd94Qtf+OIXvuQgyh41lu21Vnatnj59Jp2Jsuho0BdeeF6AJq12&#13;&#10;aAOQaNbX13/6059m2bMn0E0G9KcokQZGjaOTKUgMBS6xkhkjAAObr+Acc/bW3YWsKHOy8AvdYcWo&#13;&#10;UNQAPyDQme/OqIza8cMV5pK4kws2QJpZs2ZRdlnPsuqk9au45bARTkwhqQgHtSAixp4xoMiiTQDJ&#13;&#10;KwwEtUMzHhpDKKPHjHF7wYrly8EPxSlXMtgv6CPoEU1csZPEWzERHwTTvo0ubVs2O4dla9++/Wjz&#13;&#10;UJlNgAlAlnTZvad5ydKl9kdNm3bil7/85anHHq8P4JE19tTTTvnQhz9staH+MHTosNcWL960eRNo&#13;&#10;NGbs2DkPPUT/VrUZM2YMGTy4qmsV3RcbLGw4KasoHzB40FnTzwYmn3oyYSp4vq6ujhDsHnTFNvYo&#13;&#10;9MgyMNLIhfWNX/ziFxR6YW2HcxVEMKosEGF+VOqN/JBw5DI4QGvWpmrKJL22Np0B6nAKSCQgLiUg&#13;&#10;VVFRybbD9AftWzz8wQ9+8P/+3/8LouAQG0GTDw4RMmqY9MgFG2/CVWEyRbiAITaViY8OHwmCVPho&#13;&#10;5gSjm/ExLBKGtBwR4GF/E5mnjyx5Lo9BNtgLHwV1MRlh/afsbJvScyIlL0zZkdfZJy3sbJCbCRHc&#13;&#10;lpVVNDQsm/vss2PGjplyzJSabqnFkQ3KciGVUUv8cznNCGNY1zIpA2vBYGCwjHktIuxRVdmlZUEq&#13;&#10;cVJWunz5MisCwF0IMCKFzUc4SAb8Y9NTEOaCAb68yOiHaFr82dzc4pTj//k//6dc7u1gvmMwlIaT&#13;&#10;S0qTRBAgRG3zqqa3QFeVwVX/SyBekx1//Alf/q9f/ubf/R1wyCToiKB5857Da5rhKCtlLTR5MXbc&#13;&#10;2EFDhlb4fDp+r3IJFAN/RAkUdlbfOJeIG8sKutwfsbj/dKSSja7LPgufu5R33bBx5ysrN+za2+zr&#13;&#10;tLHXV0VSQ2u7jexXU1Wewulf9Nf2ehY+tIfJF6Tc19z22MLVLY53zn5wenQrO3Z0vz41ldn46KuL&#13;&#10;/Ao/WGDtrdNOyu2B85ev2by7xSebms00fZp+SoNw0RUlUJTAO1wCaTTPFqZnOkkaeNI/g0v8TcN9&#13;&#10;53/p+SCXhqDsRyFZsjy0D0nGmE5D00G53tKHI4YA81pmgk4eFSciKd70WuGk0rgCqGn7D//t377+&#13;&#10;t39rj9/mzZv69u3To3ePHdn1dGbyK20GsPifdlZSSh+1is80uQ1vt992K2MSPJLUq3QwRDICoUnd&#13;&#10;ZFFhDaNk33TTTRZ5htYYpYfWKFnKlTlvmbwcwkHhlj5AowQY9j4CwgJv4ihw7IeWgEKADFweFYRy&#13;&#10;exkHqwtBNvcF0Ad+1MsCsABvdMqIj0KDATFcHiMyd+0qbEkJIEq2tFimj7yyskTe3M/ropM7BCPI&#13;&#10;0izr6utfZyPLrGQ0zp07dtLLKeVVVV1TX093nadzRKjX/EOp0XFBL6abPn16da2qBPxc/r6reaer&#13;&#10;IMBClwQ2LFs2efLUb3zz7xzDQ6gZBar5fvbb3n363HLbbU8+8Tg0PmHCRA0NFDXv3s0StW7tuomT&#13;&#10;J51z3rkbN216+KE5tonW1dd96UtfApvn2m741G8tNK3p1p0+PW7sOLWQsa6uzkrj/v36P/LIo6Sh&#13;&#10;viJVxFsiYkgEIKnXDGVkGPLh5+EQSDzm8QK584ooPBJy6sxZB3G3IbuNdhw7eowVsLR/ZXpDcQFf&#13;&#10;CEfaFSuWfeMb3/jbv/1bnPzzP//zV77yFd1GyoQDCvaVETse4F6lKIvLiy4M5E0QAUV4y5ed8Ovr&#13;&#10;61VZjMYKIrkfRKKaOZGokVdiiB2GtI0NYxnnSfuKV5ErKOQxQSToKw6CZQvVlKZjAJvIq6HRFs56&#13;&#10;5kHUfH0wM8zTu7d9j2XGhKeefEIyE0C9evey7lcugKe8soI0lbVnr31zzRgTxnbM72BGONiTF/wD&#13;&#10;wjUH8UqJgn5LyAKSJQe5uf8SPKso397U+OP26SfrAABAAElEQVQfXfPFL37xqaeeTC2YnX2KrMWf&#13;&#10;rLXmlcBI9CMvPyoePkqk5Fqan//82v/xP/4H8/vXvvbfogMjLjGB4Gft2jX33XefaSaTERCg+RFz&#13;&#10;WNGw0nBBzd+ePXq+5z3v/S+f+IR1Dva13nnXHStXpTmdA4UmTvxvOEA/ep+XRfdHlkCSb5szvo26&#13;&#10;WdAgmIKplI7f+3jO/KQ9vLP+7Yf//NKRRhncVj5vydYt21sIrEvJHhv2/G4P7lMzaljPyirpytPd&#13;&#10;7KSpx6afko5OKyaTpwiRcaFWl4qyxxeubtzb2lZS3ppGr/Kxg2pGDOhW6vi3tnScWPT9dlLpKXPt&#13;&#10;08HZB+FdefmKDTuWrtnQuo9i4GBRfrriuT1x8U9RAkUJvNMlQKuhGiXdJn5PDSXOhEl71dJwdOi/&#13;&#10;pMvl/9IolP5P/8Xf7JQpl8XHuTJHhXCPzCrQqHqoLIViEEMVyn5LqUZtzbubbfr69c03X3/99dZH&#13;&#10;mf+++JKL3/Wu8+fOe/Yn1/z02uuuhwRmn/+usorK7FcjNcv48RNo9g1LGx55xAGVJw0aPIC2lAjS&#13;&#10;k43txv22NvAPPPjHf/zH6667Drpz1CdDHy2NEkYR9HuCDWGMiRSWheppG6ELKm688cYPf/jD0IKU&#13;&#10;EkQV+BEorEsejld0TbgCdnJchIqEDSE0VAkUEcn4EZBdZE6Epg4UNTQ0MEVav+oxeAs/T3ZoIKgF&#13;&#10;KYkVTeeGQ6jv9oDlDByaMWKShoMT6DljbOzYcS8vfHnFiteHDh7i6m3IqrqyauvmLbt37lQE5xwX&#13;&#10;GclQOCjk1UGjZe++FQ0NOxobe9bU+Cb2tu6RkprLXLdp65at2xpPO/X0b37jm1OnHpfNxSYaGgIx&#13;&#10;pNhoX3px4br16e5sN1LA0qy49fX11nki4moQi4SfmzcP+E+iPv44bbTy9ZUUdGhZsn79+x13wvH+&#13;&#10;rVzxOuuTLKPHjgGDb/zlLwcOGqhL0NGVoj9Y98tEY32gwxjh9ve///2x5I/0okZRtbxeAnllIwFf&#13;&#10;THSnaCAYY9XKVdbxSuygI0tPYde6ujpMqp5xAcres6f54Ycfclztc88979Sfz3zmM+4CwWdQQ5AT&#13;&#10;RlaA/YqpE9nCEhHn8pjDBuQFjfRDeTGAPTFvlFF8FMqPLyJo2nLGfGfChQEtJiOCSE6qExtBJPKi&#13;&#10;AzjZ1wpjW/8J6MbbjBPfYBpwk9bX3n1kSqH169exgU+alC7zAJZfeGE+vHT6aWeMGDHSotnm5j1r&#13;&#10;Vq+GKqUxxbC0oYGJGA+OLzJ345iZKJof0tPW+o8m9inFMkvYL5WUiYLPpfqm4ajMymSXLlx37XWP&#13;&#10;P55mH/7qq3+lB/qOdBInUT07d+7Vn/880zo5QI/R3FEcIgLY0Ig2rNrP+c///E+TJ0/6+te/ftJJ&#13;&#10;p+jh5OBVCFZGc0NYQhkCNFFlrAL6M14yWWiLoKuJS0pcX/JnH/zQipUrGRVfmD+f8dwRoFktDm7N&#13;&#10;f6c7BMWi/x+UQAb4iFjLGBzcfOBHIZsJS2LvEH3H3/9gGf+ZsyXRpG6b9dyyirmvrd7Q2DisX09T&#13;&#10;LOmHvsvemq6V4wf3HdCj67adu/enc5syhJyZB9vrnYagRMVjRsWPvBt7K15dtWnR6s0DemTrQNtK&#13;&#10;BvbqNnlor+caNqaDZ5LGle4GTKVHM6RpkHYCiYhSst+p3c2t85ZsnjV5VLd0K2C4LGF7uPinKIGi&#13;&#10;BIoSCAmk393fTxYpeTbyZIF2Kr8fiT956iOJAA9bOQOx4ZliBPLdcfvtluQxxVCSzjzjjPdffPF5&#13;&#10;s2cPHTa8blT9sobl7n742bXXOvlj8uQpgAdVibLVtWv1idNOOuWUk2+88YY5cx46+eQTe9T0SC2X&#13;&#10;phe1RtK3/fRAUzRsW8W+/4MfUAed0kkhDm1Y0bn+KsCh7BVt0h3o1lwxHdiKg3mv+KHAHVqXyBjx&#13;&#10;ocZZJBbXA7qugJIX2fOM0uTheFVIAQN0X8YHx0LSnp04X/g26p5nf5OAlBRi6jtXV1cH26AsfSdm&#13;&#10;DqJAG/Y6M4wMGjx41OjRUNyY0aN69OzRp2+f89/1LmK0oSst0cxW6BFISPIQmqmKjLfJ2tXaakMm&#13;&#10;UUspvfMMuZkzz/nrv/nvY8aMJu/4uQ/Zsn5hcMCAgR/92Ecp2d1rauA9EAgMpvKyg61ZuxYalJh4&#13;&#10;px57LB1606bNfXr3BlHgQ0iDqu0U0z61tZVVlbCsXDDMlk1bwMLLr7hcD6GgOyWVkRA1RQBmhKNX&#13;&#10;sMMAFQ4LAQWHDh2qiKiUmnRyhZXN0+RiVE0rgWFLpTjkdsvWzQ0NS9HctnXrjh1N69atf33l616x&#13;&#10;8YI3n//8F5iAgA1yihJlF0aWE2MNJyMeVnVaj15Fp8VSp6aUPuchXknDjs2SLDvwE/L3SnynxIUZ&#13;&#10;IyyN9JzpA+epki1Jss4VpkwsHlyotxEjO+dR/2dChB5Hjx6N84hEVjLViUfJskDqHsINDQ2arK5u&#13;&#10;JORjnfDzzz83fNiIiRMn7Wluds2G5bIQnQQaGh1TABpu777WBx980Jpb1WRHTWxl37L2Tcj/xhsN&#13;&#10;ApA/6QWHWAPHhCNGwLCBz1tvueVXv/qVVa+mli67/DKkGC3NR8x9Zu79Dzxw7nnnsUMG80BgypW5&#13;&#10;KC7CupD9nz/84Q999V/72teOO+54lYv5hKgsIeDcMUUs4S42dK4ps4Y291arIE4Whqm8LUVjctDg&#13;&#10;geeee47ZHJZqLaIhqqoq03LQzLXzUfzzp5SAFokt/voOufvnt6ukrTxfS6gpCsrPbFsFz/+RYG7R&#13;&#10;OijzH4PyQQTf9CEbZg5OET9eeWXb+UkwLA3mvvH9XSrLl67f2bB6+7EjB9sEncBzNrM4amCv4bU1&#13;&#10;yzfs3NulnHEwjfwJjsllsE0fikBBWdnCrPIuextLH3155SmjBgFvvo++Paqnjqj1w9C4xwS9T1mu&#13;&#10;gI0+nezsUc8Z7TQatZVoLYtT9+2vAhp37W3tGnuxIU/izStRUGoxWJRAUQJFCbz9JHDUIcA0Smc/&#13;&#10;MJb23XnHnb99+rdDBg+he1k0dcyUKZR+bTBh3IQPXP6BZQ3LHOkBMHz2s1fbEEVPSjCwtK1nzx71&#13;&#10;9XVS2qe0ZvWaUaPHMlXJlXSjNK2fVEy+BWx0pu9+59vXXPMj606nT59BnaUdxm+2NLJkKZM+FYYO&#13;&#10;RjyKILBBv5RdJNVNsjd3oVBSZDkap+V/YUwAKRPpTCvlFxKJcvMYj2qHN9on5AMqWHJmX5lINOMt&#13;&#10;ChLkWToFpAknC4AEKYGRtGr2QPHyolOYJecnAqoQCaiYFHensLqCbMigwZW1fS65+BLnFrJMEsiU&#13;&#10;qVNzItLLG9kjUvvQsGvT8Twllu2RNmYywe63bpO966tf/eq4ce5vcKZIOYyIKdmlkV3YBieGEXXX&#13;&#10;6G6nwLZTQJt27KBeIzJs2DAl1o+qtx71iScef2Xhyxdfekn9qFGaTJrHH3vMEYvRherq6uy/upO7&#13;&#10;605NcNbZZzlLxv4raEG8jpQVVwJvc+w8XmkvxOFD1jP9StHBVV7ZQwM4DwlESj1T62Bg+bLlYMPj&#13;&#10;jz26Z+8e11owUcJyAnta9jBEa1Ow6qyzpjNFykjs0cFQU2iUImwrI6chyFC8giSO4jpxkucSL8wl&#13;&#10;MLxuHQikD8iuiCDO75S38FHG6AP4gT9NykBZOjNqXomM7IflIYqOUiS27tqySahM06hy/pZ8ohQp&#13;&#10;OfE8Ugw27APEQLdu3fnWParv1OOOXb1qtY53/wP3e7QpVGsiC2nrDNpud0vzTb+86c6772TLHQDu&#13;&#10;ZvdYGiPof3ffdRey9veCVQrlshJJWFChqe3QVNB3v/1dhmWsmv1xkI8FnFJgxsa/++69d9oJJ8ya&#13;&#10;OVM7JY5TLivbUncNJwYRNkkLzk3czJw58+qrPzd58iSyTMWkCrZ/d5Kp1+7du9qMUdnBSNFcxjOC&#13;&#10;iJ4UTEZGviw+kxEj6vRYFlFLZPVVaTsKL/59iySQ2f3KtLrVjXv3+U73OXcsAxvxwR7cIh1f8X+c&#13;&#10;ucN+p1nP/Y/T/L1zHgKTUl39n1c24bvMtXfYFLbMYce+ucu2zjiupW+Pyi7u4LH2skspk+CI/jWV&#13;&#10;i9bvIbf0uWfEs+xJWu2IN3sO8oLEXdb1gYVrP33uvuqacliuuqJiwrC+Q3pWbF+7AwYPHSJjIBWc&#13;&#10;aGYEspiEIdNUTVupjb7zl61dsbmxb/d+Cbp3ZCj+LUqgKIGiBN4JEnhDzHDEKp8Nw61799LkZp9/&#13;&#10;PpueU0AuvfRSZ3vCaX5PkiZaVsaQxVHr4bEhQ4ZfccUHKH9+LaAGajr7IS2NVuWoFDOA5iEzZ5VO&#13;&#10;wD+qVxfGhOnTz97RtP37P/i+1VlUKAeL9uuX1qRxnaofMbI5tp69yHYduiD4hJlDcVeinmlwAjLG&#13;&#10;oxhqpVzOpVy1atWcOXNUykK+KKgwWWGMLF7R9kSiI72lm1g18U/HVWUMeOtVpMzLCiKdfKQ4eAnn&#13;&#10;oJT9eOxaAGHE54kLiXiFPhcM8OtGjmS8gq7HjhvHHDdsxDD4/Nvf/vaDDz04sq6+dx9GxXaWLH/L&#13;&#10;1IKc8H4nVYweNbr/gAGW9HWtqlIQykxS9n2+/+JL6uvrpQcnRKqOBYECNotQrLGRSTQdoNLQ0DBh&#13;&#10;wsTlDQ3q3rB0KSjLWEebBy2WLlmqMGeHkhbQtS/dLpCuVQComNScp8EiZPVR1Fr1QSA2SSXW1dUx&#13;&#10;q+pyFpEqFCfMgFmh6aYBovbKCj0WISguWjze5nXz2EluYnCYR+oTlPVPfPITZ5x5hqvALdsrL6to&#13;&#10;3N40ZMiwE6adBL0wcLES47NrVSoaG3lBiERxQQ1oNHkBg6kdBuJVYaCQq8Kw9L4O9iLQSx1RCwp5&#13;&#10;3qCfZ8kDeTI1WrLEDMBr0DIiUAfpcVFTgZxUnjcPROmOooUbSZWFNjjnR7mICBcSiQSoagItYo/c&#13;&#10;3LnzFi9eMmnSBKtqb7rxVw58YsrTKFOPneryj/IKh/c45NMwkC6Ld5sCW+WDDzwwedIkt4lqbvG/&#13;&#10;ffIpOz/fe9FFaMYkTpj+CvnEiTT27JmH+uRVV1mUO2pUfVqq68ax1j2LXnnloQfunzRpIgPgpk0b&#13;&#10;rd7ctXt3ZWXVyJEjhg8foS6yo8b3lf3gBz9gQ7bU3F5BNk8THFEQaeRDhyzCPbrXWFNtebANsUQk&#13;&#10;QUgmCSd1gAMNrXunkS4teejq6lT1Mr2SDVoaNJogr42kB8LF0B9VApm1KvutMNx07dLap6K5d8Xe&#13;&#10;Nk1A6Dl0yRqmvdw/QmOkofhw7q1s5sPygIHOv5up12bIMJvJaNtbuffV11dtbZrYr0dXe/YSTLQ4&#13;&#10;olfN+ME9elaX7GrcnSE3PTvrwy73S/WUlU3Qb3cKRUx6Kt370pKVyzZu79ezf5e2VnCurl/Pk0f1&#13;&#10;NZW2r8SmvvTRJCCeGJD1IN6y5xTvFojq0r0r1m8/YUS/xKoX2f+HE28xriiBogSKEni7SeAoQoCh&#13;&#10;whiCLdVsa93fu3ftJRdfOnPGLFYjZj0Ddvq9zRLRjUApaj2DzPr1G66//lqa8Lnnnjeg/4CmHU0P&#13;&#10;z3kIKmhqahxx6in9BwwKNWtfawaT6HBp/VUCFaBTt27VDlSo7l5tgZbz2V9/fWXcuqaRQ4dLPyOZ&#13;&#10;C1uBIPWUMkc/Y3ygklr6SIlURKTsqEJS0CKjAG6FKfTeemRKspgThrRubcaMGalGHRpwHpaMk0tM&#13;&#10;0OGjI9LiPeYO6ilAwigRtYvEecpDA5EgdEpvic7SNaYtyquFoN6Gi4xRUE7Eq7yCIkvLy+yme3XR&#13;&#10;IjjA2Zs9e/dyxOUDDzxw1113Q4bnnncOYAC4ZbVWhXY5JGpJjy0ZWV93xpln/vIXNzQ27ajpnrZT&#13;&#10;stENHzn8hONPcCwKxB6lZ/ykYOoPmUrNJ3xsA0vW/i188SWL31QEnFMF1iE94emnn7E2dfb5syXb&#13;&#10;tm37Aw88KFDbt9bhLsynrIXWFY8ZOwbQAp7FWM3rkA9Xq0FTsD3jmIrg1Fu1CHgwZKirHIbaksoi&#13;&#10;BDvtaGrCUcuePZCk9tBAqpBxm8ICqaYdThIuNWIyC6QEdVx9vYNG60bWnzP7XF0IqleWDhZLOtNy&#13;&#10;ZXg7JT+A6qPzoIqa4piRMcwhSCbe5gx0lJz+ehuvEgMdfYn1Dygyj0BoKhgM8yNlYfbIUphXjL12&#13;&#10;LHhgKtzlUceICmIjUhZSyBkQiT5fE8DYOrAPJzhPAso6Nh6iM8vFSZwHIEBrgNm7Hnvs8QULFhKa&#13;&#10;fguN6waWZV500ftAL1tD7dlrF0XGBKqjx4y+/LLLbN+9/bbbGYQBsHnOTbnzTrMwJ06bpkEqKpL1&#13;&#10;MutmBJ7sfpyphKefnvud73xbf/jSF7942eWXG2e0qw/YW+U+8vCcfv36nj397IaGJddffx2YF7Vw&#13;&#10;K+knP3mVPqnT2tXpC7X3z6ZTZ8zacKgXyS4l7kLgKihg8aoZK9uVdTS941kne86bZ/KrfvSYVF4m&#13;&#10;hayrpW8hq1kMC7pTOiLVHkgC0Zod0ktJkI2UmV8YLoguBv8YEijpUp59263jB3b/2KyJm3a0EHe0&#13;&#10;cZDXgOmx3b2z2iJ+vfhGKEJobdkzuE/3btAfK176LbZvsq3KepxJgzc2tazbussnKSGRpq+/XWLp&#13;&#10;Z99jhgMTAszQJ2rmUpp9sYz62Wexf1htj0+/67jzTx6dWRLjA4AAjbzplweFRC/9zdBoek50S9v2&#13;&#10;jR/SC9EUm5XSXmzxT1ECRQkUJfB2l8BRhAALRZ0O4OlS0qdvrX/iWZXM0ye1KSk3Sd2yFI0uS4kE&#13;&#10;qJhETLRTnJin2Iiem/esRYrsLTOmTx86NC3q45Kynn4N0ty87HS5FNGlxNa12eed726Jn/70WuZE&#13;&#10;+6OuvPJK9++ZXKcfpx/vTGMTyMgk3YumzuJEabOyi/mL0kZPwwn2vOVC/eJHQIy8whGQ0rkRNGmb&#13;&#10;vmj/tgbBkxLE29ARCzNG3oxnSdJ2IECLMcRmKjolTToSB3tv7ksZdARkRIERFf/JfJpxGH5OUCAP&#13;&#10;B+XQSMmWbr1k6ZIpx07t3qNGE0DO3/7ud374ox/5ZZ41axbpRfo8e9QO6u7du89F732v29tfeO5Z&#13;&#10;rcBKy02cMHHY0GEOjCNFKTEpY2SJAF8kx27Dty+LGYqCTlGure2rLRYufJkx89RTTmVOrKzwX+W8&#13;&#10;Z5+f83C6xXHAoAGlJdUoMFgRO2seM5EDJIW9Xb8hQRoi1ejkwDqKH2t9qfUu1JY7s/y0qdEZp51+&#13;&#10;7JSpcOYzTz8NBpCAclSTTII9ftSaL5w/CrBC0zhiWoFab2vigIED6uvqbPqKxDIknSRzKhhKTTyG&#13;&#10;HIgmHhnxVJzMTYKklJlkoqzcjyzSCxRGkgC5sR9Cv9hW0xzbIxX0CwuNsJScBCyozjGCWGxThFoL&#13;&#10;iUcpkV44GODLmBNk7LV8FBGlw1ReSVno1FGWcBGPQ49S6nJs5gCVumsLIA2cs67SWTLaXeKUiwG5&#13;&#10;vCykmMS9f39VZeUpp56iUCDfdsG1q9eYOjEpcN7s83r0rNEcUevdu5vtRGWZ9/n7spxy+txzz5OS&#13;&#10;SxcuvfiSbtXVBIkTbZSs9w/PwcDMWbOad+78/r/+69PPPIMaHp5/7rkH7v/N6aeddtbZZ+/cufuJ&#13;&#10;Jx6/5pofO8Dmwx/+0KWXXuZ6d/XQXAnddzQKjjdsWB87e0879dSZZ0+3UxSHpmbuvOOOj175sV52&#13;&#10;M6bBIcuR9alUzczhnFi0pq7oVkm2R+NSiLrovzUSSF0UgvCt6m1tZWMGD6hzNm8CGCkuvXzHu45f&#13;&#10;TV9jNgQSSUmXCl9BwlshoPQjMK1u8LhBA/em6/wyPJfQYnvWTIQHJBnGQHm99nPes7rC1l2bMD12&#13;&#10;qy4/ccywE9Kuv3a5p1E0DQSwXh7nVRgGU2xJMiam6eB2XjoyvuPbrSiAogSKEnhHSOAoQoB+Muk2&#13;&#10;IfX4+YxHfrbiKQ3P9J54tWzZCgsR6XDO5aPFMt1YWVdWku62ppPX19e5GHBWuui5JumgaRlo/ARZ&#13;&#10;oWO8b1dM06vs/vcTTpjWr99AWpT7Hv7X//pf8IxFbubyU9GZk8zfeORTfy08c7SjLXBAIJOISGkO&#13;&#10;6yJjvIpkgB+LE4XYCRb0eCaRbA9PKoLrRESWyBXcqqzlc7ZgJaz73HPwjE2JEhyasZBORjjTkjNq&#13;&#10;PGgHEKXQNzQ0qClgiX7QeRNS8QoPrGqW87HnYMAitLNnTG9p3fvjH18DimsCIJCFCgNBkJ8xk1oB&#13;&#10;QBs8dGh9fd28uXO3b2/s3au38ziswOxd2yfb+5c4De2WHxlzfnDIkRUA4N4/6nhK06XNmtiWlr2X&#13;&#10;XnbpCdOOX7pk2e233WFD4MRJk6wHVM1tW7bZvsiNGz+ub3aEo01cNoiCYSYRGPh0ITo9wxpwpS2w&#13;&#10;yjxrjag60uyhSTVSLuvrwEGD5IUNdLwtW7auXLnKGjxgppDP4Lajylm9eZkARAI52t19iPaqVWZ3&#13;&#10;waX02jw1e+em78gccxap03IAGAq2RLbbDLOemafsFEBcFr6i+aoM2cpr7sAjZvhc5MoDhUQikq/K&#13;&#10;5gvMGrBgA8xBtjDlG4VDFGTI9siIauoB8JY4vmWUucgrZbggHgm8EukzIX6GR9n1f491dXXo+BIj&#13;&#10;eySWsoONNMXf0rLHvSO2ej799FN33HGbFcgnn3Lyaaee5lpL/EgM70Wl+DqAeSWROsOoUXUXXvie&#13;&#10;GTNmdu/ezSRFdtdMl40bNzzy8ENWab77wvdovobXXtuwfj1joDOlrB5/6KEH//mf/umhOQ+6o9KH&#13;&#10;+cMf/hsrNPj3vve93/eV9e1UaVVTBN9yTaZyW0DdimFr67KGhqryCrJ98qknH3/iCQORu1ANYgMG&#13;&#10;Dd63b2/aXpgmR5IoUNFw6msAtJTA9IdZJDtIsR3Ec3l2iKL4908kgQQwUvfMvsHSkvLK1JfTb0rW&#13;&#10;BG/4Of+JuDk6yeqx8U0mYZFLJq2ISbLLBr2qinSNSya1ECjRpeNbRGWV6pBkIpVymFHLhtTw/bpn&#13;&#10;+/v9wpe2lZnszd5liQTbnwqEkwZDj/gBHTuKYIyUMpsF87foihIoSqAogXeABMq++c1vHoXVjDG6&#13;&#10;faTuUBCzn9WkODIjmDi3mquiotxxIFZyUgetFOXq6+rPPPMMNooLL3w3LS3TcalLZUxDZRWlu3bv&#13;&#10;2LxpE2BgS1iHlpl+A4AOOAqsYlqh+j/yyCOKkP1QEBiywhjV01soiFFC6dQvkcEhPwKdBBuR4Vu4&#13;&#10;BTeyXjpF07JGuix+pA9FNuU/uNZBKqAIAAZ10MhN/4MBeJZLgsiVZ+xUOva4iBQgGXktpKT1wgM5&#13;&#10;jMnpdMqeZ4wAUdOYMUAjJwr4Si3gpXnznl22bJljXSDD4CenE8WvWbP6umuvfeyRR2p61Fi16+jO&#13;&#10;Kz/xX0499ZSatKax3Z4WVYhKyZ7TUX21JjoM96zpsWbtmqlTpjgXVBJFY6Cya5X2nT//Ra15yikn&#13;&#10;Dx48qGHpsrvvvsdEwGAXZFeU6yNMfzZhWo6o+kOHDRtZNxK0IA2TCIxFsI22ADLVCNLYtXOXZZ+E&#13;&#10;g5mQHvQONO5tbZ07d66taG6S0I7wczAZnIefV7wwYNHp+nXrn/7tb52aYzFq1C6vaaTM1JZ2NSQJ&#13;&#10;LQMMQVNKiN1OPMfA4FNPyInnheYBryJ7xOhg8Js6mt3Ac0f/P2BuDWZyghGIbilMYixp5GzXJeGg&#13;&#10;GWTD75Qrf9ReeJAG1gLUydzSZa2Tly7lYelEZJROvKCj2RZzFmZefKe+OF9fACEpOZLh5+VSFJVL&#13;&#10;AKzBLXv3Pv30b60M3928u7V1r8WZTz75xLxnn/XpuX7dPI6vGKpH09bi6dOnw36zZ59/3HHH9ujh&#13;&#10;ovn0Vfou161bq/pbtm6dMWvWhPETzCPhSkOwZl9w4YV1dfU7d+54+JFHdAyd57rrrgW2r7zy4yBc&#13;&#10;//5MlO0jQzRHxphap4prQY++o0WLXl27Zo2lqidMm+YLMtGQlhzv2NG7Zy+zGOY7KLnxKaipipsF&#13;&#10;sHDdFJKmvOKKK1iwyRajIYRCURSGs7oUvT+iBFKXSxL2f/rT3kjZ38OU0tH0BR31MKneblEhliST&#13;&#10;JKL0lMkqCSGJLMXk7+CyDjFGZPY65cn+8RKVLGx1RsqWqKX/s9j0JkuQPSZB5lnzQCROObN/KZDy&#13;&#10;tp9Ck0WmjEV31Engnfn5HHXNUGTobSSBowsBZuN4Goy5GMLD9+UXvjJhb47cRPuoUfUOe5g0aTLN&#13;&#10;6fjjjjvppJMtwZo+cyZgUFvbJ/0UlJaVV7gAoNSJDhTQX/3qxtvuuM2k/vBhw2mxysi0RLQTgqLS&#13;&#10;AQCWqAEJ8ACEQ9+FZELRzJhq//GQAUvZ9rNuECNtjzYve7BdyGrkyn25uEhGY7O2DQZjiANpKPRe&#13;&#10;5YosInmuCPO9jQQUR1DEdjJ2ABzShvM0hRlzCnkgK7+dARIAdKmb7HVKD8qyh8uzFAaCeT6ZwEW0&#13;&#10;akVj3iOQTebwCZbgk7q6OkwilWcX3rlr149//JNf//rmaccff9UnP3XCCekY/WknThsxfEQqXWOV&#13;&#10;t0OpPFfOsJgoN4p2/j08o7GU3rdvLdnYcLV71+6hw4ay5XKQm8XDGzZsgjlZvVzBFz/02IADbS5l&#13;&#10;PHGSzZgxY5WMuOV2GpQwsUQg+IcKHnjg/tcWv+bk1Z69ejLeaIDKCms/K5zVsXbd2hEjR2KAQRKS&#13;&#10;15pmAXK2DxvQ8kzQBG4X5QnTTug/wBkGSeEIVSbPgpuklRQ4FY9GEXCNh7OIrFaFoyIyEgp3Ckis&#13;&#10;LtGsXrFw3nHHHboNCAeYSc8XX5gxDwcpFARQgDdMi6gp9AgwR65I3ClLZCzMrr0gGYsbzZU4MLa+&#13;&#10;vj5o8oONnI4AhrnILgDz+6zU17pfzFh9bb7DWym5vGpivI3IyJv56SidvS17LQs3VohBSksxHfvo&#13;&#10;5r/4IuAnxpmoUKUjWFXt5JNPYQQeMWI48B/YLLVFScnSpUuc2qo/2Ok3ccKkchY4l1u2tCxetNiK&#13;&#10;TSeCjps40ebAe+6+G9pE1iSFc18QNFESQtZ5cMthIziPP066GjYszb8sWbLUks7169eNGjPGNsV1&#13;&#10;69ajs6xhqe7H5msQ61qd7j6RnRF4wcIFbrO47rrrMOmQ0uwIq/bznA4RQionk0bR+xNIII0p5Bv/&#13;&#10;0p/4/81Leke1SJJP7sgliSgTTy66A2/zd4XpDpJlQYosWyb+FEqpslaIFOm5IO1BNPKHjlZLEYlE&#13;&#10;opIyFt1RLYH21j6qeSwyV5TAfw4JHLAhHIX8+tRDB8WbACeGHuY2MFPmTDpmvocPH0mv6taN+u3a&#13;&#10;iCHZaZ9pv40zAa0DcVLCq6/Of+bpZx5/7MnnX5i3ectGetuSxUvKy8rpwTU1vc3OOy3URD/DIPqh&#13;&#10;EYIB7u9y1fKKFctpcjNmzKipSafAcziJAYhP/aIvUosBIZjBHh7ZIw2f/hop8yyh2opMhDKwR9Gk&#13;&#10;erJnKu6qq64CCOEQGnPUN3zpc1JqKmMQZBlwngfLDGSLYYa40C8z2ilNJItAHvYWtaBDobR4jN7J&#13;&#10;LkSxZkygcCudy4konQsiUXSEEamrq2Prsw4NQGJ/Y2Tt1q0GEcQpqSpSiIjowUwX9krdffdd48aO&#13;&#10;+VR23XnT9u3r1q9f+trS+lGju3WvZqtVVGjySulUnEeUOS1A8kTduKNx3fp1EydPYhPZuGnjo48+&#13;&#10;4oTJsePG1I+qs4zzxl/eaKntBRe824o+2w1fXrDApj6Qntyqu3dzmRsNGyI9ZsoxmKeCW/MJ5zAQ&#13;&#10;iRe2sk7rqCAYqVCGO9XRyiENy5I1/ZlnnQX4ASe4tRgYgMzYBmA6+i3JZUufUm3SkQSpXbZs2uQc&#13;&#10;VCjUJSX5GRHZPsFM/eiQtpS5y2qdnqA4q39VASceoykP20DeiieoSEZ6rHDAD/O4dvcVRALxXE4h&#13;&#10;72neio80EpMJexfzHWidx3tb6CJeTGEAZT3B0lOzNqTKiKcukaAwWU5H+rz7CWDVNMcvfvEL63Wd&#13;&#10;p8IsL1cuDYk98g9l2wjQune/2RmnAVmfiYf3v//9THw+E2VJ37ijSf2GDRs6oP9AkZkBLXEkY2C2&#13;&#10;qIiUTvJ0e4S5oemzZg0dPBT8c8bsM/OevvnXvwZrtzduf/SxR2v69PrZT3+K1Z3NzSedeOJf/MXn&#13;&#10;rOfURS3+DIbVJeq4fXvTvHlzbTQ9Z9Y5phV8jX1r+zrMBqj89re/9ey8Z1v2NDMe/rf/9lfXX3/9&#13;&#10;Qw8++OAD97/04vz628eMtvy1nymDNotRTbK8+uoiHfKjf/5RCBAmxzM5RBEhkwgX/aNKAnkbHVVc&#13;&#10;HVXMHOUiSmNE5o5yPo+qNi0yU5RAUQJHpwSOLhvgvysjGu1rry2+4YZfPPfcPKDlyiuvPPbYqTSf&#13;&#10;ZEXJFGw4RBqj86aNGwCzn/z4mh/98Ie33HLzywsX2AwGYrF6MQs4HX7SpKnVVc6iTPBPemplNqYL&#13;&#10;lLBrTZ48kUXL4rGHH57D6lNfb51nOqOfuS/oY1UWih3rGcBDTQyDYfxCIEXppJaFOhv6WV6KjJxH&#13;&#10;b2mfuLJFCmixvI2JBgyjd3L5j02UlbHXvkxUjEeJJWP7or9SzdFUECdj5JWGkzjS88VHZDDAWCEv&#13;&#10;CpAkPZLJQhoMSBbUImNOxGPESIB5hbKBMKbR7Cnr9F14kq5PXYadMq068ZkxAwG1XfvTnyx4acGn&#13;&#10;rrrq9DNOF+/wz717W+cvWFBXN4pRbl+6CTDtTMsq528KZGGYIe3mZECDx1TCqz61vV0jT/IasqK8&#13;&#10;nDY8qt7ev4k2FlKmd2b3BI6f4ObIcQp+6oknLBrubpFwfT3saOMIPPPM3LkMhiedfHJ3Jz1mUuKp&#13;&#10;y+bNW9RrGFhY3W2oxaNDhzK7OYOEWNDXUyAiRiSny44dmzYWAq5akEXuVZByx06HkTqcQCtk+73S&#13;&#10;SaGqHy7JvEvJ00895fzG4084PiHk7ChRRmntGIIlrAgkQWeVj0CEHVWCGSZNEgYwkowyzgtT5jEK&#13;&#10;zfNiwyJGvRdSFZYmRC0QPSHPJYCZ6APCiICO9qrpHhAgqBxk5QrikUYWZPOuG69ESqxLADIkb84l&#13;&#10;VbmjUjIiIoFk4YRFRl6vcKgxrr32WjZAbDO3eitlnsBjuKiCeBQ4nKjpfffe87//9/+2ThJ61E8a&#13;&#10;Gho0HIufnmmqqG5UvQXAfWtrfdeyp5Zpl3yahkAh68/7brv99t/cdx+j3GmnnNq1ssoO4jhx9Jc3&#13;&#10;3HDzzTcbKNTI5/PIo4+ueP114j77rLO+/OUvmz6QHT/IqoUAPpWxa9duZwh/4xtfN+fSu1evaERl&#13;&#10;6YHk06Nb9YsvvOCUUwKfOGnCFVd8YOCAAdu2bVm9ZjUZvrhg4XPPznOezfPPPc+Sadriq1/9iqNQ&#13;&#10;Bw9k3M4KyESnoHjih4uYjqfi36IEihL4I0ig+Fn9EYT4e5Ig86LYf0+ZFZMXJfBmEjhKEWB86vG1&#13;&#10;R1glqFAUu9/85j5GM9Pts2bNuuyyyyhhUT+aFvTASEK5d9v39773vR98//uPPfaoJZ2O67jg3Rd+&#13;&#10;/vNXUwFffPGlyZMnXf6BPxs5oo5WlnJli7oQyYujRFLgoBrWLevH7rjjdqcF2vDGyCN5pmQmtVVA&#13;&#10;LiogwxdIQBGklkECwQ9uM46SQiZlXqM8ECV6RAHMsPOHqYR66pFSmCeLAGqFdBDEACzKFkQUdjQp&#13;&#10;l4Uk16ThT6XLJXvwkwfyckOZBlzVC/6kd6IQKj7KeXGRPohEZMQoAmIkIkqtsurSss8yS2dtkGM9&#13;&#10;s0wRqbxQUn5t8WLaPHMl3N4ndoKlpaTdacN4REcVs2qSFWCQmqOD9xQD5imX/p11hCQ0JsMXX5w/&#13;&#10;ZMhQ930Dk3rCqlUrGfGUO3JUPYOPUlxZ0Zuu3bt3t67Vo8eM6de/HyJqpyMx4JgtGD5s2AMPPuhQ&#13;&#10;lkEDB6KpBY8/7vjKyqrn5z2/des2J3Z2694NnuTo664F1DSwjj1aO3fugg7hf4sGQbI1a9aabmhs&#13;&#10;2j5h4kRZUuOXJjRbljT/UldocOCfvI4SdezN5MnHQJio7WvNlmJqKWYrUDDD3gdqnvW2ELugPmYt&#13;&#10;pQNRiFEaMWgLcNEoeSB6CF+8NCzVFk5DJgCzhiMBkZElzxh5PeoY0QOlUXFGZpDDaT3mXIJg0ORz&#13;&#10;ea4Ix6Psqb5p/eRSG+1MNDDB6aKyiyx0mBEpcUasvWgMwLc6pIWOGGC39F1ghpMsAvxCOsGYDxwp&#13;&#10;g8DPf369c1kQcQ2DheIkBgearRjQv/+kY6b4uiXzeWSFptITY8GBQKk7JKv05H/4P//HyUYmMgwp&#13;&#10;P/3JT351002PPfqoY0Kt1fS9qM5XvvIVknnyyae2bN9qP6pln3/5l1859rjjWlvT7E/UC5MIB6vQ&#13;&#10;69q1a5546imzJGtWrx40aPDo0WP0bZ2AiIwwEOkLL76gOKPWuPHjL7viA6dm5+4MGzbUgZ/+6YRA&#13;&#10;LHPol770JVsWq7s6p9Ra9wNFREFRlSg3DxcDRQkUJfAHSiAfc/5AOsXsRQkUJVCUwBGXwNGIADsN&#13;&#10;shSpADbiFy9edMMNNzzzzNM04I9//OPTpp1ImaNfS+BcdWfo/ehHP4L9pHnxpQVm9yX4sz/70Gc/&#13;&#10;87n/ctWntm1t/OlPf8YGePHFl86YOdNx8EkDTMdKJyxHT6OHaQ/h0F9piPX19RYWWnfnogi3BVK/&#13;&#10;4CVqJU1dSoojlhQNObACWSnHgRBQGQpBKnxpcoVVTLioprAAKEW9hjYpf1ZmwjDiZcFMBCJZZMml&#13;&#10;4ZHiqGhGknvvvdf6WBxS7iUIFb+w0MgbPmpBMHwIljxhJ6sEUcOMjIioZl6RThmjRtR3EEgTzJkz&#13;&#10;B4Rz5P3mzelsG2DsxBNPYqLMykkeRLR40as2LwFLFOWu3bolDbyk1O4m9hk7+tyvrdyQfHCV2iZd&#13;&#10;2pEMMmxBFr85l8VCzcbGrXv3tvhD3WcbUSIQ6NXqVascFsLwW1dXBy4CxqDLNddcg8ljpkxh09uw&#13;&#10;caPFnwxVACpDEqMQUEp3XrVi+cihwwC2Z+fOBc/mPPjADT//+XU/u45dd8vWzTrE/2fvPuC8LO7E&#13;&#10;8e/C0nvvsIUudrEAKoIl9o4tsZto2qWpSbyUX+5eyeWSWKLGrmA3dqOiCKgUGx2kwy6wS+9lgS2w&#13;&#10;//c8s/v4ZSHlcrlL8j8f8bvzzDPzmc/MfGbm02amZ6+egwYP1q1vj35r/LjxzLa8+OBgv6FTJYlk&#13;&#10;a1avBpZzZo/cbsQPGbdu3soovdN986473LZ90/qNG9at37Vz58YNGydOmOjoyK7duu4sLdXCjnzU&#13;&#10;FOroSRQS1Z2WNl0kSLFkGNI1NEjXSC6mS9p2H1lIT4mUyxPDCMPVI6TWK664AsHIqEQ9mCaIZUks&#13;&#10;RrzXSD/Qc9wrsrSx00CQ0Vd4SgZCmisG/IqPWAEloNfsPNRWjmuKPsbiMx9ZAhnUyKI+ifErhuho&#13;&#10;FAuQdgzDmCt+jb8xxq/X9Ik1gvYLL7w4+YMPhg8fdsMN1x9++BFHHDmwc+dOTn8BcODRA7UhXCOE&#13;&#10;6qbQGty2E0IVojn6t5/9jG+23tTsFWVlhieqZoNF3oozQg12chpRcMuOba1atnJr/G233dardy/t&#13;&#10;E82zykqRjHiqa5cuXTt17EDXM3/evFUrS5i+7WGWHpU2bNjAcbUuCPlk6hRnwzDLt2nXFuEdcdRR&#13;&#10;9jYPGzacEVUpGmTwkMEGbOippAC1hlJaVtoaMTLz9fPw37EFdFN89sdB3/kUiWT/r//sMar2l1Th&#13;&#10;f7n6fwyrWmjEZGniWl//knr9V9OkZdXK+L9QdK0S/8LXP4aw7H8Fzim0mDd9jdC8/hUwa1UkE2at&#13;&#10;T5mv//2CMqH9Hwnv37b/1WaMEPaHowH/q6D+j7T5f6ea/9D7AGPFMkmBPt7D4MPCc8ghhzp9Y8uW&#13;&#10;baQmDC6mbf78eRvWr7fc8O86ZuDRxLzDDzuia9dujZs23rxp85NPPLVo0WKbkYYMPt5Vb8QP3Kwj&#13;&#10;A7Fpe/aU21yGMVai4jBkSSDQ2xGHH/7Tn/6/vLwC7OB3vvOdb3zjGyeddFKU0HBgnkiUGFw7+hwt&#13;&#10;eP/995NwbFDEauNEcYFAxV+QPZEvFIi1A0EyQhTPQxeUc1rzONqBOBSRicliOJbl15MAC7MhecZh&#13;&#10;gMx3DqtgirQvSEyaa/+ALBFa/AQfoIidmEvmGqW78p5N0teUy0/LiuXGT9CGvE/uZMOwEkGJx61a&#13;&#10;tdE4mGamm4oK0nJoUjwxrh6nq5SioiKsLWsGB09NIAHzDhkDP9269SAlRvTkAjnitm3b1kmTJtrT&#13;&#10;RVZkQtm9e5c0UrqWnWmrvLzi9dffZIFhydSM9kbyVxw3dtx7771HimDJIempF1SJIrrp6quu6tu3&#13;&#10;j2147dt3cCZnt86de+flvfrKK5jypYXLysp226RHZrjoogtZCLds3qLfiXwsYK1at37r7bc4YTrF&#13;&#10;VBGkKFKfHVkozy5BZ5Bu2bpZnRgMly1f3qRxk06dOiMkvYun79ixA5dje8ZWrlxVvGLF5EkTX3vl&#13;&#10;ZVanRo0aOk5m8JAhVBV2hZEQ1LvmX7VsEyvrl6S5efNm5iwtrHE0Ua0njYxt6JeQDAdyC9kYfZJR&#13;&#10;pdF0eiSSbmzkmD5CS4FIQ/dBLyCXUaMv9HhMKVyraPFpRp8UAVWn9bLjuVsFcYImgULJlpl5RaZP&#13;&#10;BO4XkchrpCPFvLw8xWWWCBT4cmXCkSuip4jx48dz/T164MD335vgMFgjS0oXP65YUdy//0Fh4Nvb&#13;&#10;GZo60JhHFvBJorZqrt+w8a3Rbz428rHZs2apOPPjeeef371bN8NZytkzZ9177z2kL9v8yMYvvPQi&#13;&#10;krO/9JIRI77+jW8I7KkM9lUAPZBMaxRRhaEuJsjpl9tvv33GzJn33HM3sKecemqDBvVladai1UUX&#13;&#10;j9ixo/R39947bfoMyixZTjv1tMZNmnbs3Nhlc8YRqmM3BhwFIhHZo/CX2Rqfh/8xW0BnRZIIvZY8&#13;&#10;MSZG/mPi/DfBKq3vn6jpX5Lmb4LMnwWSYpKZMvZU5qc/UZfMjH9FuFYp6ev/XIl/BZL/m1n+Xi0Q&#13;&#10;y/0/2+z/pS5O++i/02gxb+ZvbPz/Dsz/Ui3+ryX+R7QBZvZB7H68kUhcGs8rPBAOiT9bly6d3eX9&#13;&#10;0EMPjRw5kl9oUWERrggj5d8pw0+98cabhhx/ghvcZKxbJ2fsO+Mefzwc0X7xxSNwYI0aB+8pnBN/&#13;&#10;LYJBCIdDIAJbpazqAR9i6mAliRZukWY3YNsZM2aMr7hSUkFMmWLIRBBd7JyaSMjBJkZBEe2Cq4TM&#13;&#10;9KHEhHvDzgoEBrRuXRynLHhuog5bIuYySRUZvGoOOxYHpkfYA6y8ubm5+fn5jGmcG6FKGKvFakdQ&#13;&#10;+/+mCEBY86ojrp2kFNws+W4mp9XHgjKRERYJ7YSprUvmhDb7KvvG0qVL5s2fn29bnk13OUGWBmfP&#13;&#10;nopmTZtymWOjYzZkUEquU8fBZqsyARLTz85EIor18puUEKQgGErDR07Alk6iGkG3ePly+6MA3Lpl&#13;&#10;M+vf5s1bkQRb0zHHHsvC1rpNa3y/PaFz581l2HTejC1VZGP2E5sDQYP65k2bJk6cNH/u3CmffPLO&#13;&#10;mDFgbt++jU5h2LBh3/3ed8897xzuduxFtp+xNyIwJ74Q/4glxHsQVLx7j+5EQT1Fsl2yZPE7b79F&#13;&#10;IFy3lq2ylGgKq6RahW4UPOW0U90bntujBxsjZ9+Vq1Y5+pEfICli2ozpwNarl0Nt0bhxuLneo+6x&#13;&#10;hZOwYDiqlAzMqkYC1NpaPiYIJFrDTYpJwwmY0EEwcaaILISZFBqakVi/RCAxsXB84le1Rkuahbch&#13;&#10;6koBypXCSQMyxlwCCpXXSOGzqlB9TeCBmAQ+eWIpEdX4G+OFdTFKIK8SXGlSdHokYwVpgYgDODHg&#13;&#10;Vxa/AEY4sivXAOQfftopp7Hqr169dsmSpYRnLriHHnKo2/kQQIN69cPFYskTIQBh4yaf4VGPj9Rc&#13;&#10;RUWFuvWb3/ymu/569+7rphk9nsM1dFUJn0+upEcedRT9QnFJMb3G9ddd99WvftXgjU4EZGu0oUYw&#13;&#10;Dx2ZoBcwTJBUnHFNLWVWUZwBCzcjokuXbgYbnVTDhoHUHf5pEBUXlzgUtHXrNpCh9AgOw+qbzBUJ&#13;&#10;2JpBkhQhJj6xXvFXTObr5+H/1RaIRJlRZIxAyWzL3BYosyrKyxFM5phKk2f2XcyYxmS+ZobTvH80&#13;&#10;kFB9SvwpwDR9hBZf9/9aK9mfSBBTVpeWvETIKbbpazpvSBUB/gmwafYUk1qBmCBG/lk4kkmfPl4P&#13;&#10;mCUkSCbM5G+YOQ08KQ+YOBad/sryx8AmcPb5GhMDb9QKV1RWBGVPoq2LFJKWWJMylGNmS5aLkCW8&#13;&#10;J0+asiYi/I2fM2eEP5slZo/JDgyzpkxp0ocbRYJVKOqAuSLYWr+yZxaHMCJAkQLgxKdWrr/8NZB9&#13;&#10;UkKK5wEDAJq9lZVM2fuAD5H7PYDEuAN+3S/5Xx8RC8osRYzX/eIjPgHV9FNMGctOI2uhkpmm1qc/&#13;&#10;+xphxoJjt8mSCTAT7T8LLea1jPI4MgBQQtIjooE5QBdUd2tyQsQBgf+xKmcm/kvSZKbfP1wLQvVr&#13;&#10;zbjLTJ9Zi1q5MpP9L4T30cf/L5T3VxQR+ryGyvGFQ4YMbtu2Dcb0N7+5nUcWcxOOis3q0EMOcYXX&#13;&#10;ypUlTqf84MMPe/fugydr36Gjr2vXrmehcivAYYcd5jQL28LIhMkklbVk8ZK33noTHz94yNBuXTsn&#13;&#10;FOZaujiusqqC3SILFTLpMGUUFBTce++9d955J4c6Pqj8HgFHmuZo9ZKUEMiSxhWT85sdRFjneGo/&#13;&#10;ClYFKSWTOA3LIiwyroKELhjy2VMvkMM+n0aJpFrTajF9zBLj0hiR5E8iHCMen1VspeMr4CNBZsoY&#13;&#10;jhB88gh7BHxiQMO22jDGAuOIfB6hceylEGIy6SPC8ddXTcES+O748Zjjk4cPnz1r9ttvvd27Vx9y&#13;&#10;IEkvFBAO66njcE7nZ3Cccwk7t0wZAVRrFt1nn3168eKFhKuIUvJrJgkt1qRJ44KCfDFOxeBZykan&#13;&#10;cRQN63AwTLDZNmjapClDk51+Epsz8vJyc/NyNcimzZsY8WS//rrrzzr3bOsoIQNcUwYgLDaTJ011&#13;&#10;cFA4dBKU+vXx+nqZeyc22y7RZg3q92vRL78g36asB+6/f978eXYVqoidV5gCKLVq1RI1OlvIWaok&#13;&#10;vbK6u5mSXHAsCZ7BElZaWaqC3bv3cGFAvbp1P5k2dcbsWVmlpfXqNgpX1VnjKyuXLlnyxJNPsjG6&#13;&#10;7YD0rifQBODq7okBJjU0TzIny2nO9GtM4DU0cvIIe5Ks4ezQsWPHssfedNNNehbtaQGf/Ma+Q5Np&#13;&#10;4hgQA4yMhYWFDLPkN0ZaGX0VnyYGJPNVfAQIMj0LOZ/4h4QYD4GKJYbGT5IlaFbP44qTMYLVFERi&#13;&#10;x8boZWoaRCWlrx4BYz8mA0cuMONrDEigXMOco2wsV3ruu7RFBHL9bQhzC69P+KvfICwqVXs0SKy+&#13;&#10;nmSenTljxjNPhyOmtm/bfvCAg79y41fOOutsldyyZTMl0ZZNG531ojFLSoqbNGp8xx13FBYVnnzy&#13;&#10;KVdeddWgQcfVq99AR0II34NxQKJwC+iFt9AZsUMhCXm/BuYZp5/OK/jRRx9lAH/wwQfqN6h//PEn&#13;&#10;qJkWor6xd1GtR40aRbFi9yycBw0abDZAewk8lU46IPkbg8DWvH3+9x+jBZJRiPZi1+jQzdRVxSUu&#13;&#10;9HTez4YNG+kfKX1sJ7Z5OD+/oFPncLOr/o3pY0cLf9bjSbUyXzPD+9c5hbD/p/1j9ge1f/b9Y/aH&#13;&#10;E2OqoQWazC4r37108ZLNm4JHfXbdnF69e6NwNaXoLCoq3Lp1m63V7nfNzctLNLxhrCRAquk5LbQa&#13;&#10;5h8r8r8YrwwILJw/n34qzCVZWe3atqfvM1YVlI4mqz/Hk2XLlmMY4CyNtSAzQWaxKaoxMkW4Vnyt&#13;&#10;r5kQYhizsHHj2mnTp2/ZtMnE2rxFi6OPGdS+vU3sKcjPMoXFLJFIP4uqCWWWm+ZU00wCq0l74L9p&#13;&#10;rvg5BZgGEpRMWlXr1q9zVS0iJ0DxeeneI9eSuj/QjIzh476vATWRNCOUa2tXrxV2yVJubi6CSXFO&#13;&#10;uybkrw0hxv3RXyuNdV2HWkz1u7UuI2l1GC9gJz9OoG2b9tbuZO4OqZQL25AoY6aN+GcACcF9K1Xr&#13;&#10;4z7UFb8dMH0oq2bsp4H9gR8IgepmrF1w8p6ZPjMcWzUtNC0xxv9pPNOvlifs64J586iAESVrTO9e&#13;&#10;vS12AVpNIn9TmLE4MRET8R5hA82urilTPk7u9Mpq3KTJqaedhu/DKWNe0sSfZQy7udISQgCcz77W&#13;&#10;9FdanE/xyQSVxmTmjZExpjpPzZ+Yt+at9l9fqxPUlC5FjBGRsAYHntjTsmoSZ5Jo7VL+++//NBJg&#13;&#10;rKr5xSJBtiHdMYkwW5mycZnHHHMs8c92Nrcqt2rZ2g4ihzdqwYsvGeGsvMmTJ37wwWRUNWzYMPvN&#13;&#10;oqGvTk6d8rJyWwqfeurpsrJdZ5wR7BV2O4UbxrNJfYHpBEEuRUc17dChQ20HevjhhzGChMDLL7+c&#13;&#10;mcjchKtL0ZOe4EFnP2mSbYmTcbSwpdTHvUEeTAkiZMDFeI2l+AWEqYEUhGlWO2F5MbIReKSMmCwC&#13;&#10;ER8jYwJsOmQuvPBCplGmPJuUiLswSVlneaX3CMRHOCIQIWDBIc+SRk7jOckrNVjSEq82KaWJVUjr&#13;&#10;65N4kT6Rdc2q2NmhJNcThzqMZ+w7Yy8ZcUmbdolLqspVZefmBqnMmTeLFy9xG3tSaBWNuE50yzb2&#13;&#10;PTevR9s27kUEMkgFcJMGjnF0E+18STDfG6buvWbzUIGgJKrJEnNmhyNDs1q2ajX85OEffDi5T9/e&#13;&#10;xww61ok/FRVlUTe5bt2aSZPeZ6ZzlgZfOvKNssIan53FZxg7rhgQQnHhVvGc408YTHwor3QK6PKq&#13;&#10;rEosC/UU5UBSBe/BITZ0bMAW+t4NcrNSQC8c1GHMUyvUr2tnl0vhAZfeXBnQlyYri2uoO0tQsisK&#13;&#10;Vcr32LAqG9CoquLOSpCjIIgHwMaWiaX7lTgmi+GYCz2wLjpoh/8nYV47x/6KX2XxQEMy0Dzixfj1&#13;&#10;2EWJhOJYQz8II8KXLMlXLZglta4WxhIYYQEggyEDl6MgP8BlT7OkSKYBZUkTMSFwcuBkHCP+kedT&#13;&#10;ZASkj0+CXfjx6jdmVDRTJ7WF+vKgplBAor7aY+lfnQ7h1BylxCxhRQ8KieoWY4RhiEN7744bX1RY&#13;&#10;yPv6uGOPvea664YcP2T9uvUff/LR/PkLSlauXLtmjS5gHi8vr9y5s4zB9sqrrjnn7HMSZQFy2+PU&#13;&#10;z6AXEKgTnGx37tzlt77zQ+s3gF4gixpFT4J2FUmetggX8sQTT7oR1CLH/nzssceExFlZhi0h0DzA&#13;&#10;sZwl1ic1ikJgrEVsbeH46jezlZLoz3/+3i2Q6IkCd56VRQ1BJzJu7JiJ77+3dMnS0p07yisqxRtP&#13;&#10;9XMatmzV+oShQ6+89moD3CBF3fv3ZoxBPGmt0nCaeP8YiRN6C9QenuSv+WifyPjpj/ymMDO/ZyKT&#13;&#10;lp6ZIIZNcwiVs8Mdv/n1tClTyivK27Zr/4v/+GX7du0l4Ddx+69/ZcxyHrE149vf/a6xb1xm4Bbw&#13;&#10;rAZVE/AaIw9Yrsg/8TUTFNxmT5/+ox//K+UOlVJlVdbAgUffddfdTZqFE7YjcL+7du9+5ZWXH33k&#13;&#10;EeJ6Tk69Sy+74pZbb41w/gQmGVUIXVmrFpkxKRCBWGisqGb55c9/vmThAjPqcUOG5BcUJBJgdckp&#13;&#10;hNCVNbxvzF6dIuNPWnpGXHUbxpjMjAdsvVjcAeFECLt27Rw7Zsydd95uleEmc+11N7ioJtPVIrNo&#13;&#10;4VqleI3zsQFh7bMuP3T/fVgIa0dBz4Jvf+d7FpMUQpK4mp7/BEpp+s8CkZSys0a//vrIx0daMrAE&#13;&#10;EVAcFhFyTr2cps2bk2AHDzmejq9LF3qZwODpl9DWAdGw7nwGdt9QilIMxKaTJDNLLGjffLXbJPNr&#13;&#10;CjMzMsJMYO/2kQAAQABJREFUP2XADCtIfNJCUzRqxdck/IweUoDxUwRbKzLNlQYifI2ysnjZf/z8&#13;&#10;3xfOn1dRubdr926/+OUvSYBh3gmNf+CxHJHMwD9AnTFt6s9++pPVK+36KRt49LHDhg9HV+CkmKSB&#13;&#10;kDr0yT4DLUTWPJkpa5USk+wfmZlFmj+bIMKJjRDzxl8mzJLikk2bN4OBihxGQHKxlCezXDV+sfrV&#13;&#10;L/uVtX/Racq/SeCfQAJUT20Un1hnYXaJ6667DovJgaqgoMDKYaUxcXOmuuyyyysqKt0hRlSr37De&#13;&#10;wKMGvvTy88XFy1kzhg49AYcdeEFjhPyQU+eggwaQ6958czRFe2Fh4YhLLjHXMAka6Vj2SFnVRSdD&#13;&#10;nqzyve99T4kONbnrrrt4HtohxnTGdAOBKBrh6rDpxCeCHzmQSxvInPeia2WsAlQ9IHuN3Gr81d/y&#13;&#10;Evzw3NhoQiDgEYGYOBKEX8XFmPgLmkgPFvakk07SLPanMUUC5ZIJcGK5aelSguBVIMKPAXDYMG0s&#13;&#10;xHraWMicwsVRgohtTClXLDTNKwbaWOfXXn1t7tx5gwcPWbRo8et/eJ2IbiuXT3IQqm1n0toOaOHJ&#13;&#10;yV0z7q1KMMk2wh986P4XX3zhi1+8CtsuEkziiYzGi7oGUSx5ksETvqZMvGkB851UJ3SZoC72Wi8n&#13;&#10;p2OHjj2Sewvbtm0doAFbJ3t32W73Q7z1xpvbd2xrYKteIsGCLRAEN/O7zDnxrJTQR/ETUuFH+rvf&#13;&#10;3ZuIQ9KEkuJC4G/ALpQdkA7oZtclHcYbLHj3MSfSOCihvKJC29FBQNmBkSJNXtLvLivjrepEH56l&#13;&#10;objkEkKB2NQois+h5ZBgEHstdkT8lUbK+MSweMkI5HQQjrQlnPsaxb8IMP5KpsYxo4BXYZ+YvNAe&#13;&#10;ZPhSmrAs6mmhvnokDoNIfRPJyq/HK06O5oIFG+WTACO09CsgYuT1iIxfIxBNSlJFsYYeNY2RIj5+&#13;&#10;SpPFGK8SGyyeCAQ0zsCcP5csWUL9YbwoCHoSCHhk8aQBuWyhYwYEkPinXOZ6N1U6FfZMBvyCArx4&#13;&#10;/wEDtmze/Lt77h0zdkyjxo2NKa0Hpsbq3KXz8YOPP/+C8486amCjhg1DfbLMPDy9FWRSqdpTUVFU&#13;&#10;VGTgMx527dotNzfPEpg8LU0QJgnIxLow/lx40UUmq8cfH/Xeu+8mdPV1bKiyYEv5QsekTINiwoT3&#13;&#10;ZSEHmnBiP6pFBOI3M5xG/on4zDSfh//nWiCQXZim6FPWvvXm6GefedbVjhXlZWE2yzIewyQQDgmu&#13;&#10;ytq0fv3zzz5TXLLiX3/8o8OPsOe2WqVYC7cAMJmuxQv4zez6GJNmia8xfean/bMkMaBVA6whzxTS&#13;&#10;ZwEpgcqE5lut189S14RKlq9YsnjRqlUlu3ftcm5zM+cwZYc7h1y3u2jh/NUlK8p2lzdp5JbWcFcn&#13;&#10;aOkMXwPgwH+TlJ9NIzERDD0HzpARK685bMGC+csKl5aFjeXUf1WffPQxhdlxQwbHhBH+rp2l8+bM&#13;&#10;WbliuYHeqInd3dVTk68pvMywSK8xJsUkDaSQ07z7ByL6y5YVbli3BrVoNOowjksxJVApfDHWnRgf&#13;&#10;S0zTxMD+v7Uw2T9vRgzI1S2ZAv9j2bfv2L5gwbzlRYXomeK1dcuW3CL2L11MhBABpmDFh7Cur2N6&#13;&#10;37Nu7Zr5c+esKlnRqHETbva4uzBKDtTgIlOAB8StFg7mX7oYRzEXFxXtKtvlFQSAwwqOAgIjEdTN&#13;&#10;iGPm9Bnjxo4tXLzk69/8RsdOHWPhivis1xPQIaYGsTSQWWgaGQMpkl7TcAzEBGn6SEc1oPYh6TRj&#13;&#10;zdfMvxkAMqNrwvJK4ckEEiMlSQOZYYlrcu+ToFZkTFaIU1my2NXDu8vLu+d2d+BCXHlTWkpzZRYR&#13;&#10;kcksiHqIARz979ixvd9B/RLxrzprimRai5gxzV6T4DMCrik0VqQ2Vfua5s0M18AJuWOCiGd4/wse&#13;&#10;Fd+6Zcfjj4+cNGGi5O4Ju+ErXxk+fLh7mjNbI7PoCHX/mL+gtL8yyT+HBKgp0/ppHY/pODd5xMde&#13;&#10;CfwZjWN2HdMlK5Yszz33jDPcJ054n1GifoO6p546vGevfHwj4ufil0w3dY444sh27TowQZEYJ0+e&#13;&#10;VFi49Mwzzzr3vHMHHHRwvRyuhlIF601VnWD9j0Wzs/EIZctyC0L0diNxYVsJhwQtOODUY0qyE16W&#13;&#10;HxftLwOCAxXJgcHNr4YPjuaRWAWRAjEjjpPkxgLw7rvvmvvkAlY1QwUTQVdKgZhF2BNhipTMaIne&#13;&#10;p2wL2HEOhOyKbA6SgZAk32ciFpNJ2dZmksZll11GCCRDRlEWGjGjX2XF9JkIiMfRuuhvwvsT8LuE&#13;&#10;h7BF87HH1NeRPNEhBHIEEsBnzZrBWkuvKRe2mMTDSDXi4hEPPfLge++PP/WUL1gFk/ZQThiuYZ3z&#13;&#10;X/Koon+JfJ7MR4HrDvRQLZNIzcKTtAMJTUvipJEEH8/KynKyl3Q2HY5+6y0CUr0c5ikYBN1etSgU&#13;&#10;ygr/4qN0wCMOjmo86qgjqR4Su13SCkquSRk7oIrpOHB2dUIrJxSDggIRJQmJUrxz4Yn+6tfNCYWK&#13;&#10;J2ziCCsrqVH1eKhXrGBa/+xs2//QD70Do1zEJ6KUIikgPnZugJ+4ROp6vTZ48GAyQ8AgEQJjFuEI&#13;&#10;Ie1WMeknohSKRYH5+fmET/ESx/SxoJgyRvrV2p4oNyI5DW44GAtgRvgReAohZo+/MkKYwOnkHjRg&#13;&#10;fjRkInrSx4B6xbBXT1JatfLCq8ZhwdOwtBXI3leRsghEbGPeGI6g9IxLPrdu2fbBB5P4C7ijklvy&#13;&#10;eeee27FT51at2/D8cdXkk6NGvfzSi8NOoQU+xYk4kyZPWr9hwzHHHnPWGWedcMKJSJ2GO+nKYDrO&#13;&#10;LI4kbzKxa5SPmbmC14BfcxXKb9uunfOBHBjTpEnjBvXrUQ106dyFrU/vPfnUU3alcrb96ldv4lAN&#13;&#10;W/jn5xcQAlHmyy+/XFxcAg0lmjTSegnE54BtW/Px879/hxaIRIj+165b8+iDD/3+2Wc5ZQS1UU6O&#13;&#10;i0lp6Owkp4BgVd65ZbvpUcqpH30y8tHHunfPJSbJHvtUIGIvgK6TaeWz6og6YNcnifeZnOSpBmiG&#13;&#10;CXNqmDEioCQgHF6TjMnn+K1m7MfE+2ZJpt8EgfRrLCJFKQa4T2/bvi1MBdnZXEC5u4PN048/xY7t&#13;&#10;O8x2Zmk3nLbgYB9UaBwyUgTUzqJRjUpaOrBx/hfjqUkgXahSLFS8bCkmNbWJFQyfHOa8pHBpMqDq&#13;&#10;S0YlVFq6beL770cJMGY3rinCmKRcGVW3qo6Tew86eIC8SaH7mDVq4FfjUPMa/qaYxEAak5km1Oiz&#13;&#10;rmR43LVp4yYHZbdp165pebnzq1oQm2P1aropzR7z1npNI1OwIVANQbNkwDpQK/mc/JOuGn8BMOP8&#13;&#10;GctKIfuwfds2559pEWsNLR49Zr0G9axuIf8ff0Co/bEqbJNZv37D2rXrKHAbNXA/U9fWbapv/IqJ&#13;&#10;k4pEwIEriDVJbaGQrAUzlpLGr1m9xjENlHkmcEutRnZFsErKZaYt5xhWVu7V9p7dpaVPjBp18KEH&#13;&#10;n3veecEdNDj1RIRDZ2WWUquIzE8xnCRI8372PcVKlLBkScqQwJvfmtfA14XYjKfmU4gSjtkFkySf&#13;&#10;YVgrY5orDcTsSa4MOMBkFJgmTgMxvWb3X4yMC+7SpYW7du7SpI6IwBI3a16tuUgQ2xdoTe1kz0RS&#13;&#10;GCO0cVPY8oNDa9C4ycCjg2tMTONXek9thJMGTCOTqVKaA7RbmkYgwokwvdYEIvDPZp6YJU0fX1Mc&#13;&#10;4muKXppYYM3qVZ988OHUDz+Gf64tUXXDfiNd5D8zW4RQC06a/YAA069/q8A/hwQY20KdY2OZIwRE&#13;&#10;emIgsGBBtklGSXY2H60vXflFq8lLL72ID7ZXcMBBA0488QTSSLAXBVMyWGEGZ5rJzyu44vIvFfTs&#13;&#10;9fvnnnVrNmOg8zwwXscffyLl0549FZaounXD+X7K0pEEJNMB/jg3Nxe/O/rN0S+9+JITPjCRDFn4&#13;&#10;V4uFpNRLhA3LvGMD8/Ly+NQRREkdtPhesXHmyrQXQfbE6qidUtheWDjx31BiWokSnfTQkKBWXvHy&#13;&#10;ioxw/FpubaMiMDBx4OYZSewxIwSGJktY9pgyvsaGFRPhKEK5pCZSHM86CKgyiRd8RUuTli67XPE3&#13;&#10;xkvGgXDR4kXHHXscOfxepxnef1/zli1YYsNSXrXXHWic9FyxyODTrn27Zk2biWfn0x/WudNO/QKh&#13;&#10;t2OHTocfdqSKRsT8Jk/sszDlJCJbsrrEiaCqit95UVHR9u073P2ogaonL8Jw44buUcs0gbK2kcnp&#13;&#10;ekM7oBf4S62PE1/QhISSmS+ZBCRJiK56uDZv3rKgoCdTTHASDibAYEuWRRoBwJBgDZamIMM8SAfh&#13;&#10;X7IzvnTXrtWrVzlulG+A6+2ZoPWn3C6PA4u/YOjBZHpAALHOfnUHkYw4QYSIXZC2f0wTuzLgkazQ&#13;&#10;up6oabOlI0AJVMSq+Cn2r3AMxN9YUIQQs2NJCWPkFps2gYo9nuaNoPzGjHFQ+MpDFXkjclTHCRil&#13;&#10;iQRQyvSJpXgV7wHBr7meGoXFjLpERkbjmCB+jWGlJDkCNPERshhUqtMnTJhA+HRsjPZJlS8RPWlk&#13;&#10;yXwiWPHcbm04XL6saOPGTS7ao8M5/MijpCRlzZ4908Xrzz737JATjr/s8svJh6/94Q/af+gJQ885&#13;&#10;7xy6IVZBBBDR0LtoR48YI0yLDurctnWrQ4Z2le4s211GzeFkoKTQLKRuIDivycmi/pGuOUK3bdPW&#13;&#10;SB8x4hLNMXLkKIMCqagFh0+5UEHPnr1Ynrt06cJgThOUdn1m1TLDmZX9PPz3bQH9h6F87JFHRj32&#13;&#10;2PatW5Mx3sDdHsOGn9bHtR9NmvAenzdv7qiHHl2+bJljq/DXH0yaPGPatFO+8IXQ9/s+6fBJ6V8g&#13;&#10;M0kkg8xkEUiMSXOZuCiqEtYojA65IpwUWJi5EpcqnzyZRcRwKLUmuqa48DeZLfdJLjsplwRYusNx&#13;&#10;a0HyRM+maImM2eIVxUQdoleb9u2pVJJZOsBJpqhQcgowicxENZllw3Tni/8DNvs1WMDE5wNWwact&#13;&#10;W7auWLbCKhM0dsFJo87eikqngq1ds7pDx05xzuH5WbKyxDHCkpmweZQU5AetZTU+QXPoSVjgpPm0&#13;&#10;ZVLNgE9sw/A9eWIWQYE07BV6KYbihcNvVjalsm3MeyorSP2HHX4Eb/YIZ7/foH+SJenrml7ZN1Fa&#13;&#10;XAxoWLgl/wL6YRk7wMNMHTo5foutkcJJEY75xG/esqWkeAW0xVBytW3bTihpnAOATnMJxPrWQA6A&#13;&#10;y8rLXbhql6wFsmGjBt26djNz1soC+0Cj1QUgk4SGk9dauO1fvPMg3MxkY09lVWWrNq2v+NJVeQUF&#13;&#10;5m24gLpp40br0ayZM5kK7SFwJ/DLL710/AkndOnSLSkvFlTdTYBXY54Qa2jT5NEXMb6mXrGaoZuS&#13;&#10;JGHhi3hqWDkyBzsQCgocTuij2AmyB7gxc8wYw/E3KTP8JN0UAmk8yKGIpLjQIzUYihCO0WlkzBhe&#13;&#10;IZFUtFayiK1kn2UMrBOwAT+RFsHly5aToYVzcur26tWzceOGoUbV5VrHA6Mkca0nE3JSi+xTT/sC&#13;&#10;ryvEbX6Iq2FE2G98MhtZTASoXIHkNQYCYCljvIESc8VXKQWqwSUQNHjyKfYvBq7azygCzywlhmPe&#13;&#10;BI4g2NWTtpcIGZuxZfPGhg2D1JdfkG+WU2bo1tijn7VM2kQhEBEWiOWm2MbXv+3vZ0LI3xbu3wTa&#13;&#10;/jWPzRqBxwZKe9Rr6L+6wbNby3Xt1v3iESMcxuhgGI3ODNWzV2+sVTIKdUL1iSwcwmRr2rT5iccP&#13;&#10;7d2rlzM/H3/8cTxlSUkJOdAGqty8vLr1Ah3E3kVQApEtxpbZyUM2G/fOWJLSfb+77+OPPnbaJAkH&#13;&#10;u5bTsEGUE6gPWb3wxGwjtvQ4pgUnRyxM9jxUD4ZYL5jE6sQAPTGxzaY+QhG3ScYcBigsoMRBn5o8&#13;&#10;aUYBT4yEJAyBUig+XkHEYBjisPPy8mJFYspMIMIgKNpvZP0hrDoakBAIIBtmil6aMhOCNPZtDzz6&#13;&#10;aGdvfjpvrnnzyquu5Ct73333tb6tdUFBPgSbNm3CZMoRVDvk5eUOHjwkXJRuJIR5qs4Jxw9dtXL1&#13;&#10;6394s0P7znaTq0csyAgOo8GQDGKV1NU1DTgHrLPdDEHWnTd3rkYLn5P+itw5a09FctNjSOxgj02b&#13;&#10;58ya5dYQraSyLgUIS2Cc9HzHpSQq8tAOCRtkGFptQjFZ2Y6KIQHi1cgtUYMQkgWEwjyocUJFwr+w&#13;&#10;hIehbO9f+AR9jl05rFU0u/a9+YS38L2yag9DkGK5nnTq1MGF9RgRrQQ3qEYysw9k4cKF+oJyIbZ/&#13;&#10;/CoBCB4BCMQnJnC2KkojYyAYNJ8mq5XYK1AyRgjykn+Ym5TI8IshI0n6hBgyi6gpKvyN8aQjAic7&#13;&#10;HimO8yd6i5/SXDGgOPFKUS/lAku1gbaJjkYEw1eaMYBO1jO/8sZKCYMgr1eRGlMdCfPUOgRdfqdR&#13;&#10;Oop1jLkyy42gxKCKGdNnvP3mWyzVjgblsvTUU0+Mfms0zkMJzhHlEQo452H3CHL2fvfd95xpdNWV&#13;&#10;VxMIO7R3C0hYUwPPARRn3YBgIIHsPVVr1qz65JOP+cAcftjhRPs3R7+J/dVr4TTUinJLY9GK5UVF&#13;&#10;RfA3P0CbspzHda9evYnN1KXDhp306muvTZo4sUGDcGG9kavBJJaGOkZMmL5qhnYoNaPf1e7z5x+h&#13;&#10;BSKRp5hQdT35+CjiX3ADr1fvC2eccc211/fvP8Dgij141FEDzSc/+fGPnXuni/kez5n76cmnnZZC&#13;&#10;ECCwuWnGznO2C0cWuQ7J0mN0sy0DEkuMZI8Dk6a8bJdxQ6PUoUMn8dwH3JvKrN24UeO8/LxePXuZ&#13;&#10;pZMJLxSSZneQkntNl69YbpZytBU1B/rMz89jsk4mtjDRSl2DmLN5y1yBg6rZNolzfJw4KeTl5bur&#13;&#10;qSZN+CvNypJi8zPSZetDzJYA8du3bl+9cqUBYg8tPNt3aF+5p2LhwmXOZnP9DymxZ0EvTiJQDcMt&#13;&#10;IXWoRmxlF1i3dm1sk/Ly3TSt3Rmeuvdo3tx+kFDun31YgmjoTQfGsjkhYbazlxcVTp869XRHQCUz&#13;&#10;D49EStvNW7cY4Db6qiBvTEVX45O1l6vb+rXrzLdmTmjwvtFovXoWtO/QCY4p5hEZGU1fLqZasXz5&#13;&#10;6jWr2T9z6tdz/pw5gHVRgWntNIsz1Vq1bAFC48ZNbZ5M58DqelF6bt9Kx4dR0bMop1NncHq2bh3u&#13;&#10;K5amGpRFpKKCPW3nrl2gE2K7dbe/uu7qVcWLwlW6m1gk8vIYJ/KbNGnqa8wVa6e/zf+AY6KoBUtL&#13;&#10;d9BwUVchPKorNU1pj5hKZmNbs5bBhHpLL8Dhs2WpGunwRxGemFdrIJ5FixbKraPzkmMCtm/bon0U&#13;&#10;Zz5HBk6M4wuaApB3xw4HCC1TcXSCMp33ruKoNK14xD9mkb5WoKS4ZOtm9zZloUnj6JzzzjtowMFB&#13;&#10;AkxSUtkcf8KJ999377vjxzFTN2xc3y2yjMCdOwfeHagEeJUTSkpKuAYv37J1S1BhtG1rqe3cqVO6&#13;&#10;BqXlypJUc82yokKVtavN2Xj8zjRjsBYk7FyaWAClO0VA1ZYsXRIcBEp32pcIzz69+1iwMCuxOhEs&#13;&#10;9y42aiiB46uRtX79evpi7SmyS9cuvXqFAxFD4spKixpbSNz56IYq3i74mbRoi/6G9RvIvTIiNqrY&#13;&#10;Jsk4Rfmcp5SyorjYXVauOHZMjt0N5BlLmMQ1DRzwUrp+qSgrx4CiAcwSAmN+gGfSvHubNm3SqlVb&#13;&#10;FpSkpqE9BUxZOAFh0BgtIAwZ2pa2iR6Z7iNqsaU0ZKhjBGCIuTWfAI5RX71qNUj25NtHbW0FCsCi&#13;&#10;oqVLlywljqpL3779cYbJIIrTWDVVGF87d+4wQxpKBqa5iDqYn4IVOWHKqiunRFOcWgTGLyurRYtw&#13;&#10;2L6wpuZQ5lznZs1bGMUmoPoNQtU8vB5M5rNmzTR7OCIAx2OG1P4lJcUtW7JJIOmUMoOjwYrlK5w0&#13;&#10;TlNmIITmrXF+Vtz/6PMPLQHuX3MtK9IsY1DF6TXGxMgY9ouyTGeWNC3uF2NK6kAxgbg1fFhO0FB4&#13;&#10;S6SAwM+JYzlktsrNzXv22Wcwl6NGjbJwXnrZZVwomzWrZmqVi4w8sXSkjPXs1LHTEUce8eYbbzrH&#13;&#10;gsGN2HbeeecNOHiAJT9oW8HOzmbRxuYiZYwyWcWageWNEl1EO8IMyCerHfgqZVTDPC8vDz5OZxGI&#13;&#10;JsR0opEmTS9vglqYIyIcvzC0Mwq9kgAx94RAr3EESqYUWSIEvzEQ21a8BHEjn5NvoiXQADPPAuuJ&#13;&#10;iaXxeI0Ii1QW5lVxOGmsOeK2IfOee+65+eabMbKgYnbt13r44Ud4ypnf3ZEQs2suo5fs4Tj+sWPH&#13;&#10;XHTRxVjhWKNE/qseMAaO9LHc5Dfw37Z3WpPmL1jQr39/Fz+EeM2YSG7mbZy6CKAguWbd2uLikkS2&#13;&#10;UXGAEmlN8pAnkfQCvOQJHRFqmXwSCO61g447jpPDzJmz7A+JqSz0QUYMCWuehL1SVmAsAusQRcA6&#13;&#10;hUsLN27cYJaxAV1ZylEvmDhGxn73Y44+pk2bVmRcn+QETzXhbH40zbEwK10M4o9NXVNYdWv4hP9D&#13;&#10;GNKzbplGCWOmSMkCIhkdBKbXiG8EFWOsEPx+uVPaYYtQISZecRLHsjKrKKPH/G6IkeedW0DOoddI&#13;&#10;9nx+Rn5pxrREMcACJaPxYizA0wMU/H2KTyw0/samiBDgw/Tn7BaaEVv5aSUcn4NKI54xTZoLhopL&#13;&#10;0QZZlrfHvE3mPPKwI4ws9mFHrk+Z+glBlP2trKzc2Yw0OBhKK9kjjz4qywUXXDDi4ktyc3Od6QJa&#13;&#10;OI4oIZDY3cJhnKCx7Kq58+bddeedupgHwbnnnoOZoD2xFMnL1XPj5k3Okl2xoriwsBBbmRgbZ8+a&#13;&#10;OatuTj0rStduXU39NhbiS+hrjDJUo2oC+jQKDMoJRSWEFusYYz7//QdpgbRTEB6CZAF+8P4HWBVs&#13;&#10;6+S1ctygQTfd9LV+/QcEpU8yZepMfU7PeM/d9+BBUD9nROeFkhQMfZUyatevWzd+vB1JYyxGLO27&#13;&#10;du1GEM1btsIRnn3O2cOGDeOYoLhIFcb+rbfeTJBzGq3t31/+ylcmTpzkIBPcakVZGbfjDh07nn7m&#13;&#10;WVdeeWXrtsFKnxRBLKl0POkfXnvVdtO1mM6du4Jqw8HIzZp169HdKXznnHMuq45juKIUCC2Hu3C9&#13;&#10;hhXrpRtQjVxn7Dp5+6ShQy+44CIsVJh+k5V6tctS16yRwDzXGZV366JlfNqwwWlca4wmu7zzcrvu&#13;&#10;3LHtvrvveX/CBJDpYlA9TxC7bS8ecUnrts7ArFaKCSh9ydKlo99844NJk7Bu/A8N4fr1cqzvhx1x&#13;&#10;xAUXXWKdNZlIqE1is4RcGY9Ia5wlePPGDVKZa1u0aLVz1053dGzbttnoY4PNSe4xqqC4KVrmzF6D&#13;&#10;0fIU6pX0nF8HnC6Yv+DNN96YMuWT1SWrnDiss8yXHLyJzWeefY5Ga9qshUbWEn49a1evcjrau++O&#13;&#10;KyxcZiIC3MLQomXLQw4++PwLLhg0eAgxDGToffLJB088/rhjMHbs3HXSScNv+urXcPOUP8nHLCRB&#13;&#10;ST1+/NhFCxZaXs0YCMc2yvyCnmeddc7pXzijZZvWcV1DQ4Tk391ztwmzdPsOKq0f/PAH74wd6/7b&#13;&#10;FSuWYY0oHEkCp5x22mWXX9G9e7c6dQJDCFU4rF+75rVAEhOLCpfya6isKKfFQK4MpHydrvjiF8nt&#13;&#10;Ent279yNDLZtDYIo1qJHXl7Y6vknH+3P1ur8hbffHo2HLt2505LQoWN7Z2sdN2jwqpUldBDmWw7D&#13;&#10;tmc7nA+poif0/8GHk15+8eUF8+Zv276FhGYxadasab9+/c86+5zhp5yKX0paunp1q4WCSlWWV5h7&#13;&#10;t+msOlllFeVUDK1btwlUXTdaDrIb1at3xJFHnTj0pJkzpq9audNY27RhA1VFZXmlI9xAwPdPnzZV&#13;&#10;y8yaPt267NXy7XYxKyZ94ogRlzq4FQ6Kjs1I6nvj9dcsBCUrllOVEo2sqU2aNrfjgIqchh2vH1PG&#13;&#10;1Wrnju1v/OF1dEWA4dlk4BDIWrRsfeihh+Cajhs8mPAQ04M28rFHnn/hhZYtWir9iisuV4knnnjc&#13;&#10;QQxBkMtyJERL6vhrr7/u0EMP37p1C/bvqSeftJlFMpr3q64Op9kDBVX1mjv3U8cykfEInDQCP/jB&#13;&#10;bc1aNDdo9c648WM56Rgv2zZvhY/s9CDwOff8848bPEhdVDU29aoVxfZwItTyyj09OnaikfHp7dFv&#13;&#10;/v73z+52flp5+TGDjrvu2usJSwaUoi2v+I2f/OTHy5cvMxW0b9/xyzfcMGz4sA8/+HDUY49s2rTB&#13;&#10;qBx28qm33fYjpKXoMWPefuCB+zUUQfGqq650YMSzv7eJYy7a3lO1B9U5zfEb3/imfnnm6SdHj35z&#13;&#10;w5p1ZlKibP8BB19z9bVqjYYDLSXMFTnz0zmz+QnSX29cv57gKjGek8Hm9DPOGHHJpa3btHXgnzHC&#13;&#10;MRiTM3LkSCpcRZ9z7rnOgHztlVfeGz9+XbAl7DHh5OXln3Pe+WxC9DXERSP9scceWVm8ggxvwlcq&#13;&#10;VcKy5SsOP/KIG7785b59+0FDCyS+SO+8//6EpUuNsi17Kirr5dRt1tLFcgedc+55xw8Z0rwFFu4z&#13;&#10;1rIWSf/3X//JJMBYYQ2nCzFGMSAyBkTWtEgVpen4ceM+nTvXXMNDDKeIhiQLvHXSoHXrhrrjJtFi&#13;&#10;3ex6YfGt4N7ZyAklSFwXTp061bg1tX3lpptOPeXUxk2ayh7hg4l2Ixn5xfWSEomCOGBGAyPNBG0f&#13;&#10;nYMlOnTsUINS+EtB6JxDKbGbNguxH4arxmumLfAhGcHGGimFUNSvXz9jlaoD1+tuAwItjhmZShxn&#13;&#10;jRSxyArESHAiKMlYkDCy7BuWbVwC4ZOEoBYSwCozu9ckX9qSWTRVxA9NITt8CJBRCJTMmCQnmPTF&#13;&#10;pxlB69mzJ9nPHXqQx/vSDNltpb2++91vs81S6Q0/+WQrk+NGX3j++Wuvu651q9ZcIhNs92oiQqA9&#13;&#10;lswp5FV1CdXxj6dogpTqUDVSmSsxPirRpHFjrWSpnj9/Xpu2bUzc1Z/kMeCDcc5j4d9LacYSF1gc&#13;&#10;I9uKXQfsZHmJGcKvyoSGCXIT1iq8B9ExNFedOjSOZl44gIYa6P/CshCS137EhOzJ8m+R5ho4f/5c&#13;&#10;CzY4CKym76oaNGxwaL++7NWWVQJbUlb1pJyUkkVlQCAhPCN4eT3SKDCsDckjkAgMwVhHTUWsQtUO&#13;&#10;4LEqRLwiHBlj+hiArlegBMQQ/wjkxJLrrzdB9xQTYUqjQ0MXZNBJzCveVGttIP4xUCN+3Z3SkjTx&#13;&#10;ERMjAYkB+GhDpGhH/rBhwzhUE259jfWSKyYTiAh7FYjQLBjGDobGiCDC5ebmIr+YUjJP0oCB/45w&#13;&#10;VESMV5+s/W46UfS555xLl+HkCTU75JBDb7vttsWLXc63aN269f379zObY02mTZtKpr366qstG3wE&#13;&#10;gpI4eLwE058AbKGkRwJWCfmgynYd2nfs3Gnup7NpTCh3rrnmGprsMWPeUahl45prrz1y4NG4Fswf&#13;&#10;2cCdkIsWLmLdhZW32TNnVmifvXvBJDRqVZw9X9y8vDxVgH9silgpv2mDBAQ+f/6RWqB6kcjKeu3V&#13;&#10;VxbPn+egFyqijp07X3XN9X36BEduCQINJTMMQzIZ4Nbv37p2XeItHA5VPrRO4l2OGqZ9/MlDD9w/&#13;&#10;+YNJ5ByaI0uXqQm9bVq/YfmSJbNnTFuxbNmVV1/Twgoi9Z49K4oKP5wwgZ85prlhvZxHHnzghRdf&#13;&#10;KC3dGVRQJtDsrLVrVxevWMbf/KavfwMJWdCIf7Nmzbz7rjvfGzcuaKOCajXQOdeVzRvWFS1ZPHP6&#13;&#10;lHVrV3/rOzfXpwFJnBfmzpkz8rFH8e4ucjCsREbitHlr6cKFhYWF3/iXb1twI4muWlWyaeM6A800&#13;&#10;xa7eujUfDctumU2AYR7eu5fybuOGTff/7l7WPzr+4CGVnJa0bvVaUnHjRo0uuvQyGpCk0ejLyl5/&#13;&#10;5VWqmYXz5gIC19C6sK2qs3Ht+oULFs2YPuvmm28ZOuwkJ9HD7UDDJEzMZGzM3I7S7V74mZ108smM&#13;&#10;ABPfe9ee7NlzZhUWLu3du69E27dvK16xPM60jqrpf9DBgdCysxzlOuG99+74zW848SaeKcw2VcHX&#13;&#10;o27djRuqioqWzJk9Z/uWbV/56tfgpoGsHg5KGfnww2+88brhn01dZNIwJ5GE169dtnSxpeGGG2+6&#13;&#10;ZMRlyMOiumD+wqlTppKRt+/YecKJJzqGOsE5mBB11siRj73/7vitLoqoXgVDNavWZxcvXzFz2rSi&#13;&#10;JUtvuPHG9h1tJQ3IYmBILIWJEbh374Lbf/2ff3j9DYdUmcjQg38kPZ4JjerXu/Ka60nRFjw0xmD1&#13;&#10;kx/e5gR1Eg7eGmmphFXLVLo6TFbT161e/W+/+IXd9Vpp587SoqVL2C1zGjZ0imbXHt15b1arXwMK&#13;&#10;obkDhhGhsGhWuob3oQcfIBtQHyC2uDBs3rhu07p1c2bMWLF8mRnPvM2y17Z95KAcp7TOsQJBMNi4&#13;&#10;MfQacMn9HFs3b+TNO3/uvI3r1l/6xS/ZTRq+JGUpNLNcmLgdynlLjDY6BfyevftYc6vHoz8gJjxY&#13;&#10;p85dmgbX07DqIFHbN1CahR5b+OorLz380INONiKj8tyRQaodW3PWrlo5b9acVcUl3/7uzc2CF0xo&#13;&#10;/eVFS3/3u3tff+016k4o6T4APfXrb1y5vGju7BmripfffOsPOnYKXseyMKXSIb76/As7tm3Pqhvq&#13;&#10;qFzts3njxuKiwvmffvrNb3/nzLPORtuAaPb33xs/b+bMVq1a7ty+9e3Ro2k2F5hwEjOfNt20dn1J&#13;&#10;UeGO7Vt/c8edeooOaOG8T7FCvAM6d+ooe4IL9LNpnUa/+YfRb77OH8FxR4ccchjGtXTH9nHvjHny&#13;&#10;ySdnTJ9GKxRU00ExrWWrNqxdU7R00cyZ06//8pfPv/BiQq+BaIlaUbzM/czqWLZ7d4/cvOYtW9Mp&#13;&#10;GF+LFyzA/+wsL2vRuvmWLVs1BRYm9hFOb/yYt0l6oTsKCnr27qUpFsz9dNrUTwj8W7dto9SAJyTL&#13;&#10;ynZOm/bx7OlTVbBrl65vvf763PlzFy9aDA43Kv+ZZx55+EFMCJr//TNPl7F7A1one/OmDSUrVmxY&#13;&#10;u67rb+8p6NUzNnXpjm1893571x2W4NCLYV+P0z7kyFq7ctXcOZ8uWrT4xz/9CZOkjnQgTeGSRVM/&#13;&#10;nswCaev+9E8+Hjv6LTKh+EA8pviqrDWrVjOicvgkOsJ89qwZUz/+CBHjRQNQtoc1a1etXkdNEybS&#13;&#10;LKqEnRPee3fUyFFTp3yMrmCFy4SAyXfd+rWFixYay9ff+BVnxVFSxJ76n/j9J5MA0YFW0OUCMRyJ&#13;&#10;I7NpEvKqW7h0CdU+jhY7S4vJTC+fEWiBSfhnFBOIJqdBvYrdFaVbt2zduunTuZ+ihuLgWFFM3KIh&#13;&#10;8GzYuNFhXFFEUCKCAsQ0HdHwGxbmPWFytKXnlFNPPWjAgEmTJo58bORPf/pThoWrrrra6RFNm4UD&#13;&#10;SPUxCBhrIhyG/tNPP3VMqKsRnF9P2e+TBLFqSjEDxvQCSiED4FnVBe+LO2RVo4TAc5uyY91ja8ju&#13;&#10;VZYYEBYfP5EHCIHEWkOOOoeVklhobQuUl7SILDHsNa2gGJjjX0l0idJ3LGhWd1yyT+DHBgFHwCMG&#13;&#10;HAH+tFqP3VLMt7/9bQmefurJPXsqbv3+D9Sdk8zFF48oKipy3KjX886/gPUDZHlxIfn5+YogRRM+&#13;&#10;e/fuAwXstZppFchYk+rXD6at9NE72ksFGfpx1fIKxLrENNbmJBAIYPsOHhzb8WQmLJJk0lBhw2FM&#13;&#10;oAlwUn61XLLKhIM9NYwW4oSnbiHaICWNJiDNzh5gPQmoakBSYaHwJuiD0PL2W6OnTpviepANG9bj&#13;&#10;Zhx2oJpaltHHvqArvnTlicOGNWnSiK+gKRgIPQCsNFCl+9f1zZs3V0QkBgWpXSzXr/TxVYNTYBOt&#13;&#10;6Z9zc3Mli19jQKcIgBmzA6WXY0ZyKbUFuif+FRQU6Cxf5Y0pY5WEBdJIGamQUTjxL0pxSCJNE7Ok&#13;&#10;vzFeFgGFWg6ZiAsLC1nLqU6ibTMlHrmkjHkj/iruq19zLk2EguIBvKllDFgpa0GIbRWhoRm7O8jG&#13;&#10;ZCpCHVJhedCbpgCa5r79+vXq3ae87GT+TtqBfzJQX/7yl42Xzl26msQBRytAJfxxcBmQIOIWJhGP&#13;&#10;mSQnp1dBzwsvuHDpYuvdAhX8l3/5l6985cbt23fYLXz//fcb/zd97atWlObNmjOFAFVxWjkRccOG&#13;&#10;jbhhZo0lS5YY3camTjfi+vYN3EnsoIBA8qQt7C2U+/nzD9kCaG/7tq1MZJhd1GLQsfAcNXAg0oVv&#13;&#10;Tc9V96Fp7YILLzR/IHxfvZrO9Pv77737q5//4tPZs5CpKYkNqkWzZsiGgsBY4G/HXPbMU0/nF/Q6&#13;&#10;88yzlEKDSaOAsWtKEbN378J586dNn2bZ4Y5lRJOXcIbGNG5v7NhxX7z6mmZN6TT3FhUuefD++534&#13;&#10;5egOBvCe3bp36tTF5ZaFRUtx+ZgtCrNxY8eddvpZfJvFz/l0zr333vP2W28ypwCH30KrKBbTg9Mp&#13;&#10;373LdRe9+/Tp0qULZxDwVyVuisRWE6sT19ynqo6M7cuLi+WJw2j6jBmaiCqnafMWu3fZJu1ulTpZ&#13;&#10;e7LMS5MnTT7l9DOMdCOuvGz3o4+4JuA+oqY21ET1GzWwMlaUV+7aUapyGopV/aGHHuzavXu//v32&#13;&#10;HyNx+EDANaEGnUKlqVO/ntXNLD3+nbf37G1I7ORbTgIEH/+wcmUxL0dzZevWLXvmF8hLZp47e87t&#13;&#10;v/71jClTXOLiU6tW7Vq2aVNaumv9WjsGKzGSDEfvvTvu/Asv7NCpky3Dy5YvG/noo88//3ucsbld&#13;&#10;F0Mbi0+SDFcD7alaunDxG6++dtLQsG0bM2IqpipSZRbFXj17m/ytq/D56MMPbr/9Nx9/+BFeRgsg&#13;&#10;CapP81gQ8hORhgbw6aef6p6Xh3EMRWRlaX8HdWJRiUafTJmiSdFfsxYtWRsqy3cD0qBOXQYiTIUu&#13;&#10;bhX8pLJ04o//9V/feevt+vx9srNaNG/ZvmM70xd/V7Rn3SPsvfnG61/95jd79MgjFbB/Fi1Zoiyl&#13;&#10;6HQuUSoI3WS5qCF2n5MHKeLa77nnbg7SFhgjRXdjijx44nUb1o9/d7ylBl1xkXVDJuqSj27uwQfu&#13;&#10;e+j++xlOkwnZQQmtzMnbNm9G2RYrIitmo//Bh/DVry5p3z+RGNijKUGCPXrPHjr9Xj17BqdlHEuy&#13;&#10;2KU5tDyOQk2D+F61l7ckDbV93S+88Pu7fvNrtlx1k8I2QiN6U7jYszInK9DnU48/fvTAY0454wzL&#13;&#10;waYNax979NEXn3+eAInTQJO09tKzKpPS2RxYhyZNmnzyqTPOSHS1rIW/+PnPX37+eU0XOCkOru07&#13;&#10;wNO+FYyL1qUw5J5GQ1TQqxdU7VG0hjI/EsyJ5U6j0DsEV7iX7doJdZVy6gED18cff2JbnW01zZo1&#13;&#10;JdfJSyWt/wXCol5VtWD+3LdGv6mrdAfu9Jxzz1HvF154/qEHHrCpAUlU7clicGvYuDGi2blzRxBT&#13;&#10;srOtdE8/9VS4NuP4E1yGbHAx5e3csQNLzHRG24UCjQ6KUUsep0hZnHZXUVmOEcCMwBM1Pvfss1Zn&#13;&#10;RWsclnD0H9QuxcvZnJE88u7fv7+U8u7eXbF0SSF0Iel+hbfefrtSgubNmKDrhI3NWQ2y6pRu237H&#13;&#10;r36djLIscimrI9Utlyv9zdznbicSoJQMksx3P/nRbfSwboIGsGmrVvwmtmzd5pOY0tLtb7z2yoBD&#13;&#10;Blx77Q1wI6GtXh2u42rasPHunbvYlrZvK9WVLVq2QrR8EHQBG+bKVcUMfScOHYaAjU12e8eZisfp&#13;&#10;IbMuXdshuUMPPYwXKCUdO/wDv7sXqxBGdlaW0jUXbHfsKk3UfNk4gmefeorWbOjQoYnQqKv+9s8/&#13;&#10;mQQYGyAO5vibxqSTu3gz2uTJHxCuNC6bm4VHHwR2vIpsUzcsqJWVpdu2Eehp3xcuWMjHksi3Kulj&#13;&#10;bjZl5RVNGzfs3qMH4eScs88+5dTT9A1+F4cdNEYZD9KEQJjvEgWPruzSuTPrH7sBg7vn/ffev+yL&#13;&#10;l1977bWEN5NCkjgw4gAyfYjEKeIOyXJ8gYIGLpG4gJVGRUyOYhCosKdFixaMLSQcPCXm28n7J510&#13;&#10;EqeXQDphjoBJwCciGIeNVxnFCIDDP5P1j7OfE/A5FTBC+iqvTxIoKxSTMJfpb4RGGIMh/tiN81Iy&#13;&#10;jxgAAiplHRWQPi0xglIpkJ2sYwH70Y9+RBcycuSj5kqeDyQ0i8eNN94onrctew6Btm4YNWGnk99B&#13;&#10;g4awVXI97djRDSo03B5FhOKgysalltUYKowe2BbEBg0YXsaNG8c5px1HUDN3yBPaRMdLFR4ikMwu&#13;&#10;4ksQTloXt+EtPkCGLxqdmChhYMZCiwbhPDRRaKtK7A4CM4bDh5ghoFYNJDRX7AINbodJck+AFrA2&#13;&#10;N23chAlxwwZuA/EqsDpSIrwnnny8fE8FqYa7ApSscFYfTYclYu+ChklQ6XCILRwKTfrULxy0v2bx&#13;&#10;lTDGTnv66aeTGOOn2O+xbjGleM0LePzklzymW8mN0fqXCNihZ2OCWJDXGIg4QMZsyMY7a9Ys1E7a&#13;&#10;jzQQk8WiI4RYUGi6hPzgz7OFQdhqx0qZ+mv5mj4xS0pLseURA2UBAcnxSGie26f0MSU8Y4leRSpL&#13;&#10;a4j0eAWHkY1QV1xcbCbF6uEmESHqkAvfHMpN1NhERIPCEUFIkfB21FFH27BhHdKDigItCLCUdNX2&#13;&#10;5NA+aU3B0BWWSOgtXDj/oQcf0hFM/ddef8P3f/CDf/+3f2O9f+jBByWgNIWh+UfBYUlt0oTvXL+D&#13;&#10;DjqtyoaEnWyqOFGiIL7HHIJ3V/2AZ9LRAdWap1bpNdGf//37t0CcCEgRzMpoy6s9dcefeIK9N4FK&#13;&#10;ap7MPuVzSFMcaTIhW5LMLHY58gynICR4zHGDrrn2usMPOWRnWRmfUDurGejMhXayOe7ZsVtt27fD&#13;&#10;0gV9NlLE/QVNWcXRxw2++pqriRAkkEcfenDyxImBlcrK3okN3LaNBLh710734vzhlVfEckW55NLL&#13;&#10;vvLlGzt37mo4jxkz+vu33LqqpBihEwLttCEBrl276sUXXnx79Fvcoho1anj00cdee+11dkA4Av6O&#13;&#10;u+6YPHkSsc3MMH/e/A0b1hEGtm3dbtwxIMCKqqVnzwLKUA3gABjeZVHICdNXvQZnnXX2JZdcSve3&#13;&#10;tKjo3372M+qQ2D7MjGakMJKrqthUH3noIZax8Cm7zvkXXjDiksus0Zu2bHn+uedee/EFd/c5Ynf6&#13;&#10;jOnz583r2cuRXQc2Axo73FKcQ4O9Bqp506Z9rBz9+vGH1CB2vk2fMuWcs8+z/7+kuMRmOYWRBLrx&#13;&#10;R+xuMxhTw+Y3Xv/Dx5M/MKvzDjj7vHOvufZa3ILBy0hFSoGqHgjLzO4y6XHqrxN3Xn21fBchvG6P&#13;&#10;vLwrrrp62LDhmOnnnn7qCRcXY1P27FlZEk4owQFv2LiBjwCftMrKirbtOuTl5Samtr14cf6cH0+a&#13;&#10;ZEVyfsGRRw1U/SOOOtKE9/774x+47z4aAWS0ZfOmiRPeO2nYSbiCKGnjWWNjFq9cNWjwYJedHnrw&#13;&#10;wU6oevSRh8ePfYcCm0y6Zdu2nZwqyUJZdTmD8EJsUq+BCU/n3nzrrQcfcigryRt/eO3u3/6Wj3HY&#13;&#10;Wl9ZqV/UThpWHdvyLMwmW27G8azXhA59D4/StXkMWzpfffWVwEUEq1FdNkOuUmedeSbe5qOPP37k&#13;&#10;4YeXFy41RWsTBEaPwOEQS/bWG394auTIPWVliJvF7OrrrnfyM5jjxrzz+KhRhYVLxJesXEGrzi8x&#13;&#10;rh2xyrFQv3HCtFlx44YNQctbWckdqVvX3Lh0poljgEyL2Qv96FDQhg2c4KXjpk2f+sDd97DjqIlD&#13;&#10;7C697Itnn3uuwORJE+/85X8iFYOLZWnipIknnXqK1iB3jX7zTRRFM3H22efd8v1b8TlwKykuvuqL&#13;&#10;X5ozfSYJltHbrbPQc+nHE4+Pevnll8hOxmjnbt2+94Mf2nJiufzDK6+OevSRYFtLhC66wvxwRBCD&#13;&#10;/zJbYRs5b6Jq766K8u498r70xS+xGHMBpcV0kPUuGpa6dahU1q0PQ8aOdyfKcjVUKbRZWR6IU1lM&#13;&#10;8e+8PYYOomGD+gSVk4edMui4wePeeXvkIw8vWrgAwvxOkesFF15MT1pWUfYCoe2Zpw0TS2Fh4dIp&#13;&#10;U6ccetjhbdoY7FtXONsp9FEdnk2ueNaPyu3Y3gUwzapKAodEvkLY+iJp2qpnnnpi4YK5SMuZn8NP&#13;&#10;PmXI8UMwJ0HtsmqlLbgSmUNI6XCAqm11uBTOCegJi37s4CEmt575+fj8//j3f1+1ZlVgnGysKS8/&#13;&#10;9uhjb/rqTZ26d+E9/+jDD/NCB4EyzuZbfWdJNU/++8//ffnyFaYjd7GeZyYZMYKpzZ2lv73rTgbq&#13;&#10;nDp1y0p3fvLxR1dddZ1uJakannvKK8hpZbt25zRtdulll9qmREMxffq0u+++e97cT/HDiIpqyZOf&#13;&#10;X8Cto2d+3m/vuGNFcfGuXTuHnHDiv/7oxwUFPWn38BXvjofYQ8Q/bViVXe/kYcPwUSYhF5W99tqr&#13;&#10;zzzxpBLr189ZsmTRrJkz3Hb+uQSIAKofJOWJLwKBlJLhLRDjdfayZcsnTpxk0eLQfNLQobafSoO3&#13;&#10;Li+v4INhYXYREIuf67J53yYLjKGeTQPKLNa5c5cBAw6iCOFVSHQ0ywcmLCsLD8fDE/eJw6ag0t9K&#13;&#10;9ATFF8myhiOHDV0sbQ/XMuwm6Y63J4HNDkPOqDhXSKLyiLNF9+qrr8Zx8u288847OVsyBmIQLYpq&#13;&#10;IVlaQQFoKA6by+mUWEsGIyBxMIMYyBCGFbCSeQARjg0iVwyA6ZP9Ia40pDAjoA4bNgzPSqyV2Fe5&#13;&#10;QpWS9FJGCCIVCiXJCG9cN0mtPqVCYMQzLSvmiggDbiYl433ta1+zkJSV7YIwIyRUCTzf+ta/kDp+&#13;&#10;9rOf2fhnNyBHKYVCAwQKV7hpujFj3iZ52sESFtXQAMFNTgJPxFMtZfE/PC2fJFVywpEDjyI+hUYI&#13;&#10;vZPIjklrSOb054YNG8W1H5JkbV8iNCBDTN06eHGasw8//IBXBgswZWRALFCd8yfDnfKMdYcceigM&#13;&#10;IrYwSWBUN3gAl8jVfnUaqY/XLnXD0cccvXjxosefeGJr6c76ikm8X/Ai1OFz588nIl5w4QVB5Qnn&#13;&#10;mv1+5MPc3Fz1ir0QCooVSeRt4dhrRBqTI5Mykxo5R7wu88kjHB9V01NSqkuEI4xd47KIS7s2UVKQ&#13;&#10;NqNgL3FNvkBRel8W2f2CbBAxGnBPveaaa1CsBD6lpcSASCnBkSU+gNu3Q3OBVdKn3Imh55M0npgr&#13;&#10;vvqVPcbDkGGTtMl89/Wvf51YhQBi7bQJxGQER+LQ3UnjxKJFmosNPcPEuPvmN79Z4My3RPTFGkqj&#13;&#10;Kf3qdNYA5z+hTLX49ne+4+xNWhKf6PYSzNm3w6qDALOZOZINDIqLbYsmQ6F+ki7DEJx99jk4YK2q&#13;&#10;O4jiQ4effMstt/7yP3/58UcfGeP1GjS4/NLLyH4BMk2AJkqQ9+agju7d82hGzPgUDVAzXyUfQ0vE&#13;&#10;4kKoZtKLLfb57z9mC8yaPQsrxtscf5bbqTu1Xb36OUEcRK7opeaJyOtTAZ2c/Abb16uvvIy3wJrv&#13;&#10;rihHQr+953fc42Nim+kQ9q//8z+QBEmM0djUQQLEPcxftAgQ5qG69esNHTb8l7/5Vbv24f46imR7&#13;&#10;meZ+OscJWIi5XsMGmDPxbqqYMOF9AmHzFi3bte1w1JEDnVFhWjDEDjvsyAsuvGjO7Bl1snM6OrS2&#13;&#10;bdvKyrIPP/xo7Ji3d+0qNYcOHjLk+7f9K4cxtN+hc5ed5btWFId7/xiObODBIIK/Yf06YonZkijS&#13;&#10;snWbgl69zb3it2zesnr1mr1hKtqbU7++rUo33Pg1B2n4lN+7z8zZs+65866KcgIGI1gTFhjDG4/1&#13;&#10;/HPPYnm1ntMdvvXd79186/dTxqh923ZY8/Hj32GrKd2+zbJuDjeVhcGiYcFN1gu/IYZH1sqV6xwp&#13;&#10;QWdUh0dZty5duzPEHTPwmDHvvNWgwW7swcJFC/r37W+XDr7WpKupnRlev0EjCPNCnD1rNn9vQstR&#13;&#10;Rx9Dp8PcIY0zoo8eOPDJUY/vLN1mV2Sbju1bt2utMefOnvXO6NGbNqyvn1O/R27+Ld//AcmB2BZw&#13;&#10;uqxq2pRpH0z+gF8fFTOLjbhgplq7DuGUV1R2ZThoH/xmTYMvv/CiI8fNM+ow9KRh37nl1sMPPzIq&#13;&#10;pHr37WtzIIdhc6xJTV+Tcxw5vGnjhpUrS8jbmmDbjm2nfuHMu++5N+7f692nX3n5btcy2Y9nxbG4&#13;&#10;E9E1jmnbFO0GPBMd/+Tv3HLL8UNPUqZyjzhioInUsSgaATV2bB/OGSqvLC8uXkatiWY0ePdu3e3p&#13;&#10;gHAkaQmE04dxZtaM6fz3du/Y0ahBg+bNm33169+86Wtfi1O3zVqcfm+95RayMdFE85KrucbQM/7+&#13;&#10;+ec2bd6Ith14c+sPf3jxiMsizFYj2m7atPmhB++POtkNG9eJ11mx3LR0gdDvTkUqWbGN6JIVfGEc&#13;&#10;y9y8dbhnIn7KRHjThk12+0tPfOrUI4j+9P8PP/IoCUf6Vq3afv1r37riqquiOuOiiy8tKV55xy9/&#13;&#10;FSirTjZvVbO3XUifTPmI6EV0bJBT/9Rhw9tYU4JQU9WhY+crr7z69Vav4ytohQxn6ad88vGrL728&#13;&#10;t6yCxkcjP/TIY4c4Tiwrq0unrKaXNXNq0RNPjEJUQUu4bp1NicYU3gBzYiSqQP8+fX/4o58OGzZM&#13;&#10;Fi2uI0gOmtpKTxgjRYvHN7Zu05aZTthcgd5C4qqqhfPmGdTBly2r7oBDDj3n/PN9JUEuWsT6l830&#13;&#10;d/kVX+TP3LVrN+k9BT/4oWFogoI2KIzMPFlIgDic1atXoUBPi9ZtiLuRK2CLI2UlNlUnA1eYDLhb&#13;&#10;UhesW7f6uWeeRa4mv/yeBTbCNG4SGFHkz+SLxvRRXm4uuzQkvS5fttz0xaCHkz/ksEO+d/PNFkpr&#13;&#10;eK8+/ca9O+6F556r27CBO5b79un78//4Re+DDlK3Rg2bcKR/a9VKxVn0mVhMBdRSTz399JxZnzr0&#13;&#10;BW5XXHnlN//lW/EyUrOfLak/vPUWSFJPsO5u3ryRZLh+w/qVJauUy37ZslWr62+66cavfs0iDtsO&#13;&#10;XbqWrFo9d+6n2B1e0LzvqfNQYIP6DTds2ri9dAc0ZCzo2bNz1648bGVZVrjklZde5K9rrCHMK754&#13;&#10;+be/8z2ih0+eXr16b1q38fnf/35PFgaknLUB0xI//U/8/lPaAP90Q6CVVq2c2p8/Y8b0YcOHde3e&#13;&#10;g4bSSVXz5y2cMmVqcUkxPRBHWwpIcghWLzc3F3NJvXHwQQezRCNcakW7foMLdiKQYMVY2x544AG3&#13;&#10;TtPs6ioyG8HG8NDTJj4poRTnncj1hpwUt8cei2F9Y/SbBLxf/epXvChpuwhFpBRFm/VQtvRRJMMv&#13;&#10;0r3Nnz+f3AifzDoqKHKuIoFVkLzSuJaQIXHcuHHg9+nTh3kQ5iQf6SWLs2omHMV5rEmme4dVgMDT&#13;&#10;0gYwYi2U4nAFPDOLsKINxRhvUnZFBF6ZECieCdG4kkaJHsCF469XYWgQVk1b3FZJCz+87TaqO8sz&#13;&#10;vtwzcuQoVVBfLD7f2y7depgeQnsmklVeXt7w4Se///57hLGjjhpIwUO0xhObuZo0CexLXNcVqJRQ&#13;&#10;aHa2U6oOPuRgN9HbKX7U0QPFJ/iEOTEJBIGNRdG5c0VFRQBCEhMe0yTwVMXazWQAAEAASURBVCHg&#13;&#10;r1J9+/Yjm02cMGHKlE+kjKBkFyCPHXb44S3DoXPh1a+mBiwWUV0QY5SvieNxvXo5DDvWyIHHHuOY&#13;&#10;kLBS1quvYNRj1pAXN2bNf+mlF3v37kWgatjQNBFcHTQUHIjKsigoNmwMxBhledUROpFIDzH+nz7p&#13;&#10;L/E6VJbYESlumQGCHMdIetO4Hx1hqIsEHtnTjDHGpxijLmyGfFOZcPG1ylJK/BoTxEJj2FcV8QtD&#13;&#10;EqONClg6nY5QJYO5ZDGlUmJG6ZXuVUcvWbIEhiUlJRoBnVDHQBI0WSKGKhvRkzfF3woEMrGWy6i8&#13;&#10;dr2icOufMQu4J5YFDnMu2nvySbvn5zoA5upk11+DBslFf0kR4JMZYxFgYrX1FAt2ZMczMQ9pEk6R&#13;&#10;PcEYIZAXFhYaKfkFBcExqU72j35426y5cx64/37tKIF2iGDRjRhlWOb86GfxScsEh4UANXli4uos&#13;&#10;yeDKjPk8/I/QApn0ULh4EXcDzhvU1U6pxNVxJDchVP+XoCu9vq2FOXpYuGDB5AkTTLs+OSnr29/9&#13;&#10;Dt6FI6jECKVhw8aOPMG7cLiiR6JWwylIiRXDKeIgKyv3tO3U4eobrif+hZMMkgPPkL15CgTTkRMa&#13;&#10;nLIoi5mZijp8yqpatXz5vXf9dtG8BQMHHt25Sxfwf/jDHxoLyRwazGCOspj68cfOP8QbtaPVojps&#13;&#10;3szlamqQUyencYMmvJsCHVPpJ2om8IMss2atV/TMJ8r5lqZZdE4sIXhUEgErK48bPOQLp5/Zvn27&#13;&#10;ZAgEXSqDAIQ4g3LH6tK9q5EL7Y8++pCPKz9sYtKwU4bf8JUbcVpxorASMN+ZiyZMeJfIbTxhTPef&#13;&#10;wWLvAAUBbIBTHM3ALA24T+ZQMuopZ5w+/t2xkC1eXjxn5uyCvAIeoU7nM/NhqXv17atGMuvN39x5&#13;&#10;J+WNubJhExx4w5KS4opdRPGi5595zl50ydh083rksRDSdk2Z+jEGUes3bdHilLPOOPGkYcQ/DWLd&#13;&#10;aN+xy8WXX9G7X3+mS5eFWpjA529GftDb6pLfs3erVmGjR+HSxZMmTNhFp5BVVdCn94WXXtJvwACT&#13;&#10;u9kJEVlrjj76GHdOYs1V0wTI7CCX1meyUxZ3OGf53HzLLUpBSKE7wyQvrUoEFxn8vd6Uxayo37We&#13;&#10;mchnx/A4kVLjbN5op8CLPBixt7sqKnr2ctVbICE6CJuokSKWhgyscWgT1MKn/R+2tZkzZhQuWYJV&#13;&#10;1n0OXLnk0kuRn8LgQJ7v1acv4dMhm06AbN26becuXa0CkyZOWLRwfrLK5hx7zKDhw05WLUVYdJyZ&#13;&#10;mcNy1bTJ5q0OckRNYTVPn7THxQgT5on05ny1I/D073dQy+TY6jS9AJhMt8Urinbydcypa2T17du/&#13;&#10;bds2n7jM66MPUY5yDz3isMMGHsETyIYSr0w6cHaUhJVJW1JPAO/TWqIgjWqdsPz9+te/NvkzwFIB&#13;&#10;aOeLLr3k6uuuCS2fzAD8HsePG7+ypJhByHJ+3nkXOCFPx4VGrCKt7bKJqW6NYwvTsEkEhS+Y92kY&#13;&#10;TVmOsm966hdOHzZsWOi14HQQOjSkT8YanTLbO0hNmjVt065t6NiqvcweIIikKXjnnTFIlyqhdbu2&#13;&#10;55x/nrP0KBrmzJxRWeGEobqDBg0+97zznVsTgCfdSod+0MEHj31njN2kRG3iogoCRTWA2iUj5Q1w&#13;&#10;0mmnTrH9jRHnThlrXlnFEWc4Nq2q6tmnnllWtBSZ0Yycf94FjPAaHxwGcAZPASMRqcdNj8CymJXu&#13;&#10;2OHSHNPC4EFDDuo/QI+jYk7gZphYa0vmyWecSfwLs6WJyOFJodjAP9tnZJ8hsPYEEsCaNHJ6RXbP&#13;&#10;nj1VkLQfdueaXKv4zDflWGtSdWEXhpMHuH/r9eXaNfLWqZ9zxDHHOD+W+AelwMKF8+p5HrEk7FUE&#13;&#10;H8BIVNoXD2CC1YXEy4IC7g/Bf5BQ57TI2TM0bzgxddCQ4w2ByA4ZA9QuhmTfAQOavTmaHg3k2IaK&#13;&#10;/h96/n8oAepsK9z119+gd3WGW/4mTZpEObFu3YbysgoakZYtWh1yyKHde4RTKI0N+206derM2d0m&#13;&#10;BK2MIlFe5a7dJqbwGpybl48a9Tj+lbiIEyXU4cvppfLy8kiMeMSgh0v4Numj6MhHgirUjEBkuvyy&#13;&#10;y0iMxD9S0+233y7AZEdaI4BFK7khgbXFFLI6Ur/hGllyOP4ZulbrSAHGhnpBJrL1wh7FEfxyc3Mh&#13;&#10;w4eNqc0qqCzsqek4Iu83paE4wABRokgsNcGPhQRDz2NT6fCRJqZPcwkEFiGJR/Qg2x/FjiejV5ZA&#13;&#10;ucy8oR32ZWgUBEm/xBJK62efeXbEJRcNHXqScnkAui9eU5jf+TnAx2+Y7WqwlcsKoTorVxbbu0jh&#13;&#10;mJubZwdztWVPun0enRb8OuCpUziOTv7wg/4HH0R9BU6YIxOJQg4sNVZMrVXSqy9+DLm4YIkzBZhW&#13;&#10;NHL33B79N/bv2qVL4dJ9jszRDpq3U8eOzbgzmVnCLBC8Q2WrLkVYqcpFP2FOsaaGI8Wtl21atw2t&#13;&#10;ZNWsKG9cL1gBoS2XxJxGFi9cNGv2bMeaNWoUOB4Pr85YI79xbYud4ldG+Gte+JjMOdUQb9iQ9Y6U&#13;&#10;EsgCwj6NVPPiq4edgaciPSKtBHMcgJ6092vShr8SaxC/ilMR5jj0b29nfnJfvHgZfZJG9pg+QT+s&#13;&#10;0NAwt3K6oDrRxaQslM/0LX1MKXuKp0B89ZXbJx0B9EyO9qwqy1d1BNOjRCk9AuCIkUXFMWpilEhl&#13;&#10;w7XbgL3hhhs4V0jjK2RkiXCkYSumdhk7dqxJ/1vf+taZZ57N0QuYiIYsOssvClEIwZMwyWxOaaKd&#13;&#10;yYqsIr4FmmFjToR5OADfsH79Y447TprHRo60cZG7/5dvumnIkOO/f9sP/t+//aywsOjBBx+U8aKL&#13;&#10;LzZwEByUQhlAJb+RyTDaRKhLDQ6hFyT7/PmnaIFtWzfzZQoG3kSZwnDhxNeA+b4jMlKaX52e1Esn&#13;&#10;Z5sS58+bQ9BCAoxkZsv8/AIUjhkIvijJoCZxIfXAXARWz39hRCwrWrZlnVvUAg+Rl59v2yGYgWzA&#13;&#10;qaxITpYnzDjjsz7HKskUiucmWyYg+TWUTZ+Oz/2Y73HnTp15Jh876DgDNjc3jw7f8HGt35y5czhB&#13;&#10;mFfJORwFHdln8EHKJihupcWFRfXq0joFVp6joNKJeVu2bFI9w8pyTDYQWVFRuaywcJv4PXuxd/37&#13;&#10;H0TrSiiK86cWKlyyFE8JVWwW6yW1OmfXMIFs2So7U9XFIy51R1wcMmJU0jliDRrUwz/tzQptbvEN&#13;&#10;FU+eap44viS/lpuSkmKSAAhWBAgkzZjjnG2btQxzHPnsOTMPOfQg+NN/EqFt3+3dp0+EoQGJsrz+&#13;&#10;WF8p8guLioLsvcahp+uIi9jTyj22RzbO79lT+pKSFc7E3rFtmzbp0q3roMFDgkdc9US3t127ttde&#13;&#10;e20Gall2H5AEOOlaGPgLBB4m7JzcSw3qvHgcra2PDqs87LDD3ZZu5QitnzxKjHOFulhZiKCizaIb&#13;&#10;NwZzyq7d5ccPPapz565hsQt9Fs60VNPS7aWhF+rXz8/LxYRATMd16drVQVUrVyxbuGTRosWLlq8o&#13;&#10;cXEG+44D7p1OgthMuAcdPEDDYrLJS4sWLNB3EEEn3boGy48Stf9nXZBQmEitNGv2jF27S63jrdu0&#13;&#10;HnbqyQ4xUgvjIlmF7YCw36wBsFZ/+ou2bdtv2rRlzuzZtszVq0OoqWeLx63f+S6eX5uoIMJ2p0fp&#13;&#10;9u2wMigi2yM+LTppm+of6tdVq1fRIMCEdaigl4tJqg8UyEyP33OaAKkgLM7Zddi6Xd056b3xWzYx&#13;&#10;Qjo5oj556a7bf82bL9mvhYTqrFy9EuMQxugeRzY0xi3pbiwljC2NECtavPTe+Xc++uDD7Tq069m7&#13;&#10;97H8tgcdV1DQm+kMrhQNn86ZRb3N18laQgBb+q1vUTFolWTwkkhLLF56x6Aw+hCk0y+XFhaic02H&#13;&#10;OI3TWElDwAhVTaKd6UH6Lgzc3Xr42rRJ0/YdOoSlaq+9MMEaZ1x+Onf2e++NTzbO2SI06OyzzzU6&#13;&#10;qFqChbwqKFac3pnfsxf+ROlpYzas70DRZHEMnIYD20O4ZOVKO0oEVLlf3342OAjKg7qckQGCRrZV&#13;&#10;cvfuYDvhg82bDEgkfdRRx5x3wYXBOyCRJ1cWr9ixY4fitB7xW0uCaW1dwF9UI++p07JNS0y4LTOA&#13;&#10;IxtnzKwoMlsGuZfwxu4S8USTtgtSPTPBYaSxhRh+8uoHH04mDrhqhanYqbMP3ndv3ZzANmD3HTno&#13;&#10;oMDdpU6mDfDIuq7eIdLbO4pf0hfg9z9oQOv09A3G+e07EIxqMV+b37R2dKkzvaxZmew4dcZph45E&#13;&#10;Enp/iFE8zZoxjZVTiSwW1NPumtJN6huJED/Jw9D+o/0nrlivv+1v0ot/W5B/V2hxkCD9/Pz8Th07&#13;&#10;MD09/vgTHOvRX98+/dmsTKmJlc9k2MV9I/RWhpxctroGl6xEYjGThv5HXHXqsOnbEfv2mLdxnyQ3&#13;&#10;nF+bNq2fffa5O+64HbN+0003WTao9xxUGaZjHLBZMeGYE+oM07N+xYPCx1qO3fRwDR03btzQoUNJ&#13;&#10;a7m5uRhB5SvUtigiJXn1gw8/YGMhB+bn51HWAotcTKwBz2QchoKSx8Iso5R9+vQhB/II5VHJqEgw&#13;&#10;65LcsSulLJG2YkAdYy4ApKRAwtQSBpA4BDAE5hrFRfgxiyJSID5ZKjDl/AAx0JrF7GPmlcAnBcWU&#13;&#10;8TVirkSedeTh1159Dbty0EEDuLp96cqr8DqOwbWEwNb+ASUqKAIRBg9ugwcPIXI4+Lt5ssUZQOh5&#13;&#10;WAv1UaiXf7SZNdOTae7II48goM6cMZOwEeDEmiS/0rcLnuW9QN5eWmoxDJN4eEJ3JYHwB/Lldvju&#13;&#10;LOU/Y0JMygnR0viEO9GAApBJ8giGJ81eXaYRnHDwFJ/YLwTg7oGAsFU2YQdxfZaKgHmyfLqyyVRS&#13;&#10;WrrL/T0gmwTpilAOMQZwVZZXIBSaPFpVGDLEP9SCMlmnvcaUoUoJSiliET0tLCNbFlKRC03GxUOz&#13;&#10;g+aJpcTEfr1GUNph6dKlqFd2YpVBpBGk9zUlj7REAcn0b1FREWGMOS43N5f5168ssfXSIiL8WJBS&#13;&#10;iJcs4eoungGZI6UpVb28SiOvCsYSI6n49Yj0kOsWL15ke/22rdsGDxnMQs7UJouMyoUSzRyvIaI1&#13;&#10;VQumCoZs8iNGXMTugYXCT0SspBSIWZK8tmzkwG2JAxhnz5aLSi/K20mVw4//PYEc69rB3/4LZ5zx&#13;&#10;/7F3H3B+Vde96GfUe++jMkWjDkIFARJFSDTTMcXG2MbYxMSJnTj1Jbl5n+ub4lz7vuQ6yU1uHBdw&#13;&#10;wdgGg+lVEqgjiSahOpoZSTOSADXU62jed+0982csSmzHOIB1EGfO/5xd1l67rd9ea6+9avVquWiK&#13;&#10;jMkvv/oqi0cmXWtA8LDFGgnC3qE2iZmr5SVDPA+2e4g04+fJ6z3JgVxzLeon19fuPXvtB4nXhl87&#13;&#10;mtLKmkbSImBTcQgKDNhClDZWtG1vfYpTMu2fDkFf7ByeAyZ0TWcRiWCpiaBtZZqkdegAi0HSQmvr&#13;&#10;+oQtAl3VurXUBRadTEbgCqPiPCpKGzyjdtNutSVL0ZUjwpOEEYLS6dLLr6xat54zdJvjyWro10fW&#13;&#10;rSNpr3rw/gdGjh75sU984mMf+4SVU/vk6+vrQpPYqg2os3TJUkulUok2n8Yl4AQwNYLQkWvYVKCg&#13;&#10;0d49oXLRYx1NBlsKr5cxReO8BHndu3aDN9CPM3ipx9ntU11dpQOSgJiPmQFZZEAyGzds8PLIkaNl&#13;&#10;/AVyqdpsdp556mwGY5r1ODOByUi5xModp2XnUjoE4DDNJwM/AXAp+YyJrAlqZ009+64ffN+UxGui&#13;&#10;bZMOrJApy1KmmEY8cWVQX1f/0IOM4O5bs3o1Vy4SgZq6WOfv1MV8wH5MGMdLVFRUqlOuRKuTlxS8&#13;&#10;HTq0tGxYqRmQciI6d6IsRo7gYVyS2rVrJ6aFri+Z6pQOL+/cpasaWb16ze69FkmLunXuNrx8eM8e&#13;&#10;ydISz2SZbIutOJisIq1WBPc+LBU1qc1b6h0bGK2rsXHcuPGdnEIWWCtyO7j/AKRtkkNkt549S0qG&#13;&#10;dO7YyRBKDJj3zDPcybzw7FKGl3YJwl3cd5NDunXpbFZUOu2Zxianw4S4trqmXUgIRRSGfZPzc5/y&#13;&#10;1yhV80V8J03VVNemgrai5gr5PsHFFAQhDQBw6H/4q2zXjkPOrt26b9pQS75XguI2bS0nAyc0KMpg&#13;&#10;4o6ptFVgRYEtPViTZZ0h8VzLbyZgG2O+V7epUCb29F2lpWVadaqEprkSGUoHsVetW2fWINvYKwi0&#13;&#10;gwOrVq44djwcfshW612/viqYGvtLyFdWPxkAdojeePz4gEElsKrNkAS8lSuWr1u16vChIzYTtitu&#13;&#10;c6zh6OY4RHCDXXbDSsuuufa6T978yZKSocyntzCKDsmxTdHxVtzAHm44lk3Gk9dYsp8iwg+NNAr9&#13;&#10;+9tJFGdE2U9IlardchhTVh7arWB6+MwMR7v6ESQGw5SVlsUOZDrALvac92eAhHKlM50RS56eM0f1&#13;&#10;wUjllZWcWNJDszKl6YXT1IJ+VBonfFInBJ9y+qJzqUoA86Jd2/ZWQk2yfm7apFM7EyWOnRwzdgwR&#13;&#10;K6LYBR0niAywer+/2GE2tGsK13Dfvffy+KrGUfWJj99sEFAo6SMbgw4zwT3eCFANH16pZuExY5fd&#13;&#10;W1nesoLM3ElGaFIHdWHWt0Vc8jsVd2Xl8HgPNCZjbzYIGoqv1pJ69LTR99DSJUsQhm/GCvr2jRtq&#13;&#10;o2w6kiwJM63bdOqYLTnb9Os3MMwcBKqvc0pH21ZtoHr7eIHV3MZEY9BeU7UeKSQMBqKDSgYb67yn&#13;&#10;cKYR1aYNd0yjBwwYFJl4//pup1mSLQmRQwcMNJolqByfDAhIVWuAq0pUCN4HAeDUXyPAu3F9cBBg&#13;&#10;bp3uiU3Epqjgbl2dSllhvePQoSOmPbstqZXYtxjTY7zREgPyNQTvQ6MbSgxrEqE7ToLXvv37nnzy&#13;&#10;8XvvvWf7tm3Tzp762c9+FoBcvXrVj3/8o5qaGjKcxULZRWvQyDTgSIi3mXzIefoQo0RIwzownGPp&#13;&#10;YsaMGcRokOv2b32bGu2Siy62WGt20YskxVj80ksu0YgXLFj45BNPemAWqFWFZJ6Gtmj3aIvOkkY6&#13;&#10;b4tCLDbh2WxGc0iupdwgc9sZ6CeFlbEpE5mZo4x5dpSO96XhobsXPEDmJljAA7Quipa/otys4Gfk&#13;&#10;h4Q0CshO97722msNDfR4hhJQNtMvsDCG0RwySG1W1HD0VHRv0aOPPkZuGH/aaeqF+fU555zLN93E&#13;&#10;CRPZzqUoIaYDO57RqYi6Ojn+icce5xPPWG+o1aMClJn3EjAOqgTn+cro7G+rYibXpeVlixYvkosS&#13;&#10;GptCTRe1ETXVpWu3M6dOnb9gIfNO1e8DVUtES39VpGFAUjHitrOQHH0SIZqKXJROj5aSAmpdskUk&#13;&#10;KjUl3sCjqBCRCJFZcMFanRlux/ZtznFmOGijqa/W9RFyzIzG3R2bJZkXheGT6OQbzEGnjMAzeEZz&#13;&#10;9ZzrIkqXIJA8vXThPOhO0XTTTTdR4QqGQcIU2O4hP7ujOHgVngl2ZfUa8GPtQDq+SjPITlcO7O6X&#13;&#10;r2IZj0il8sIUymotRBuQoFg5mLs3QuZ0GD+YorQokIkqmxLYCoXWIoyrQIlYrpypl+YP4S32W7fT&#13;&#10;U9Q7PbkENQlhcuLuESX9oXcNASjqo9EOdTnaa+dYhyElQ5wrVVpWJpS47sIoApuoF154fs7Tc2yR&#13;&#10;gOLPOussnfH00ycTuwVINduUj4E3P+WmGHVdXAxgW/gwudrsZFVoROVwy4GSNsZHDpqQylen+Nyq&#13;&#10;eMSISse1Geur1lfbdUCjQpjmkA3tNo6vWbvm27ffjlmXXXq5dQEFSJyM0sCaiSXYEokio3ChocCu&#13;&#10;wsuTD+9BDmh15pbmyiq2uKN5p5/RkBDc/Klo1uynHEJgHLA6UDlilH3R5pSNm+rCIqix2NoHAzMD&#13;&#10;UVNDSCMYYcgIr7NwFUAWH1FZyccD0GKzQwxC+murVjbDNLHFzNbQYF9NeDLg07J1G+uezoX3VWBi&#13;&#10;vVbas3sPLhPMa9u2v0adoqekJaqwZXBe5a7XXx82rHTmBTPtf+OmUvroKa+oYNVZHNuz9cUY7jwE&#13;&#10;dQ2htT5z2lR2a8aZutgjdMDyjYIQ5vIcYXskUwJjl9bMhSZvmW3TMn+MwUVFtRscMf9acUCkAKjs&#13;&#10;UXGM6L7DGnyoAo6ZEaQTI2269BhBt2/fYegIO5Bjx/r3H2RyMethsrgpgKB+ueIP01S7EwncrYta&#13;&#10;oZN/dp+FoxFyRNv999+H4A0bNrKOM6QYauVlQ5rtQILl7XZcmvE1361L98GVowaFi8fBsSJ26Agf&#13;&#10;Ga+9shVBwGRpaRlA/sorlvtfkwi2wCcgfZCSqFH8sBzxO2E4k5Qwdu4xs2fYFgVxJOKA2A9iXga+&#13;&#10;vVGWLiHH98sci5jKGDPXcYoyNnKkDZYy7FrN6RSPjB5pz3ylTTUtNs37kX8cbMA/EBs3LO3Xtw+b&#13;&#10;vTZpLyLflf/w9//w2pYt7Tp2GDTUDrghJYNKaDB6dOvh/A/7Bk12/Xr3G15RjmUKYFCtq9ukfAzw&#13;&#10;GNc0HcYbhTrxMrVxisO5ujnFcAeNdO8RdqSqCCcUhHooNrXu2EXNi1HGW/icBK/40X2KGq3ajzvl&#13;&#10;1FyLUeup5eU6Za4p9zFjx5qPgyfxqcWVRk52lWYW7V4zUSgKWIFCQEtsdDevskuc+8wcukq9Rq88&#13;&#10;f+YFfElokBqMZDGOAmDkqNEWmuUvG/Gj6USNxnkgKpQOCopQl+eFB4ouTzz+2PIXl7+69RVQ3Fpw&#13;&#10;qwZbdCMK/PadO+4w9fDwxKg1HLSY3BsbK0aUlweGIVWk5EOt6JyAlH6jQ881q9KjDUerq6stZFiO&#13;&#10;0Wr4I2l56hgD4HoeWYw5LMY7dcqOQ5XO/Nu3T1871SisTFJay6qVKxctXEjK1T0/dMml06fPEIw/&#13;&#10;TNv1FV+j7W7PTO9ejLKjfMFoLogc5Ltr7dp1xjSBu3fvBlmJrgNuqd+sUzR19srKjmmvu8FIq1NM&#13;&#10;YFt4X7WfqrVrnnr8cWaoriuuuvL8GTNJdrnWCEtcrZKYiXnDdPVBAJWFrzAN3Vxfp9lIhEXYoEEl&#13;&#10;mn3qzY0kJctMapw4hzuOkk8VZRfdMfphaEq1WiWoGF4JTe3dsWPduiquXTWDbt27jRt7KlAdICCa&#13;&#10;k/LFf/7hT9s27c6cNk3DpkCiftf7OrZvS3E9uGQQ23gNSgzE+Lpx0wYtWh598DfWIOIyWjp4TLPW&#13;&#10;cisqYvXfS7ap/O5oTtqzn9Qt0KzOEBFSH5CO4bG6ap3xHAzp26PHwJJBhK4I8O5c73sEmLt6vmcW&#13;&#10;peqPUaB9x07XXn+9/b533HHHwkWL5s2br5Pyuz3ljNPtAdWYUptzNxdAHW8cbxAptApTvWeXLPrh&#13;&#10;D3+wcWNt5YiKT37yk+PHn3rw4D6OkMiRthpec83VkE9T9eXmoFWax5pHn2hWzVomaboM8aeMG8cI&#13;&#10;h+j52COPEqmZhNmtRBVz5lln8QJhRodzxo4eO3DAINaPjObN3E6YKC0dZqUnj+DaneYnE40oHkie&#13;&#10;SUrWu7Sniy66iFGfuFQNtbW1JG96JO0yNyO0IQOjEjlNA6U+MH36dM0RMECMQomVNZNCiuJq2fxk&#13;&#10;pwUbx2l1PC9cuNBKtliG4JYpC2AQzRH1H6OhY3KpRGbNns2wZ+zYMbaqky0EkJorPcSSXqIxpgRv&#13;&#10;ZE10qB9Txwp3yOASJhZoiXE3RvnAZnztmgP16MZiVhNSsULZYcLE0374ox/xUmVCOnDgYOeOga5j&#13;&#10;EglI08YIfv4FM9dX17zCfxSrzKYJIxbzxPd/ZJ2Gg+i/7LyZvYTRlHHCEB2cT1a/hDRTYLEckYAG&#13;&#10;A41/iVdxcwg0NltDZVfQvkO7Pv36KLXhTCdHM0hN3xTVJz2Rjx63maFvr76xlJhgHkxOsihJAhCy&#13;&#10;Mzc85Cv/BJZombgmgtvfHADpknJXR2IJ4KJatBmPIovu2gUxeimYe8uU1ZefuaJNzPYKogeWowY3&#13;&#10;KueUo5Cp7nJcBfOT+GiWBRdl4acsKPGII8HHGGgzeG6CjtLPiYhVX19PiU0CEJh6DQI0Y4nlOoFC&#13;&#10;sWJYzbUWPLYkuQvaFN28MXPmhZMnTrSNBJqWPKokvmXL1hUrXsSr5SuWIwTunTHjAghTv5BOvprR&#13;&#10;azQ5lOcrPcsjzDu1vXPOmUY9csfWrc8tW/rQ/ff3J0Q4d6QhdKFxXKXShPwRKwTMRZzeu3LVmq2v&#13;&#10;vvrCiy89/PAjmrq1wwsuvMjmAr4cdc+f/OTegQMHn3feuYYF2TVn2zL/Zjqa/77Tt+YwJ//++jjw&#13;&#10;Rkv5mTyTR4D2MU4UxYBWvb6aFKv75E6mveXQa9eu+tbXv7544cIYtooa/+TP/twobRgnBFhMEEjr&#13;&#10;5d1Rqwq5pLkLUyvNfXp2IDjHDPbvP2bMOOvoVGSM02IoKyru1CVUNMJn6gj5JFq4Qi5t27YeWFJC&#13;&#10;hEID8esoh8bFrc6Zfq5VSHKMkyE2bqwjXNK0yEVvss3N4jdwdd6553HuwgEFSqyLX37Vlc7gtu8r&#13;&#10;SUyxBJb+BZGGQEfJm4kMGpzvWZrR8cNyftDA3M5RsnkrtwqxNMOcEsiJUSiVzhtZ01j6ZWWMkwwS&#13;&#10;qDRpVCHGeGmRq106OjaVLnE4XNu/vGKFMQdfzeUjRo8EWXTJoMbVzO7mv0U2y8V+OYGLGq3oB7TT&#13;&#10;9xobjb1jRo+DqJ3mx2SduxegxXxBscmHjcnXSDhn9mznOtCg9O7dlzfOa667dtzYcQNLnFre3gEJ&#13;&#10;h44cQgA1y+ChfOf0ZYO2e/cufEaMdBgTEqYTRTFps491ohr/n9YCe3Tr5rBBmhAWEDu2OyYR+jgO&#13;&#10;dxEzhGdzS6VsJIzZIo1pGBXjTHA/Fu8cpcgiFx80G8U57dRTAMX6zXWbt9anjVdH+/TrN2zYUEUI&#13;&#10;PgdTrAPu2LK5Lo/fYDZ/G2avxc8tc+jC6zu2McUcUjbskzffPPH0KY6uMU7i8ONPxOqtIbx06FDm&#13;&#10;i9Lxs7pq/Z49e9u1aa3pQsIM5Ap8Tvm8cVPjZh/+bkJeKaY+ato1kOhRoGLIfO4zc5VCe2ZnNGTw&#13;&#10;4Pbt29CQs9yLii3mmHTSl/7HX2ca0ngZ7SHNvtEXjK5Ur9J5I8vmypedWoCiLaoKqbeVV5Rn/ygC&#13;&#10;J4JREQqoxx97bMnihaA7nwOl5RVXXX012b1+86Z9aXunahleWfmHf/wnJSWDUy6Rm7lSt4MaonLC&#13;&#10;0UAv21v37tqjhhidsRSDkFloU6zV1FYT7rVwGCx2mx89UlNba9l3397kejR16YsuvuiTn/oUpIWq&#13;&#10;XBRYSNXncjFUkf7+AwfXVlURUDs53r1NGybfvEprDLksykj366uSYSOCE6lhmy2uZQ4aZjRv3LTR&#13;&#10;ok9tTY0WdMqpp11x1YfJJxjKc6xqEgUfDT6wbIw/fqUGh6rFzy5++eUVLBF8U+MjR4QPQnaz1gKA&#13;&#10;LvmC7szINfhYVCWbtW1jnUWDjMmxiASy58EHHqyt4YLx8ICBJdpYj549gvupv/KdY81EVloLo00g&#13;&#10;Lc+La9euNoRir4WGQUOG9u7XT1Io1Ceqqtaz7MUftTN61BhILHa6NhYd2LuPram+IxIK8YGAtv/g&#13;&#10;gW3btkN3ego4/fkv/v6I4SOQHQTESkpoa6JFhDKwtUHMaLx9+/ZN9fVeYQYo64hKeWl3YgisbaDZ&#13;&#10;kpn2TNGnpFin8RA59u/ZjwyDW+WIETjvvXq08sKyzMjjp7pzNa1i+61IjY0rX17x4osvEFoopQaX&#13;&#10;DKXwV3E+vkvX+x4Bvh1fov+kZQ+GtjQJbI41O65cqAiuvPIK+9CGV5abwAy1qWs1zxYmMMrD2N4V&#13;&#10;2/H5ogSlDH8f//gnYCSd9skn41B1tXjeeefZDqeJpBTejoomaRIxuQ/7c/R4oyUuIK2ivALwmz17&#13;&#10;NrPP22+//Zm5z0jzjClnlCa7UH57ocTysrIlS5cwS7BaA1+Vl5dTv1hx0apCPo91IgnH6BDAIgEz&#13;&#10;pJhumZzRATLAMw3X1tZ6NhjBYNGFIl4AAyFTU0Zd+D4hFmum9hM+/fTTGn3+Kdn4HD2iKbCH/FPr&#13;&#10;9xUIBCApHkVRKJoonS3nIljibRMTDDooJ9wzHyWLKwKFqg4gEZ9yyJSLW9OVyYNF7UhhnLBq9SoM&#13;&#10;jz6TEIslH73OthfrTjENJBlEUhhhDBo9etS8eXOHD6+kR88GPJlsd2QwL7Su44CBfXt2sSAJP1ip&#13;&#10;gNiSMJyxV/OJAd2okaiJsrjidUg56G4L5UlNzkgyAqQBO6b2SAvuCmWObdGNnbp0VI+MJcK4OPZQ&#13;&#10;uAfcMLJzOhyjPAB47Fi/7t2pLrt0CQfK1p5JXddffz1mygKLIuvE+Sh+InXNmjXsP+ErrSgXTZj8&#13;&#10;kAPku+zUlLuiwWZAPuzh/Iazzw7Py8LnWIX0cyy55KRo8yAroFEnwjR9oZCaAFGWRFhOxKq/BTlN&#13;&#10;zopARUWFRQFwUYIqJSebA+fiSMdLiYglirbqGWFaEV55RrB7fkBPzkKO4lAjYoe8+X/HqOefe47k&#13;&#10;pHdwBW4J0CdtQcD9+/fZzyBlds5hO1RUDCpfdOGFFpIVJ6eMhlwiPzN5hQefXHk28qASGMnA2zQw&#13;&#10;vDI8/MjD1lYuv/JKDUwUw41ypb/RPLQB65SXXHyxRRy9Y9asWTNnzhg/YQIp0xqN8Z1j4eSNI4qZ&#13;&#10;iyaLTEDkevJ6P3PAMEVWIAMR8oxRJK1nnn6614evDeVV6qQqnSz4f//tX1avWtkxtpocsd3oYzd+&#13;&#10;jBgtQPTZWIRmY7LXejzDqQ4dwveVDsFiwrZt/SUM39q05Yd9VLg94M920ytxTIJAjf379je0Cp9b&#13;&#10;suZtPHFIAGWWLj+0tLRz5y7UEY89+ujzS5a158qkU0f+388559wzz5zK4FBXWrhgwf/5p39kvmgd&#13;&#10;mtKgd89eYRdD5R4NnZCkxYb2rFuy6pSRkFVV60hLSNezbHj20vFxPN3z9oKAwYOHsgv10rVh40aw&#13;&#10;BwcQA3v079/PHOB9TDLFRUQ98rGuSKtUTpWXNrTHCXppbcX2trotm40YPLYZg8WyuYBIfd899257&#13;&#10;dbsUTEZmfHNl7kqZA+6RcRq7jbr0Oc7pSgGKh1cSsGKLZmReXEyXYikWAkRzHn9wlNhdObwSCTt3&#13;&#10;bLvv3vuIsFG//ftf/9GPWlBOKRdt3rxp8bOL1JdptWO79sMrKtWFRExSOWNwmuksY10/1S9J+dln&#13;&#10;F/+vr/6dg6Tbte9w+pQpn/+9EvpegqPSydtaoQFNRhE9ih/TkIh0qvbkHeKOlUWJEjWGTYeDBNaF&#13;&#10;G1gzUvEp43iRnEhqxPzXtoa/U8MvBy0wWwSIgarxWMORTfV127a9KgEAt2TwMA48jZmPPvIwh44w&#13;&#10;tmZw9bXXOswmgfyAoIaxuvo69S61yuHwcAfpqHFerG08a9+mYxeu1IcM1bTygIbafDUzP35FddBo&#13;&#10;JWGdXRUD6KLBljqieiA9iuh5c59hS2xbPCtNClAEx7wesYobuOQ41mCrIbCd0rIuYG2iSgcRBDeI&#13;&#10;+EyEfBJLkinV5kyTG5j6zVsO7KONV2SyRyW5wrJCEuUDcGOj5e8f/eiHVksclmjm5bZgwsQJeE+6&#13;&#10;iITQD9McOSZiSazMRo0orBHePjEdxCQ+bsxYIokB35Fx6l7jtw547vTzeG1F/fad2zfUVP/dX/81&#13;&#10;t0ZoIEL06k4FFA6icvPTtziOsgEyr9d7TQNviAjFqVMZOnemDKAu239g+/r162SPeMTkHadREGvH&#13;&#10;R4+GinvrVg3PNEQUhPwT7SEvMn+z/00Vs0J8btkyJ50wVjRjOpBj7NhxiWVhS0W40eyNJLu273DE&#13;&#10;pdmKYoLQoiaYbt5z94/r6zdpj9QVkyZPrkjuVWjbtm0PlZfmVlFenju7QknTsEPVZawg99iuuWzZ&#13;&#10;czU1tc4ChTb5hBs/fqJxUkgtueH4UQf00Z0ljyitDGJxTHSi3gKExoZlYKq+T4TTFyROPqmpqdZI&#13;&#10;QqRq3XrsuLG5sLhBC2dUZAKmVbDPhJNN0DGGRm1qV9E927Xr0C+p2cVSTNY9duLofZoQ/cSQoXzA&#13;&#10;Htz+mvNHX5WdiX5QyaDmhYOQfNhrrF+/ft++/Z0Nop06c6dkmU9SlvDq2XIfOqCzcKhbXjkcr5Qx&#13;&#10;iEyXRX+yn72a+iCTNgAyWm2rovq6zfw5WS9QNNXN4xfVvXEyF+rduEeH+aBeWKqOla6ysvKWW26B&#13;&#10;ghyaybvjN7/5LfPVtdddaw2Pqxh9WKVgPwSeHoxsrerqapxa9vTTz9gJesUVV1126WW9evVhAOZl&#13;&#10;dXU1dRm7OwN0EjQ1xJ+XhUhKnaKRp3mHXRr3UTVj5oz588DA+d+947vODzSB0U6UlZURF0yB5iSL&#13;&#10;plaRNc26ujozHDzjMj6ykUCwvDWXlHLT2KfU3iPPRChWVsgYKJkUShYOFF6swkjtp2dvfDXlAAmE&#13;&#10;ZtbPQAIoZTDKIXMWgkk8rcg2pTBt2jSCPk0gXCfWpEmTCAGFwJm8nIUeKH1Awta+WbNmSScPHwK7&#13;&#10;CqUQJV+ZTjzD8BkXXrjr7l1sD7AFAhc3RUEMY+mwvmBirndHJ2+0Eb+zifCJx59auXLVR274yLCh&#13;&#10;wzIIkaxY7mWlZc7nUH0PP3C/jQcSMRDHPBN2eLmSnB1y2HBsXE3Hs1PchUsA+80NN8aIWIKCy4L/&#13;&#10;YY+K1NAEYqyGhF+EJAkxH21sYATvbJHu3SwWFO3fewDrYvQxZoUPtKg88Tp372Z3+Gnjx5t4kEI4&#13;&#10;wCgjYGaLZFtWlrIT6cA/SAnU97OJX82lK/zUEoKkhMFqamoAIQtp6ksdqVafMjcEyM85u9x+3Nkv&#13;&#10;UTNCjKWlpZql7DIbfUKPfN3FdTdQ0kHQ+1kIUPtajuYH7eQAOYzEXZnanJ16lLjGZvOJ8LahWuBQ&#13;&#10;g3IRUqzCXfgcMeer7s0HVguhU6JPhvTwmByV1oR67NDh+s31Vk/mzp0ngMJOmXKGIkycOInEKVnR&#13;&#10;pZ/TVBxvXHLJBKPBTwG8cdPWEhdjEqVTv+KKKzeYdtZXxxnEY8eNGj3K7B6BtYoIbuqMtmEeHT12&#13;&#10;9DnTz1m5ckVNzXrEnHraeM3DuqwVKF3YsosVkwLYlsLJ633NgdRaos2QB8hqs5+ctc/hMa1bEVVv&#13;&#10;Zzd45NCE0yZ16dqZYd7atWsef+xRQItrBMpqyp/f+YLztYdpdUYAx5lCQLoKbdjDDz0UO6ZGjzGe&#13;&#10;UOU9/Mgjd/3gTlkYdEpLy2w3HTSoBK6gTNi3m+pMQz1ucLMjS0t0CUhI4vlgXzKUoicZ7lSDNu25&#13;&#10;RH/y8cd/8N3vURm179SRjFMWq1R9dVA2pZoobGAU09GZIY0/bTzpje97YMkrh907KWvCJMcTjteD&#13;&#10;rP1/7X9/7dnFixinEY8+dtNNFRXD9SOZcp6ROlcrvTvLRuihq9y7e48Rsl3nzgMHxl4vdOZ+zVUg&#13;&#10;MGmkpVOB/crLK7IozBitS+dw/cJzDG3nAw/cz9CDf0JDdNW6KjLTwoULGsRqVXzmWY6nPs8cl0r/&#13;&#10;FjfMZ4AHjFEC0FuxdlGozCvMJyKfPuWM+35yL4WnrI0BjNZZDJWWlftKgl++4iWDDHLVY/8BfQ0j&#13;&#10;NiUw9HzkoQfnzJ6FYUYNuTsMTd5EN2dhW/DlwJokqtIdQUUZIs5zS5Z969//DXhARl8TxMhRpeWl&#13;&#10;NguYpmPn5NEGk3t5aXn2nUPpytbAoKRyEbZg7jzeI047bQJlozHw4diVeG+4djzeaO/cFVdfSXLF&#13;&#10;59deecWpBh7wtqK8gmJWEfx0R3bN+mpuYHyC/4UnV5ga1qxZjWwxMITUJDD9G14tXujQyPs4x28d&#13;&#10;fobaKR07eQ2Su8hVL6+MZG1Q7N7d6P0WHG9+1ZZVYdduBOWD+w6wIFpfXT1v3ryeffqQ8onCs558&#13;&#10;8lvf+HemiaqYQNxvQBhYaF1OjAjIF5t6wtL1sUceusCUVxRbvhcsmHfPPT+B/3UVQ+tv/fZtgwb9&#13;&#10;DAHob868iJ2I3WKHjjjj4bga1JUeffRhY68AgBqfosSkZxc9a3XgGJuO1q0uu4xfzGsyktGqAS2p&#13;&#10;4Z2B3xK5fZgmaOo7y3vf/Ma/1Wyohh+cLfe3f/dlAptjGBxc2aBtHDtuVxvpiCkmSC8d6vckJ8Qc&#13;&#10;QV/KdTmvSRLX2A46OaCoeP7cZ5YtvcjKDjrpJG0FuuvO70OAbdt1tDZBHqOEcj7npk0bAqbFRqeu&#13;&#10;2cWloqoRNUs22Lltu0+aR0nob/tnJiRmdktKWmujB5w4aqnF4gs7nZkXXUyHlfpgscYWpjFpcmRF&#13;&#10;bKMgC+Gy8uFsZx1lf9dddz4ze5YBh7wENF5wwUVAJsZsrq9jyIpmNTVy9KjOdpyGji7mUJedzNhl&#13;&#10;yUqFsDu1bsv01ABiDaVjWjJAm1a0e9+BOq4Q9jlE55iRijY+FoBSo135ssO9yVzhz2bo0CHCp9oo&#13;&#10;tlNXd472Fyap3UeNHeNBrlow9Lp1y+Ygw5mEnIL0N7gVm3P79O617ZWt7Tq0JVfPmT3HaEmkRBLL&#13;&#10;vju//11sgdx79+n3+7//exajDZ5U5bt37YLAO3buOKgkXBPLIufOZ2/VunWolaN9shBgDA7cw+zf&#13;&#10;n440PEIiMJZq4UQdK1YOttGijIQkQ+3Bjt85s2aVDCwptzG7scgKy09+fDfjcyagZDp7KWdeeBEH&#13;&#10;wRJ8964PMgLENQ1FszYJ0W6F3q+8fNSIET+9//5HH33cSqSVj8suvXSINRJdW48MGZ7g3oqBxP0/&#13;&#10;jVPvyLWW/K+7/gZVS7/98MMPkaEly4XD9Onne5C4VpWa3Il1JLnUo5qk89xkZSJcREnNmuBIeJ08&#13;&#10;+XR9Zvr550OnLl4iDDEUO1OnTmUlacQcUTmidFipIQ8CtOSwIilMbMNg6lMaC7qds8Cas0v0xPIG&#13;&#10;AowsY8eOFaa2tpZyzxIXIYNyz0htcsokZbpzLM866owZMyxx2aP4k5/8BBY95ZRTNOK8DlEIlmaj&#13;&#10;KIuMpAPIAWk0RQCDfoXyNLM2YYwcyz0/wKXqgipVFt6UlZUhNc/0HhI9WNp0CaBc3ivvpVdcEUbq&#13;&#10;W1/Rp5lesifhzSrPiwSalS+/vHrlqmGlw4zLO3fusszG6sNwPGHCaXZBGKAjexHTpTgjRoz87Gdv&#13;&#10;Kxk08Cf33EOqANUMMHkAfeW1V9ULVluRsoRNQwit9R8wsLJyhJ0tihzr2sle1Jxt7dC8tX3bdnP8&#13;&#10;EfsqjDiREEuQBsIfiKSv8zpj+cCa0IrlK5l8aGb+M4bCgVQE/Xv3P/e8c2/kFnzESCOIBF96aTkF&#13;&#10;GhoytTjQxI70B8oC/7BdO8R2zBEAH3wsFDCH9xOa0owZST711FOmIlvyLDp4rxQ5fI7oWTqFi7bQ&#13;&#10;AQlUDUZA2mOThIYhF5e4shYrpyCKKYeNLqCll9FjA64oz1kIWYhVIEkU1WGxgIK9pqaGtgSO1WC0&#13;&#10;5EJgYaSQKcyJ5OwEAKFDWOES4MWXlI4W1NmMyDOZWfhUgxtqa59/4Tk7rCyU0rMBftOnTx8zZqwZ&#13;&#10;AuFk6wCJ6cq5SD/n5af0/cxfC3eFTW3Q9+hTOojFwtu/+U0SzN0//tEf/NEfGeJzYC21FTk02qfH&#13;&#10;YtPV+FPH9+zVQ2Grq9cRWNu2DbsDc4A+IpiUpVnI6OTDB4ADKlTNXnDBxY88+MhLLz2vJfCTsX7d&#13;&#10;mn/62v829IW0ceCg9mCJWmEpChym96d/8ReODDFsGBbAMEshz8x5muitKdI2M1k0SBIaeNtbu2o1&#13;&#10;NzMMq/r1H/iRm27StDVpHo421VY7qpjgU9y+jXPVgo2JDCnS/tVv2kCqIO9279a9vLxCUmAPLVao&#13;&#10;LY7EzpxnZs0+cugw83gaBsLx4kWL6jbUigsNXvyhSziIJ82WDBlCHNlYXXPs8JGlixfv3b939Ogx&#13;&#10;xHpmNY6Vj604vHx9aJz5pXv3bq+/vru+bmPYczYCMx3LKirCoCsODzi8oabWfiGDZNfOXUpKBgNI&#13;&#10;QW26iE0GbX0QB7v36mm2yvPOsNKKylEjq9avs+fW1x/+4PurXl4OFOnsEGNtTQ0lqj53yvjTbvrE&#13;&#10;J2z4yV04V4SEC71bmF2v77Qqyl+LMAaEivIKOg/dPocxDVUMHzlqzLj5c5/u0MHSp2X7okElFrVi&#13;&#10;gwMnlvv27TWC4C3fmE5IpyRhUmrN1HSzY/trdJVHjjY4v0F9CU99yg0jAbq2ah1FxKpVK772v/+e&#13;&#10;qsoItmbVStiVTgMAvviSSz587TXQUXV1laP81KMFtn7OQhg8OA8sPk2cNHHBvLmQkgGMw1YPQ4eV&#13;&#10;UtZRIa5Zs5buEW4BSz72yZvsqrIAQYlHWgBsLFdSJhuTmVZmVigpAuwatcBJSdWjew/76yDqAzv2&#13;&#10;JccwhqPitq3bPfTA/bafcYT40osvzp8/1xRpicuI3NXC9PDhtDlamKmKUovWC4t79e4z8GcBmOxy&#13;&#10;jnmIs1LLHyPT1te2vtKhuD31x7e/9U2aKNb1mzdvWblixY6d283U6oI75cEDBlJaarF8sYD6duJ4&#13;&#10;3rxp09//r68umD/P6R3Ok1z+4ovaEtl9yLBSUkpZaVmh3nPWLe82mNG3WFywhut67JFHqBzhBGO/&#13;&#10;FqV3UIvFuq0x2YkCMy+8+TOfGVZWkRO0TsH9kJam3u1HvfM7d6x+eSXRwpZFdrzUCbhtuP/c5y7X&#13;&#10;U2hHDe8aiZM8beVlU/rPX/sH5EEOqsk6oHOoDfuALouV06fw4dloj49ebwsod5FVVWv+5n/894mT&#13;&#10;JguwacMG5i0QDlhVPnxksqkp0ebBJC5tyA/+M3uWpsYW1cb+kH+XzVvopjyTJYYlg7LMB/O22VA1&#13;&#10;EXHJL/RUFIZGg8uuuBywVEdSANp0eaVwcp1OKswTDz9Ss66Kt3zKc4aj69avU1hJcRD60Y9/YvzE&#13;&#10;STSNNrw5Koa5OLGnU/uOFWUjk+oeL5tm0o6dO3ErqtSGO+tH+rB1LvafDl8zFjXPxqEH3rSpTuM0&#13;&#10;LA0Y0FfVg0xScRKJ5hqb97gn7dnTgr6XCqXiNtbUhh21xYiGhnB6OniY934qoPVrZziksjcaSTon&#13;&#10;5KYWJp8+eflLzxcXdQKw7/7hXbXV69msMslevmL52jWr4U9+j5xTwiZCXFK34QJUZiphOcZiHG1e&#13;&#10;pJkI4Gm0ev06yNYCWe9ePQcMakJrVrjiFJbjDe3bt7P/8/bbvz13/sJLL73s9NMnG0pGjR7LTyGn&#13;&#10;RwTJJx57zPAFqAtcX7dp7bq1B/c7vTOcOd/4sY9Pmjypbft3UQGoHB98BKiQ2ra2oneNHXeKXRAj&#13;&#10;Ro783ve+R2atr6tnjswtOxlXi9Ro2rVpSza1MAD8EIInTZr40Y/eOGb0GPPikiWLYULbAyzbUwBa&#13;&#10;OoUY89AWDSJdfmqa8nInOlMEGwuIxcYRb4iwsrCWoPFGC86NWCr2yHXqMn78qZXDhxNV58yZ89Ss&#13;&#10;WV//+tcBJLImz/LDK0KdQgMjqcqRI1579bWamhoLimCA9Kk+kORTBnVZUPaMDBeSyBwCED7I6Oaq&#13;&#10;O++803hkNLF4kwkLYlJ3Et4beWGIkQUcJeMyaQgh+9RT9T19WIKuPDJ6KMQ1m5L+DSWUgRhlLZPF&#13;&#10;HXwiZSSJSFj3YBwXBcK0owwiZRGqyAW4mNnonjJ5g5mZMKuSn/mt3yJJPPTgg/379Tl06BAYcNTk&#13;&#10;f4jfrgNgM2V9WWm58YVeHmegHQ9qGX5uWVIESJ8MZF789GdunTh58hOPP/HiC89v3LjJGLRgwXwe&#13;&#10;YhWWy5BXXnm1cxfe6mxAH3P2tGkTJ06iqp01azYMhMMSYWawePFiQ82ePfvGjz+NiC8jy7qMIbQ5&#13;&#10;4932nTth+FVreFnYRioiQEgEK5TRjGg5yAEyBD7WFB5YOBjfQTX7iDAcrzIfMttFQbn2qaRgNq8k&#13;&#10;uJ055j3eurvyGxzLD4YwDQmckwvtK7bkT8hEhpRzsHyXHbiodal3EyZgr5rkQjAqxBJSLqILTAKA&#13;&#10;ErUQX6FESubeqcb9FKYl2Z69kaNaq62tRQ/tHzSlzVikMC77mouQSZK4jHKmmTZxLaQZji3Wal16&#13;&#10;DemNlY7dkh07dNS2UL6uat2zi599es7Ta6vWDhjYD0ImIsPVeqFkU2rykSzaGMc2iX3y8skljCtC&#13;&#10;NF/5MTfz/N6dO1kW4IQANcUkz+GQl115Fb2j3mYmwJtEfHRwqXXv1tVdrWFb69hTEUnjnnRyvi2z&#13;&#10;a8725N/3NwfU7MjRo50a/Dd//VebNtYSkJVn17ZtO7e9phloJ9pGtIFWrcaMHfuFL/7hJR/6kFE3&#13;&#10;NRve5DvbpPr8c8/PeuJJ+0msK8Xhzi++oJ1QblN3cPXBg9ynbrnluutuINKJRWqprq6BaiRuXBpz&#13;&#10;yjjZ5Qam1ziWvW5TPbmKdRdfBQwvkcPD5MyZM++/735+PNoVt4O8fnLP3cycxCJ+HUub7ojg19/w&#13;&#10;kU/d8pm04NPIdvrc8867Zws/JUeNk4vmL1iyeDGrdjt/9NWu3W1bmPk7n/8CQwaF4y4CnAuXd6za&#13;&#10;BhLmhhjcggm7dm6orbE5Tf/u3qO3czLy2l/uBRTr27e/dpRS5thR6iyAwVITYMwgy2Bevb5q9cqV&#13;&#10;eg7TNcAY9+QbU2rr1rg3ecoUh7OfPe3cbCWYE8x8cM+81dG5o6yr28TTipSl74p00mjjLhbPNHZF&#13;&#10;Llww/9Bhx7vp0a0NgEYqiRiuPfPuSHloGe7Hd931wH33w1FS6NO315HD3fbv3iMlVqNmQ+EVmfJ2&#13;&#10;6rSz6zZuwNWjBxpefO75F59/IZpDmpq7du9hO+Vtt/224+aFtwNw65ath2R89BgbH15eVSPSTQQX&#13;&#10;X3Qx7YQTOI4QwA8eMn66EGySEUZZ6PFuufVWwkzvPuGLwlxjqKSLIE5bwC0rI0J0NCRhpq+ALJHa&#13;&#10;hCwjkkz/fuwtW3Xu3JWQYDt1GglbPfXEE4sXLpI+dEQpBKJQ9hrjnFHBm5rWqwTUuVtf3SIuEmi3&#13;&#10;+g8KvzVvd4liRfvcs89dtTws+uhAoMqNtbV4rhiqgk6JFYmRmf6T2XBSthSXlZbNuGDmuvVrgW27&#13;&#10;LqqrqhwnKCmThcsuNR3t+htvvO6Gj3CQ0zzpFUgw3EadCmnN5bXt2/QCePhYY4P2iXsqCzsEEC5G&#13;&#10;ZErgbt1nXnLRzZ+85ZRTx7dr116LkKZN3R++9joznUUNpCK7buMm9OsoLpmRvm742I2f//zv9wr7&#13;&#10;5+OscG1ZtOau7rTVxx9+eM4TTwQsoZA/eJAE2KlLl+kXONPyNqbUiBh3yikUAJvr86a14ueff2H5&#13;&#10;8hXoUXdquD1t2MhRn7711quuupKYahJkhpa06A3WX4aVlvXoEVKWNqWwvtrBG+jCeegdO1WUD/da&#13;&#10;GZVUK3WGik5tkRLZCiK1qeeeM/Xss/VBsmmUv7GIT1uenEysS59dQicCGi1dstgXxGMjZtEWjp8w&#13;&#10;kSQ244ILFUTW27Zvrw/i91sv4D9zaDrBJUhKc5wHIpAjAU17xxqiszAqvuqaa8+dPiMUj4TJPCny&#13;&#10;nrJzp2WL6CncIA0cyJBBYNGr1q8n8EQRios0UQvZXrqwrqamOiCldBuO8fVomcNL+RIG8GHHjjhS&#13;&#10;r03bNuUVFe3bhxZXo7ruhuufeXq2EU+p6fce3FJnACEM4ImILLauvPqaL3zxi+rUGxLO+vXVCu6T&#13;&#10;c+3lrcnJWrJSI4fU1dWrUL979+ujByS6QqtsVKQnEPjAgUN85vd/cTltioFU97z4Q5faNmmEgQAt&#13;&#10;ClgEMdqn/azhjtLiwCmnnnrLpz/tjEfLQ7nUOdl34/4BRICqqsApzwYLP6OrpxbMpRXvZzRFd37/&#13;&#10;TtsC7/rBXWvXrfu9L3xh6llnsbtlqLx8+TJaOGCprLTsxhs/ptrIl9teey3vvqBEZj0IQSUcp+rz&#13;&#10;IkdTjrIwespOvlL46le/qr2ydYag8kvIjxegAABAAElEQVTVWyBPYFf89IdM2soQ3JkMzfD3/Jkz&#13;&#10;nnryKZuS//Vf/9VeNSImPcapp5xCg28qskHWPGR5oDa52p89ezZ5XcQJEyaAbeZCDTolGQKuK7fs&#13;&#10;DCBhrSVLllDWkb8hNAUhsgtTIBud+dnU6KDwmpoaCAfkeOmllyzuig5CFJCJiIZyd2KHiPIF0kQE&#13;&#10;AkFNqqHzzz9/cLLr04Vyygjz7K4IMAwZmm8Y/IEEzJqJEuNVGBl6zrFkR3Q2Feml1mJvueUWISmo&#13;&#10;pk6b6sMrtr+8+qqFQFEE6NSpizAEC2ki9amnZisuNGUWjFkn8V/KLjQgiWH8ueecd9r40xgNsjVf&#13;&#10;MH9+dU31K6++YiwbM2bstLPPgZPLy8tGjKh0LpNiGiCsYr744ksGKYmAH5apDhyK0yMD2kZziAFX&#13;&#10;6nYrUiHOnz9v0NChqobcZsqE/gXUHpVQW2IjbhTu0L5jW8uotrcdPcbowtLmZVdcGaJJasnoVIOY&#13;&#10;EOU/fnzRokUgEMZidQ6QuRQZN7d8UVzemyqMPgoOsTBpiIE+MT+HVJzEtBjdRDc7GtHUtXal3aod&#13;&#10;1a05+YoAIbV2lweXNJl9zpo1y5CN1TRaxuX8VVL5QoOQ+Rnwo7gjlNhEJ2JSfU/GFsUUKxdB4Pzg&#13;&#10;TW7DsvZm3759JgARzcGIVCNjxoyx8DFowEDkEYt37d5t/zTg55K4XZfWaM6fMb1yxPBOHTtLDeZC&#13;&#10;jNRcakFxqMBl52XOK9Ppp3wRLFjhnppJ6qepJL5Q7dIGX3vddXoHXv37179uDaZyZKV1iIgezUpK&#13;&#10;llOpOo8Iw1MCMau0tLQNj6+x6pwHjTfqKyV84s/88uT9fcSB3GwQrPbd2ZjwpPL1r/+bnf0ks5Ax&#13;&#10;NQ4NoE0rWKvvgH7nnnvOTR//5Lhxp6SGEVFyCnRxf/THf2xknvXUk4QYGjHtk2TcgeKu3wA+Bm/4&#13;&#10;6I2kBNqG3F+279j++t49nULx3qpPyQADl6SyaKWN79i5a9+B/Raw25s7hg9nd5cyKjr99DP+5m//&#13;&#10;9lvf/Naa1SsP7Lcg7ayUQ0jXhkk/Y8aN+/B111922RWs+ySC9mFDSz95y6f5f3/i8cetrnMwE9un&#13;&#10;WzW279CpbHjF1Vdddc2Hr7PfLMrId8serij3tWc4xdG8vQz9HcEazZ4gvmffvk6dO9K8DS0rpeay&#13;&#10;upp7n7Jvqt8EcbGnAnxHjx5r9U0/lLv7zAsuxLTv3nHHsiVLyXymEB/YJFKzDysr/dCHLr3immvK&#13;&#10;ooslw5PmKpBjvqI/e5kW9fcfPAh66YbOHydj5QD5jgYbQyZNnGR/oFX8MNxq33HUqLHGagEGDSy5&#13;&#10;7XOf++pXvrJr53ao/sCBg4ePHOPhiYezsvJSm/nXU+s18GlpQ1E1SVVqgJnt3Ia+Bc88ve/ggVa5&#13;&#10;WoqOc1NHL8q8iLM6p96peOmDJQcPH+QSjI6X4Q8lp9fqUTrMUL/4B3/Ut3cfy6ZOKTT7GFvFMnv0&#13;&#10;6dXn7HPP++iNN5562mlgXm57JEvCK/Bg5B5aPnzgwMFWtzP8E8CS5e69e7t072q7myYBCUvKasJN&#13;&#10;H/8EHaxTLjQGCiL0mEMvu+zyCy646MknzdVPAhmyra6uPXX8RAqo9cBY67YOUoa6GTpCyDHupbLk&#13;&#10;h0yMouG8WgR4rrj6arPMo48+wr7UKK+9iWsF9LrrrgeZXl6ztmuXzuTssMyKtZLjjlW44SM3ko7u&#13;&#10;/tGPnOUNFB0/DsGFh57efcMZz7XXXn/2uWfb6JWwXrQ9Fxo0EE3RaO2H5XgLmlLr1oOpSBszdPoe&#13;&#10;XzUkLSHM87p3Hz5ypEXSs88JzxHST0WQGE43XnjxxdyNfOf2bzsnhW7Mq4BMcQBAD5PRjTd94qKL&#13;&#10;L4YQIkpRMS30H/7xn/bo8+0lixfRX9k6eODQ0dQvijt3615aVnbFlVdd/5EbBpQMwBekQte3/tZn&#13;&#10;Kf0e+On9Nnm2DvefjfqXN33695t61lSCKOPkGCXSNM2+ukO4xOtoBNBPkaiRZDot+O56fU+7Dp2d&#13;&#10;rqdzhddfGafhSEZdu3a2kw1MhbkRStdnjNLMNAxfUZ5Zx4r7i3/4R3d+73uMq21ExG2TLATJxRS9&#13;&#10;3IUXXmShwQzYurXTCDXCIpZQ+/Yf7NCp67HjRZUjR6MZSwtVL01CDj0b08o9e/ewmu43aOCNH79p&#13;&#10;4IDwRyXbZvJieYgg16VH96MH2o8cM4bRrLiutWvWGCUcuNGuXZvhlSOpE/N7QsiWV19t72z3Ng7h&#13;&#10;bLCpynupuaxxbNu+o007/awjtSer6bQC5YzB1pMmTfqb//mVf/2X/2Mpx4gnMOEGwarPeo3dYZdd&#13;&#10;dbWdz1qLT7C0q0ePnoxjKVT76aqRBZGpNXdB/GtZgene03kYnfTQPr2bHIESn86aOtX2FhojvOcl&#13;&#10;uKRkCHN9cY2utC+//wd/YFFl/vy51KfgKy7SI4bqe3DJ+TMu+PC1148aPQrBqVpzWd+texP3363k&#13;&#10;/+vSVXktM49fx+NgAC+Jl6wvuCmzjefOO79vk8bv/d4XbOkmpdHDfulLX6KYYr7/mc985tOf+S3A&#13;&#10;SY3fd9+9f/c//478Cqh87WtfK0jnqaFLMs8vTdjJ6ElO5fP9K1/5isWzv/iLv/jUpz5F6EzSIaG4&#13;&#10;SYHmjYsUjlQzjZ4QCCagYJwNQGlgeDXoAnhVVVU+cShkqTjvzdOjQj/uNPDDh8yp9JnML/UHBn5A&#13;&#10;XXl5OQlbdtGrm3FUfpCdB7oyyYqidGR3QxiAlDmmRFGehJzzmyzrA3WAB8mAKonSRkRhUJvRYOKD&#13;&#10;4GkcSe9hD9DOSgwDP+gUwdiSc/eQe5e4EocwKTMBxauuuso9fdIhg6Wem+lRFsMcxwpHjQU2z/z0&#13;&#10;p/czUjQSnXLKqcchpzRGSZlhRIwIxCV71huOA7r33vuTqVPPsuDtK5rzJfF8pTLKS6UU0/Uve24Z&#13;&#10;ZS9AOGlSHJPA6baZwCd93sSDK17u3r131qw5xHqNAY6VYLStWGJrkuybkj7e+MJzSxc9u9jYDX0R&#13;&#10;X7xPGDG3TGnGLKINoCFQbqvWtoU88MD9kPY55063HIBgaUo/ERlDmyqwEqGKTVSEErF8xaXCXRiX&#13;&#10;WDgP6ms/gJlzOwxJBjt4qVDqzI1ok8lHc7bkFEW+FyV3stLPqaUCRpNweSM76nG6UK1Oe2DQCyjm&#13;&#10;ZizNTEwTB9L+w6wMB97UhWccs5xRmlxIC5YTdFcWP0V3R78eZORlyAHRiVif1OkaEuAnbm5OeMe9&#13;&#10;OJ48+sgjsJ/RdsTIEZde8qHpM2aUlZYyl2KPS6BM9aJqNM5I31BQKIif+A8Y586CDIHzHRmCJQJj&#13;&#10;cvWz5SURron+77/EpdQ333zzl/76r0iTBCd7VMLGN86NPOZcafLi7NlzJpw24av/66taQi5gSrll&#13;&#10;ejmvn3lz8sf7iwNqHMG5aWXKQ64qcsDddp3Folv9xk32Kusp/AmNHjNyyplnWuzrxK28mElwjOgx&#13;&#10;1KTG1ngcbGMat2zZc+YdC1J9evaqKK+YPOUMvv7bOs0oZhIhiW3FO3fucF4ZQFLcQMTscuZZU+WS&#13;&#10;pQcTB4F7XdWao4ctT7RhbjRixCjSVBi8idy6FeM4AHXlyhWvbN4iF+oXTjthyHGnceEbG7GQJ49E&#13;&#10;YkAOR1GvXbWK2n/Dpo30UV26dCsrr7jg4gtJeAJr+ZI1wxK4dds4jK6hwbI3edGynT5Oj2Txzuik&#13;&#10;WzogxyGBPGRmdom+Zs0qXApb+uNFFeTQ5AUhMyR1TFqy12RNT8UfDAxGiLQvd/zECYNK4gQj6eTA&#13;&#10;P9O/ohfHB/+T2w10q9esYf7qLV/UbDLzKJorLoqZ9Da8jjESs8KIaeRCRivBiiL74g5j16xZTzEw&#13;&#10;62KrXsVw9SiRAwf2v7zyZS47Y35v3RaARH9UQVqJo4Z9ftlzL61YvsM53WHJ1t1sPuWMM4fZXtg8&#13;&#10;6KGRC0da0EMHOBQtGjpsCIho9Vl4JPlq7uHFcfWq1c89t7Smlh71sFm7XJOY5NzgCkvDAimgkIgG&#13;&#10;3lYrwuu7ITkgCpyG5RJbooAUocuXr6BrkTjBFP0xNZgyG4vXV62l/aNu9bNk0KDJZ0yZMHESY7H1&#13;&#10;LFS3UPfFxkhr0CrOxLh2zaqa2lriVLvWbZVXSzC+FZifWYoeV3BfOXDkeIORc9Gzi1564UUolIcQ&#13;&#10;tjPTpp3TuVtnb7bv2EnKN5CaU2irtFKxcP7o0cPcYyxdvFRLViittGTIYJvo6KVZLQa4kgHiojek&#13;&#10;6k5ZRlFTdO2tpqZaR8ANjdO6RbSHNJvhqz2NdtPFxkPu1mlKAzJFYs1XpCJZRSM0kg9Wr3x5+/Zt&#13;&#10;LDosuFuXp3zu1ZO2SnIRIzKN85xa7dnDictqp1jVbthgG4hZhjQ4YsRI8zujSiKf5pgYIxLhgcbv&#13;&#10;8JpVa5YuW7Kxpnb37j10cUPLyiZOnGC6N98ZS4QWjP6cHSkHLTJ0RiJhzB4lfA0WHG+01kC/BEoR&#13;&#10;oHh9MWN2TgdXJN40mlVZLZHNzFkotJZaOSJ7fVfAELEimShCPOzauWO51egXX9y8uV6/JvLxtIl4&#13;&#10;SxuEmRwOk5BOnqTw2Ldvb8MRZ7H0HzVmVDqBsImDmXUp3/XgH2GNPnDs2DCLjZK3EG+2bNm8bt1a&#13;&#10;MiFQxDJ2+PARxjGNmbp7Q01tWmIvYv6g04mlrQq54uUV27eHepC9lYaqMecZ1qqxHXpkY2duseoc&#13;&#10;e+p4vo6ULJpKVGUjn6NM2SP6DpbVbTiNN+ZNmjSlb/9+hqbAZGkWp114+eUVdOXETqMN21dgTyOW&#13;&#10;P2ZWswyuWu/EQmrGoaVDK8L/U15rDi90zy17jtxC60uYN5SdddZZ+mBTB7HpcdfOl5a/RAi3hs4Y&#13;&#10;u0/v3vY92hHG2L5t+5AVc10oqcvPd+mKTvAuJf1fmOybCxWlbAwjaeOX+Y+4bTwFCOfOfWbbth3T&#13;&#10;pp3FWb/m8ZWv/O2//uu/4bhDz/74j/9k6BByZCuN8st/9+VHHnnISsA//uM/XnTRJeQ8SShgmpYi&#13;&#10;tyTZN9WZ3qXbfPazn9XoZ8yY8eUvfxkkS10u9AOpQuMmmuk5pyCp/CZT7k6U1vR1ADP0Cy++QL/B&#13;&#10;JlOCBh2Ouc848wzD36B05nue+Yi/GhOcxjrFQEO7Qla2iuyrLCQlTZcHGWmFXmqdtKC6bmlpqdZZ&#13;&#10;VlZmoPFegJgLYr6MYDmWZ4jU8RXuLCSpfeBGg4JxTXj0CyCke55QZWQwosBEFfxjO6XAuZjurhxY&#13;&#10;XCmg4dvf/rYedcMNNxjvUvUgMuxbIvcogFN08YQRVNQkEtXkT39679IlS6688vJp085t1yYdmZKK&#13;&#10;JgokYkQDAPbv3/vYY4/X12+6+eZPYZ1akFgmINMQa6lBNk0mEBJOODmkNptecvElTBdMZ1maV8RU&#13;&#10;SvXXis3VnDnP2Pdi687gksGKkEaEaAxKpYoR4CWZwKKpmRggKXHgaWJRlAVLY+ksggVgMkWlAwB5&#13;&#10;LmZWZG649PLLkzq0iU5JuVBrpPjRj37kE92soUQ6uVpzcaSWSyRJbUDNQmjTp09nCQnL4W1Ox11I&#13;&#10;Q6dgniVi1XDZsmXz5s8z3VItukgDGJV5lcOLki+qDMOxZgAECgmI4lUGsTn95oBhTQq/qVnYzwyB&#13;&#10;bA1Gs9HMtBC5Sx/BYmWyc0YIyxHNUhY+qP4QL6L2rBPpDgKLC83S/D639DkuhWibxRWAbh899OTC&#13;&#10;2NSEHSHpprrwJl3Bb3xKfCuura21DnLo0OGrr76KhJcpEcxDfs73GDjiX9PVVMCYvAlAq//f//bf&#13;&#10;wGwew2/7nc/deutvpWVLestjjH+efXbxN77x7wvmL3RA2Re+8HkrSvTAOaHmlJvSPOFnc1Yn/76f&#13;&#10;OKBhIFdVFh40NqOpd+9QjNycxEqBQoTN0d3jZX79pvgWLmKoaYokkzfGNGGbUsix3pQOquJLGqh0&#13;&#10;/7fLQpDcWTIVqXARUZ6G1kjhZ68IHAJWU2FTrDcKnpJqKlHLHDOpOaVUZPS8ka43rjd+63ItRu+W&#13;&#10;7wshWybeFCCn2JRUzAstw3iNtkxtIZE3s6UpjBRb0tdMAXlRCkzBml/E3xhoXG/if7xsvnLuzb9i&#13;&#10;XCo8ezA1uHKb8DMT2TJAy2fzVB6lIhhKfoaWCCipFD7+vpmNhQp686ccN1JtcRm/kQZFtHhXyOKN&#13;&#10;d2LlfOWdHqI4AXfeCNL0hIATsg6eN7NROid8LSQgWVO4n03lLtCZJuJok+kqhH/nh0gtMSpSc0Un&#13;&#10;8ztEJr9OqKBCUqIEtSlKIfrbEZxjRfNIGRUSeTs6U8dKfVb6bxWoieJmspsoT+kaKIJ6Al0TxyN+&#13;&#10;IUcPScrCPa9bIkBMi1gtQxaeMysiTuZ5+tAy2RwgcirUflpaLaTgoRCm8FIpcpTCmxzszS/N4j7l&#13;&#10;3H1tGT4z3xsPJ/C/uYIiyJvTLCSSU1A38V8SmAufPDST7THSaPmp+Wtu8HIPfra8mlJurvQTyDsh&#13;&#10;ZA6c8niLvtwy8H/yuTWV138yifda9My7E6mi9m6IFqYPk8JhA03fvgjHfVom6W6TemPj97//nX/6&#13;&#10;p3/ev//AzJkzv/gHf1g53IbyYnth77n7nvsfuJ/5vT2BkCF8ohKtG0kt5ZXHpqhtb9Qr8fQ73/kO&#13;&#10;vRakRPtHUE7DZRp2hYqxUNiAf0ZtWqWUTnpIRPuZ21kugtWUiuEVM2cyhr+A4R+XVgsWzH9q9lMv&#13;&#10;PP+CTckIkKMopPaKigpArrS0lJhOprdWSgT31SeFzrRl5kif1A5FwGbWbIjplD9ketJ8BoERTD+J&#13;&#10;hOMS3gVYUqBbxIIZLGmvWLGcsC4KGV14l7xaJxNHlBPlfbK85wAV+hnrpn369AYDfMoES9aDCxKA&#13;&#10;zagWWYHDLRZvKKyQweZBGIQIE3J8CulN8N+uznZty8rK7AGcN3+BlVoejS3SBGvTJVigWJZGbWIN&#13;&#10;iYszqANnMksLd2HlLvGEWg0r8YAPGzdspN1ClQQpEq2+wdFqN4UN3U5t7UaWn8xB4yibOM47yhKZ&#13;&#10;xsCUxs7WoWRetvS5gQNLrFLbEJxAaQQ0U0daaXjNk7YS2QHy4P33e2nfHZsQjERkLksU//hxWOix&#13;&#10;xx4D5CA6KmhflUsADzmAn4KldalqZ59s2bzlIx/5iLYnJ3Xtk2AF/gT6agwf3y8tX84x0trVaydO&#13;&#10;mnjTx26C0ATL4XObyVnIxToWyGSH57x5cy3Q3nbbbQJ7L2X3TGoBv7EZBq5mJRtRSj9KRQpe4TU5&#13;&#10;icsdVa4cMedoCcMaLdQ6Z85six10CFCZiI4b0TYsvmizSmdZATK0s/Gb3/zGd7/zXdiSJva2376N&#13;&#10;vn7KmWewiglxAMRN+3w0x0IuaPQs64aGow6vUhP//u/f+NKX/vvKlat0K8rzICiaep78kKaS4i5i&#13;&#10;/lO4B080r6Ljvfv24yTixZdecqTvmqp13IgfOnigbhOfqC/dffePv/WNb65cuZpL6c/c+plPfOKT&#13;&#10;OnL095RovkswsmzOppD+yYf3IwcKVVmoUA1bDeceVHiZi5Zf5uf8Ke5N7e3E0hfiiuU53bWckOr8&#13;&#10;pGYsRMgh42VqVG+ZXv6a7wVicsqFn/kB/SmLplaahixJNiVeyNRDju5DKnKEaPk1P7fMMUcpZJrD&#13;&#10;F2LlB18FKyRYiF4IVsgih/Q+EZwDtrijOAVNr5p45TnHyln46SHHyYnkxAthCgG8aY4b75oDRN0l&#13;&#10;eiNeDvDWnErpNqfQFNjPAuVe5TSj8Ll+fRUiXSn2z9yaCQgFniA/8+1NP3KAlvdCdC8LBfcyhyl8&#13;&#10;zSl5WXjj2fWmHOJF/pTvP/MzfYoQzZwqpFDIMb42BzshnZZZ52Du+WVTyMSmwqcC9wq5FD4Vkiq8&#13;&#10;aflQyLf5ZVRuftn8Jn4WnlvSUKjHlgGELPwsZC1+geGFxD0UUhOrOXCCLM0CRiHf/NAybiGX5oeE&#13;&#10;lJqazxujRAt6QiI4IYXmuG8UML9pJqaJ7NwmC8QIUwiQE2xOJ4Lk55ZvWr484Wv+WeCDn4WUc3be&#13;&#10;uDL3TviUAxSC5YdCUn6Kd8LXlmHys3vuTXJ5c+D0Mgh4c0QvUy29Ud2FBFumE5FToRDWkjZh8k8P&#13;&#10;OYy7tveuXicy913N7NeTeIGJLbMLTht3kqN2slsMQfkeGAxOaON0uM9//nMLFiy06fav/sdfnTf9&#13;&#10;XC1MO1i8aPHffPlv6RkmTDjtK1/56vjx4WaNNE9zlWXfVFWRINHTHis/Fy1a+MUvfrG6ev1FF10s&#13;&#10;ik17jP2ygA73aSSip6p2OOZeBhSQkth5g2mM+0FmfI/q92BtKfU2ZgN+Mj50PgxXMVRVm+o2AZk0&#13;&#10;JJxw2NQHy4FYUhOMAA0EEsSZ0tmrZiMcNbRPyKBIkZ5kgSo5eAN0UTMuWLgAdKRL4b2Qvo4fMwzw&#13;&#10;FTU2tiqgwOlN2MfTR7HeBDLx4cwzz0iuaHpSmjVzgyQdZgZY63+YikDMKOj882eQ5mkmxYqipcuD&#13;&#10;K6t38PnBBx/q0sUJHFcOHsxdfvLb5cCctMrHCwKeMz5hSAA14TZIAF4uWrjgrKln21TjgI2o2fg/&#13;&#10;OnEqYqt9e3Y//cwzCLYfA3bKtRYB0uUnkyOjQmCuqMRGcBECwS4KtDZt+KGOigi4XuSoQJZHDoHZ&#13;&#10;69CO3Xv2nHP2uRwTN1VTyjhqTstK7sW4JKGiRNapp56CjVIWMnE+VmuxJdYNEw8kaHeH/eVXXH7F&#13;&#10;6NGj0JIDo82DBJmBWVBQO/bmUe3m9zlNASQVFB4/DkTxMTV7zmwOo5OfmCGoxjrEx4imNpN5Q/jj&#13;&#10;2ruXPnnJs89u2LixrKwM0LJhICebCBMnLmhNyjATq6Hn+DB48flu3bpfccXlbIoQj/lyRqAANrwh&#13;&#10;Dx6j8aMl9ob1KXWuhmHhQBGkBh+qRulHv0KJ9I8ecy4QkxUFZMxpwQLyx1JlrKioYJUtdzQAn3S5&#13;&#10;DD6157T0sIJpKIg+4/wZl1zyISa7Xbp14XlVSBml5KPOpI9FGi0WBad1piD1GE544IP7oYce+bM/&#13;&#10;+zP2PDY7/eVf/resBow6CnZG18t3D+lqGokjtWCP1AK/Y+6sWbO/+vf/n02KYKfVlg6x4dPBrwfY&#13;&#10;aE2aNPmjH/0oVG9TvlK079Dk9rCQcuGhOZeTfz8IHNBEFCNXbsvnd6lsOYtCjv/JXAoE/2qTfWeq&#13;&#10;Cpm+c7CTX98lDrwX+P8ONLzDp3eJIe+vZAv8KTxk+k/4+QsVKscVpTBJ/YepFQJ4KMT6OTMtxP05&#13;&#10;w7/3g70vSvQB1AG+Q8uIfUFpCUDrTFP0G42bBom5vK0UNk1dfMnFSQHVyjEsP7jrB6Rz2OnWW2+l&#13;&#10;bWjXrj0R0VdTPFmTwJmyU9cugl+4TrrjjjuYyTnCiFWYLU8JZYUE7rtAIf/yFHz40LJlSxlJ2sJh&#13;&#10;j2n3Ht2J5+RJkD9C0dikRYIsdYY4wf6+geVPEYUbRGeb6bRzzmY3TAtHdOYdxMWCEQFZaid9UtRQ&#13;&#10;8YFb5HIutkAgIjuZOK7AAkEGevgDkyZvmY4fEZ2ybl3VWkdX0dQQ0AVJxSRGh/rCFXiiIfSHaVPW&#13;&#10;CM/0NitXriDgUgBKGzbzD1ty4GPHjrJEP/30yUzyFi5cBHjYo0hOBvlSgEhWrCy+Kxrpf/36aipM&#13;&#10;KZDyaXUEiDW4SC+QQ/AiVtaD8QADpKEWMBMCobWTcsCsVM1Kp5yhG2xshD/dOQWOxNKlsJEipWKC&#13;&#10;RoYsiVsLYFGybdv2vXv3sSnv2jWdnZiQYYIt0ENYn0Mg3JozVc9aTelJVfQImNAdYsBjjLBwgFey&#13;&#10;jq/pCtyQFvWiCdmsePSYVYZVK1edP/18kAn/ECZBd8TgKpWXjamYzpsL5uREEh+iGLkUapaSUKtb&#13;&#10;suTZcWPHfvjD17Jrt9cFOXiBCYKJAhTZxuOEIkhbg8Gryy6/zEa+Xr17wWY5KelL1l2NAIoalcYD&#13;&#10;Er/yypZp086+9toPDxo0mBoNPVjHTRzNLWt7mrT5aWcg5mh1l156KUV6adqwJ9mwdo3wXIiH/vbg&#13;&#10;oYPw8+b6zWvWrHE60Nx5c7UK4HzatGmw6FlnTS0pGQxIHTy4T+/YuHHD0qVLaDUdxfnoo4+wDrXS&#13;&#10;cfXV1/zu7/7OtR++lpMJx2ngIZq1IiQhTP2rD7lG7eZ+FA0imoVaQoyXWhDlJCt/qNJCTEnJIJpA&#13;&#10;7RahqWdEv45gb1xNDS+9iOYXnVkNtm4TCsTKkfrLkfBSwNC6jQ0ltqdee931lJPnnHOO9Q4ngCEv&#13;&#10;Uxg0NV9vJH/y6QPEgVy9uUAtn9+lIja3ppbN9ZfP6gSC/fzl00ox85Dy86Tz84T5TxJzMvo7cOC/&#13;&#10;kP8aidzfjoB3+PQOxfnN+VTgT+Ehl/2En78QQ3Jc90Ks/zC1QoCWsQrR3/mhEPedg73XvubBDVVv&#13;&#10;LvL7okSBAd5rPP1P0vNzlohg2jIj8rEKI4nSqsF7xF+iJKNE/jy5mL/8ssv//M//nC9jWwhJs+55&#13;&#10;wEp5GblCEPdMKzVv3jN/+Zd/ya6SLPsP//APUITNrzkj6cNRBrq9+/c5P+j//PM/k8IBmCuvvJLO&#13;&#10;kLc0EmQgkDBLjNFQrBQl4ELgw+YhMn1ubJM2YzCKCzF60SIyPUWKKJQn9GzgH68qEBH4oSwQy4IF&#13;&#10;C2wPg77KysqGDR0GXDlUx/E7BFaIBGnsWqVcX1+3aPGi2tpakjrXXmRxRQAjYSFwq7ARCzHK0q6d&#13;&#10;48tbb9262WlIa9fGudsgVkXF8EGDBspIWTL9OOm5TZt21dXr7crjo4xBoCvMLBM0wnxECuGnBMFa&#13;&#10;nLeXklCuLFgka0UrBC7UnfTFBbcoJOk8Ke6gCArMXJtBYoJ5zFapCmtqaqAdaSpF/tRSIi+kzzby&#13;&#10;2SVLcJVJ7dixlF3RQYR0d/lJZTpnzhzoCLzH5Pw+f8q1JncMZzBZWlrKDrNz5/BQLIAyZsoz2d4A&#13;&#10;BstfXA65jTtlnPUFxQwAk+xdhWRODH35ilEaCePYnJcwuVx+epYslKgNvL779en2iE45A8Rnqopm&#13;&#10;4TQjmtyjR48cOnjIycX2pqsFcG/K6VPs6u7ctQuVIDYFfWmoz5ac2hVIqUVBgN5oVNTMvN7JF9q0&#13;&#10;Z91ayc6d27ds2WplQbtSMjsYaTuxV9VnwkSUZht2zkXFnCNr3ngr5brN9Q4yljLHX9zTU2KLpXQI&#13;&#10;BsDsn3z99d2U2DU11XC7kwyjNTY2YiZsqT1QaOss0W5dVLOpUtzxzQuYWTvEYUhbV5Kg/3EA2A78&#13;&#10;mZqEXxaDxFjy7KL/58/+zBoKW9M/+ZM/1WuwExmu4Efqgx7Sldd64lEi+R4Pykbp26rYqoHK0sZ8&#13;&#10;spChKbpbW1FBOR2BPeTnfI+0Tl4nOfBLcSA3wvdFQ/r1kPrryeWXqquTkf5jDuTh8T8OdzLEB4sD&#13;&#10;7/d6z8OOOnlfDMVvbjthWPgBu3JNvPN8cEKz85OYiA/UAp6J1BKxK+mpp54i0vE3TfcCNoQegwPc&#13;&#10;LAImIZAyJ64kOtMkvfbaK7NmzcowkkxJqCX2hjielG9UXUUNjdu375jz9Ozvffe7PGpAmxR0fKWA&#13;&#10;E/0HDEJFs3YoKYlSRuAZHU7kgKbAkKFCIvU3FDWwigTwzjzzTKabrP4Y4GUbOapFqANsIDS7oBTl&#13;&#10;shGLlR1oSmTfWLuBIybkuTixcFZmOv0W+iq2balkUInTitevX+9chHyR6cGqAQMGsuijXQRUbGxD&#13;&#10;UUNDuGaW0TXXfJgiCAYTq76+fsCA/qWlZfKlIiOOE80VhTKwrKzcWRqURRQvTEORTUqGt1PJooi5&#13;&#10;FqTPcA5tcJ3DDAj9QELGFc1siBiec8XRZfFoKhaUC3UAgUkx2CSpC4kMicAe0JQodDbQpveyI+vn&#13;&#10;pNxdvnLBLGuMUo/l5eXI81JeLgHe7kGYfAmj/WAySnAABii8z+m7u6TjfU11DbztvEFgLKOFDGN8&#13;&#10;hVoxChnKPmPGDGzPzTIxM4BfBswKBSpTw6pxG//KS8vAQ/9yMC3EL4ja6Tfam9MpqC7B2tMmTujX&#13;&#10;hw/oIsfWgP0WPyQIpAHnGqQadAelNBKgC7so6DTj/fvDN7Iw6hp+8yAW3k6ZcgYvWJoBHZo3Isod&#13;&#10;Y1FIO3foyKED+w9wH//qK1J9VSwF0W65XC8fXt63Xz8VpyLAeEXm38UZUyAZ7KcDSk1V0ihaL6Bz&#13;&#10;xs+M3jFQ27NwAdflGnGXCJYKEOx1ItD+A7bn1TpKuFUbPkLtrvQytZhGzrZj+22rRpAPjNdoKWxB&#13;&#10;6NQaY63hna9cfe6yE9Jdd9RBqD0BfmQovst79OekchTPhYd3zuLk15Mc+ABwIHeQ92ybz+Th83uW&#13;&#10;wg9AG/g5i3CyCn5ORv1ywd7jPfGXK9R7Idb7vd1+ABFgbhYnVExhrC80mkIAnzznAGRTApww3pCb&#13;&#10;PVB/kU0DORxvPOfss52g0r2bQ4poEMQINObyQOAjdnOOQtdE9CcIXnzxJekbJUxIwyERHj++efOW&#13;&#10;Rx55mD0btQbzMNDFkQkwBulf4HA3kq5IOh3QGQJu7DWSfuga8sewP8v+KlqF4O4lUbssXcRZ4jtZ&#13;&#10;3+Fp9EJcg7Lfg52IznZk0eRQTXiggXHyLHQH3zpDkyMce676DejXO/SfnZ1Dwi2yf7REW7YQ21+R&#13;&#10;JomfXquj04f69BvowL2Bgwjxfioa8RcNUBOHnxRH8iVSyxrrMlVCtmnDgTD7xkZIhnYUogAXZ8+e&#13;&#10;DZqWlpbagoUJroxqlB5uzDsbgTpeamBXIBwYgEl8lWmwqBmYyV14XmpI/8ID4SCTNFWiKwfzc/r0&#13;&#10;6SC9qvQyg8Bc1y3T8aymSPN0pDIFV1AlfOL8z9y8bPneM6ok6AEqg9ykIFMlUkfe5zbgLhVh5AIl&#13;&#10;qh3pqzWBC1Vp1QD4RCegpSHZ5Kl0XopYIFiynlUf3a/aYT4KA8NgRw8fKeTlgaccW/jWrFm7vqpK&#13;&#10;s6yoHO685vBfyi40USVNbZ5qzsk2GzZuALoc2KA1YrW6o9FVdwLs2bPbygXc5x+Nn5RVBB5CyEJ2&#13;&#10;7hxKP6xThMxAP+FAHUd7ABbFAx29BFM1QrhLa+kIWgN+Bw+AhUqKY1Df+vX8f26VvrUG9QX4qXfl&#13;&#10;Sta2MFUoPGWBjakPRuViZuGOs2ECmtF1Tc2PfvhD7VAvY0B7aVqRQaXwQaeQRa2cPMZ9qAYGRc+Z&#13;&#10;M3vK6aezhY6umoJJ582XT4WXOev8U5o5ojv6Xb66WgZu+bPw/uTDSQ78Ehx4t9tSbue/klx+hUn9&#13;&#10;Eow6GeUdOPDuVc27l/I7FOfkp/cdB34lI8z7rtTvHYI/sAjw52FxFtSyUJ4HLG9Ict54oBC45ZZb&#13;&#10;QKZn5s7l5qFq7bqFCxZY5r9g5kzmoI6PD81JOn4nhM5im8fikD3i+MD+/TkdYajG8i4nnmEA1Hff&#13;&#10;fT+95567WbhJhzYs66xgACI+qTWEUvAgQb1dnH7u2sV/IGzQIWwgm+VOIqUzzoodJhOiqKyRKhbJ&#13;&#10;WF+Cr2h4YDzqFII1jBGqvOpq5nzMGuUC2xCpy8pK+/br60QdqMDpujt2bK/btBFI7dK1G8kbvONS&#13;&#10;v0f3bjyDsuccPGTwuFNO4aySfiZDwdraGjRLCkjo169/z54O7nTQXHiLIdnbpkVtBQe6yNbgKKF/&#13;&#10;xIiR5PjkqjEgVjLk60/xgjBskSkoCG94QGRmmkJlBEJhyBQQOFEjUAdYpZhZznZXapdaA/8oFaEX&#13;&#10;sIrmkGQPn0gk16wqKC0thQwZcAogCzUresuJKj+LAt7AqIFetm5VInG9LFyFYDjvknsmRgAP7pAM&#13;&#10;mMSqM+GWiCdKvhKxgQpUEErAJAouJfLVJ1RBenS5KPSTXldtelC5uaQ5mEzhNKCFjhS84R1UMHHV&#13;&#10;pibhgYmjI5WdPYUS9U5zB/pPmjxZRmHGDPslpyly50526+bNNbW1dHTiqjugC59VhBxDeeiMHgFq&#13;&#10;quFhajenBrPYZA7av38/Zyi1jvOXdYJjDCETM8Ldi1g2B6pZzY9zGu3K6ZooHFxS0rtvH7xVfCdq&#13;&#10;SFDitRs3aKLgn2cllSwVrnqEElUBxBjFaQyXP+6t0yZJwSy9ZO0frTnueuNPMD89ubHh3lxX9+Tj&#13;&#10;j1vkcFbP3r37FNbBzdIMjGhTbupQalZnCTVgVdXyl17CT62wW7cmQBtJN0NBiy6SdeWX3uccCw+F&#13;&#10;9zlYfu85P/h68voN5IDaz21G2QtN4gQ+pO3fTWt/J3z69f98WyJTgy+U5Z0Je8s235IVOXohr8LD&#13;&#10;Oyf7zl9/TtpaJvJLRGkZPT8XCvuLphYjiLGreWX3zSm/X96kgvz6ipGH7g8A336d9fuLNs5fJ20n&#13;&#10;8/ov5MBviicYHaDllTlu7M7Ayacsyuf3fpImGafRb5BcR44Y0bdPn107dixfseL5554DbGzQcmwC&#13;&#10;40nb8wKRtbaN7ej8efPuvPNOcq1z22+++ZZOHTtIk0jqH7HY8ZTf//737/rhXXaRASe33fbb5RXl&#13;&#10;Tzz+OGxDeQUGOOE95pIYTUP9SHfx3e9+F/ihcoTB0OMrwoLCXJLwhiJ8vPTgymFyQQAh0BHIgbVY&#13;&#10;GBKpSf9gG9EcJFu2dNmK5Ss28Q1z+DCUUsIMceBAOhnYwGmtpGESOdWNI+8OHDxAcdeurdR6Dho0&#13;&#10;uLSslGvTHj16Ql7QEVZQQwGQBw8eQBdFHxp8IuVLs6ys1PFoO3c6mnY13ZGdYyR4hGVARbgvLS0F&#13;&#10;/PAZHJIUJAAbK4gA5P4cDMJBuYqQPkQhKchWGXM6UJ/8gs/pEgt0UXDIRzEBRc8ZQuCSB2a3lFo0&#13;&#10;bFCxBz/z+8xDd5fUpKlhCOaOSDRI3qd8h0aoQ90RL4v8Htn5Kw5bCJA43R0+5K8+yT3TKXFxYVQ0&#13;&#10;WAgAdYRxeQ8vseOlRkY2K2LVp0bEFTGzRTAk4fy8efMoUUE1LQcqFgDCwTLtB76jsluzOjyaQtf9&#13;&#10;+veHRbWxfv37QU3HjsaGPBo5pdP2eCtVFllXjqicOm2aYFC98uYANrbRMWoMR48ek5evEyZMHDN6&#13;&#10;TL++fTp05HI2tb9kA6lHqEQoTgUB9lJGpDqCr06f4kzhCcMrhnfv2VNxVN/zzz2vjI7yw4R58+cj&#13;&#10;QI5TpkxRZLbKF154IdPTvn37t09ONXPZFRwDtfTMqJj+1UZshSVCxdXE//QsjMqora6m1uvetaui&#13;&#10;MX99+eUVNPGqrGu3LjwhiS4MMGjFQXhA2eGuYo8bM8aZsN54jnSaO1160/Qzv88BPBeulHlTZXmZ&#13;&#10;ScLbEwLkYCfvvyEcKLSEE8rrfeHNO4izTQ27RVMsxPqVP+S8CslmCt/hZcsiFGIJ73rLTy1fCpOj&#13;&#10;FF4WHgpJvb8efmH6caBpIPsvKyiaf2Gym4kt1KCB0rs3WnMK0DLZls/NsZtH7Ba9oPDpP3zIbadl&#13;&#10;spmYlm/+w0ROBjjJgZMc+Bnlxm8OO4wUecgAIXKpCWreeJ+Bh2eXT0R8ovzokaNOn3z64wTWefPm&#13;&#10;PvMMdcGCM8/80KWXnn322bQWYlGhzJ03j96DFoUgy61oOBXkcOJ4o61Q0IiNfww+jZVXXH75p2+9&#13;&#10;deyYsbW1NTRF8pUjFCS3PK75Q/tHPcj/oZS5AGWZJsFMZ5YVhD1hwM3UCpOL5ifR2bMCUr65QFlW&#13;&#10;eXbfQQUrX14J5m2ur1+3ejUVTZ8+vSsqnIxYTkszbPAQMbfv3KVELzz3/LHGBr46oIjefezYCr8y&#13;&#10;VH/9+g1oaDgmKVoypVBqBYQkhwwhYA8VjNuYDh06wleTJvWqrByxaRNf/6sWLVr44ovLR48eBRUw&#13;&#10;ECX0u5inUrKBqYABBAi5wUWyoL6Df6QgjCJQBtLe2AkGcDJwBR4AEsqosrIyYIkQj43QhVIrsriA&#13;&#10;BHRx9913U+9Av2jzPjNEFAjcgXJcvAIbiPE+8zYHyD/RgDDqL8UEVjN75ZJD5p/SzJeX3rigFKhJ&#13;&#10;9UHdeOVNhnACSFZ04b0E7+3cYw2rRF56IwDbUZhN6ShptStQNsfKybrDflLGIusCqpLZJ0imfVpf&#13;&#10;kCwuqTgwbNOGqA5VIwUFpP3r1r0bRR0DUZ5XdiXtnCrT9sQaMnjwiJEjYexu3bujBODH4aT0A+x3&#13;&#10;IEBtYqATGnr27GWzqOanIArF0yYoSRW5Z8/rDERfeXWbBOXuq8rNikTVZ9FBYEWrrloP6alcF/Bp&#13;&#10;jQNXdZbJp08+JR1VkjR+zIBxA6/YzTbtoEMDOjOX7C70lcyAG/HAdy6OJiSKpkJINHjbsX07Xl47&#13;&#10;d+ty+WWXrVq9+qFHHr7jjm8fOHjwpps+xvNtuAVOekspjx077pxzz7Xs8cLzzy9etKi0vJx7Xqnl&#13;&#10;BJvyyvmkbiVKrkefPOSQhcCFrz61/FoIdvLhN4QD0UZbXppK85v8KTePE+DfibFapvDeeH4LChU0&#13;&#10;9YNCuVq2/MLLwsN7oxy/GiqU9C0Y8jZpn8CBE6r+bSK951/nVt08Ep5Qxkx9gUVvya63jPJ2xU5M&#13;&#10;i54l1lum9nYRT74/yYGTHDiBA7+hCDBzoeUs5fmEn3lUIk26GLwRyvnZtzcJtCCpu1P3lZWWDhgY&#13;&#10;cMj57DCbkHb3TZw0mZXZsWMNbdq1PXrkKGu9b33rmyAHMHPNNdfcfPPNjhw0epGe6YtsbAL/2rRt&#13;&#10;79gzcNEZ5jwzbt5cD0iQkon1y1csJzFDgOhpurIcYX9hyMYx8RI6XR4KRfAAjQjvZQYhfsIkrtLS&#13;&#10;0rPOPGvf3n2vvrKV1Lt23bqaqqqlS5bSXHXp1Bkki/1dFRXlpaWt27Z5fc9uJ7ZVV9cuf/nljh06&#13;&#10;wkWOGbAJsFev3pKCMUaOHEFfVFdXbwdXbS14trJLl66UdnLhOQb06ty50+jRo8rLK+DAF154iYII&#13;&#10;PmEXylIU8MATlCe6ekCPIE3GkzASBzmwHBUZBSAWod8DVAY1URjiqp1ysFAO4z0cqLCZRfDhdddd&#13;&#10;x8xSpYAcnOUolLywQgAZcQqqBh2yJxaoqeLEdc8MFAY+kQhQivnozJzMHPaMZvQI7BIrMx+S1yQo&#13;&#10;8eBVBfTSJ1eOJXx+gwM8ncJvtF5yh+skCLApDiWnlzZAwnVeSjzH8gDywWbiZmtYIBaUlaNg7tR6&#13;&#10;UNbGDRtZfTplQXS2lBYOenRnoFt0yLkK+/fXbdykOPX19ZYkHP/AKFQd9endm6bOKgP8Zh8g5ksf&#13;&#10;pATeKOJkAWBjRfhNCUvj0DQePnxw7549todS2HK1AvXBg+06dOjVsxd3O3irNjNJCiU72sg1q9co&#13;&#10;mtauIGrKkkp5eUVl5XCNrXvPHp06d6KUS2rO5OEoNWMhFc2VHzgcah1OmFrJncJZYffs2evYEWpc&#13;&#10;bcxpe/SfGQSKgqVtqaOTs1Dn8vFsNOWMKTDlQw8/dPvt3z58+NBnPnPrkNIhOJNXXRRWv4b9nl24&#13;&#10;aNasWWecddYp40+Vr7oLCkJVCJc27N4dZ9bLXoPBFtHzlSksPPvpOd+bQpz885vHgdRwmord1EKy&#13;&#10;oJycfFm5OIElOXzLZpPf5LElB/amZYATUvjV/nxzRm9+kyg0a4VnpbjH4SjNo6JBMnUEVOWCeHhz&#13;&#10;Ci2//mrp//Wklov2luV6ewJ+AcT49on8V35R6lzwQuMsvGlJFrbkYPlugjX95ilaWxA3R2/+2jLq&#13;&#10;Oz3nvDLPPReY3/L9O8U/+e0kB05yoJkDJxFg0/xUGEcyZwh/+U2+x0/H0/XuPePCCyZPmrxk6RIK&#13;&#10;PeckEGFNgFte2QpsENBBFArA3r37kEFFAf+cz/aPX/va3HlziYxOGnSoYFlZOUXC0YZjhHLYyaxI&#13;&#10;BJep8cuAaIDktX/1qlW8RBKjAQBeNACeU8ePR0moRjLGQQ0M6WC1hBL5ehFSAFdzzcbflmOi50yV&#13;&#10;MB07dujcqXP/Af1Gjxt75OBBR3JvSYezvbx8OUC44uWXodBePXv2HzRwyFBaoiG2I3bv2Z3sv/XV&#13;&#10;rbXh777RfjBKm9LS0qQY7M44EGB4/fVdGzduqq0NJRJVlXLBQiNHjIQ3IMYAluXl9fWbV6xwaHiV&#13;&#10;/WneiIVpDn8jHSmvcFAldSUoYjsc+0P2hGJREmJ1xoEABow0Zszourp6CNABhtAyvZkLSTLFCoWl&#13;&#10;iXKCgpfUtpyjSkEs8COY3NgI1LGf9P7HP/4xF5rZ3jJPSBklIkZqGAtA0mh5yO8LXBXYJSn8VNeZ&#13;&#10;7QAnqAYIKQgclV8KICSqYH6w1ikRQCzIAZHm1PCKVSRDSio7dAopr1wKd7XGohL2ox4ExmA/4NlD&#13;&#10;DqYBAG9aCPNLwKxvn76WKkaPGc3+lgQmxx27dnKxUrWuipZVKTBTdA23S1JsilJXD72vr1q7FtrX&#13;&#10;dNUX+2TczuShED48uPfAvr17QL4NGza++upr+/ftcfp53gs6rLTUioBdr8J7qfgQPlKlqUfU19Ud&#13;&#10;OHCQXx2qyPPPnz5y5KjysjJWzYxItVdMwb6GcO9yDD7GJmAyNdsmYbGJw0lcOHL4yMZNm5YtW+pA&#13;&#10;i011m3bu2NW+bXtJjR03durUaRly59YfvcApFG3CKagEDx06MHbcuC/83u8Tux948AHHdWLa5373&#13;&#10;dyi9lY5eRixNka3smlWrnn/hBQ2mrKKiS5fO0esl1Vjk9EJN0XuXRZnf/d3fpVvG//iayfWn+WqK&#13;&#10;lX7mAM1fTv79TeSAIcIVJdcqYymhkeMlyvasutfo27Vvxx2XNYsUMIVs5pNxwBhvitHKxDUA/tpa&#13;&#10;1JuJaSYq+mYuEfK2bq2vrq5hDsAAoYTlf8Vww4KvPh06csRdDwknYGn78ZHwPGwmNdO11o/0oOBK&#13;&#10;6kSFxN8vD5kDKiZgTa7fFqSfUKhCAA9pnHvfFrxl8ywuOmGOK9TmCcX3vqHhqLVUlkfRB1q1MhGX&#13;&#10;lQ23OlzgzJujtGDnWzyKaNYIAjA/LZVqUTmRXzSpt0j95KuTHPjN4MBvNAL8/9m7D/g+rutO9CDY&#13;&#10;G9gbwIJCgBR7J0VKYlMj1WzJ6pIlWbJkJ7LjOMlnP5v2eS9xEu8mm7UTF8lFtCSrWV2iOkmJYu+9&#13;&#10;AgRIAuxgBwtIkHjfMwNCtOxNshs/f1Y2htJg/jN3bjn3zjn3d8655+pizKKeB6U9nt7BpNKf6VO4&#13;&#10;i8FN/AwMsEOXTtdMnzZm3DjcBxo5efrkksVLTP2lZ8Dh0tY4bHMxcV+yaPE//MPfizKfSjvzzj17&#13;&#10;97Vr34FFkeA/mYS/j53oO3RIy1IojGeXau6Xx44cap/V9owpdVVMqW+44UYTBXNl4jLq1iiAInMT&#13;&#10;KxbIBOrAMKkRLM0qPdezwl+94J2acZ5xI6MVKJDVpmefPqMuHSuAPjgB84ATxcVbtxQXr9+4ofp0&#13;&#10;NaHeI9ssv1vnrl0spGvWtBnsyrzDUmepGzMdoJWdndOuXdawYcOHDxt29OiRMq6h69ez/yxdsrQT&#13;&#10;i9OIETBAp86xQQUMLKjM0qXLeEJCg4CZUJacaVEJiUwLwBsYSbZACwQI5kEUpvhSMjFBGtIAM0VF&#13;&#10;hfCM3QiZFiErK9bkw4pIuoTZKjNTSoCKKc8jQT60C3xSVQXpHciTs6i4rCABZK5iburutOtRDIqT&#13;&#10;PyIDYIqrp2FK2/ph476JjikOgkjMZxLulSbNx0X6IoMYmGfxHgB2ww03GDkeGUI6VyfKX2W0UWIQ&#13;&#10;wrtxUVvL2AUJe9HNCRMmJAvkunikqum6O7ZQCZTObKt1fHlbtmzBJOgpA93W4uKNmzYePXKUs6tI&#13;&#10;rdreXtgeO7mfrvZ0x/bt6zdssEG8QajoSVOm5OXmMsrBPFokk6oTVQcPVMLzsNyevRXV1WcQFj0H&#13;&#10;DxnUvVt33SqW5rkaGyQeP3jwkDTRU5s2ypAHqUpKOXXq1GFDI54nszBjnYKUHpMmbqQmT3Qh589X&#13;&#10;nz4NrSWb9aXWVHeTBa6mvWF/M2NoYoXkrFnvJytj1/oiQEdNhgkR0Odj50ZxlS4dP94Wl6jqmReb&#13;&#10;Nm/SuGnmqeOnq05by3oOCPyjP/7G2Zrqt95++6mnn6o6cexPvvmnffsWqI+utCZ00uQp8xYsmDd3&#13;&#10;7nvvvzc1GSdqZSmsYfP+B1bsvrd58xY0QUmWXhem417UzLSL0/GQ/qzvdBcNx+8nBYyEehbhwhdt&#13;&#10;WB+s3F9aUkpjZd0pTos3tGzZrEdOzuAhwbiyc3rVMw1EkwOWMnfuR9ip74Qf/p133nVxgt84YS+u&#13;&#10;s2tHfRH1bXGn/po28Ac//N4br79hJj5o8JBHH/1a36J+0KA15Ju3bOH0gfOQHVdMmuSr2bFj+9wP&#13;&#10;5x47ftQX3atPn4kTJ2Gw9VnVF/SZuKivNg0aGYe3x9JihEEwrCegfmiO6g6XUEr8DEUhMTpw0OBW&#13;&#10;rVq7dv9iItel/7/5T8At1VbFRgcrDyxaMD+s2Y2amIQQtQRu2qJPtcu8xYzi23//9xTlwg1gxQ8+&#13;&#10;+CAEGGRJxrkLx3+cFFLSR/uICHZbFNEnDhg4yBdEPP3fTLyGujVQ4P82Cvy+I0D9kfKdi7mPa/zo&#13;&#10;4q4yCY0bCVcXZtCj9h074H120z64b++8+fOscWI2YVayUYLXIRnM7tvf/jZkkhv+kN3ZT5577jm+&#13;&#10;oIyEN954EzhEEcxgAsy0qmNb3rNx9tniYgu9VjVv2vTyCRN27d3HIrd181YzYNE7I0XiPuQvDAbV&#13;&#10;ADAyZ8GAAOsr7OnF9Y+3Lsjy9MJKq4ThBisXF9JyqqBDZiP7g7dum9UnL3/KlVedOXMa/FBtAGPV&#13;&#10;6tXsSC6EsTEFMZU37dZeF2bD4JlW+Am2FVhM2LNnh46dhg0ZCvVpIHvmihUrZ771th3nBwwcaEOK&#13;&#10;3NzYY+Caa67mDQgez5kzZ9my5RMmXKoVDHdpzSEcVSIsoQhGLViRk6QKEDPecrN586ZimgC9+TaV&#13;&#10;y2dfmgyOwuEIbg0epIQsJh9qm5R1DRDy7rvvWhnoKafQdPIhH065Tz755BNPPEEmgZdp6WCJC5nD&#13;&#10;ciAW+w/ypsDMfQcE4wiiJaRWigpzIIQKVI8c8jQltTPjHiufjSis4oP9wBU5y8QggRh5hEJf4nny&#13;&#10;sE3yjsmig3m3ItmR0qJNkVQMGy2iIIB/7PzOtsbStm7dWuGIGK/C6tihg948fvyY5Z28OcOMXFpK&#13;&#10;3I4eM1qTtVRt4aVDEdP1QGlZKWIK3KLJV1oMOeCSLl26iulJrFYeqDwGPerXfftobcE/DVf0qNFj&#13;&#10;mO9UElVPnT4D9Zme7j9woGJnueGxZvXa/Xv3G0Lt27cztm+5+RbaEAs10TnUDA5tO+/TCbuoZDGM&#13;&#10;uYmhnx38EmMdkhuknsSHFyqOGMMmvsDe3r27Z8yY8dhjPzx48HBBfsHEy9kS+7XJaivYqck02MmW&#13;&#10;ywr6V3/914yoIirFhwpmGuSZjc7U2JSi6nT16WbVVf37Dfjzv/jL5i2av/ba60aCeDl/8Rd/1b/f&#13;&#10;JQpVn379iiZNnIgsa9eu/+D9Dyx3pYB49513XnjhBVvY619jYMqUKXaqpGhIezDt4mhdMhLSi/R8&#13;&#10;8aOL7zdc/z5QwMitb6ZLgwG3X7tm9cvPvzD7/Q/Ky3dSpjSOKGKh5TnfOIMTBA72zT/9sxGjxtBP&#13;&#10;pe96iwvJt/7m/929q/zsmfPXTL/mnnvurs/2N3uRVvjiQUvHgQMcP3bEpyTkb+fOXTBSfClJGbJQ&#13;&#10;jOBnfv7MSy+8TDZNnjTxT/7Lf8Goz5ypXjB//owZP5370dxDBw+dOHWaZOJMwa0DlP2rv/xz/Mfy&#13;&#10;+NvuuGPUyJHB7T/BSZ89OITJb9285e+/9XdzP5xji1xMJPEqD+bjwMhSPJgu2Q9mdu4soHjzrbf+&#13;&#10;zd98q3Xr2NboN9uJv43cgq/qqTiBf/fdczd1cNNmLabdeNM///P/MDwIi7QaaeviXJuxe9eeH3zv&#13;&#10;e6++/Ar948ABAx/9w6+LqG6wpSL1/6Da6Qf13rvv/Lf/9vdHj1R179HtDx59dNCggfTRn0mq/h+Q&#13;&#10;oOGVBgr8Jijw+4sA66Vd/cXF9Ky/Wc9QzBGDpZv3e5aYfRolwImktMmBGXYSdGQE0wRnSBaDf/qn&#13;&#10;f9y4cRPJd9999/N/M0+FQBYvXvKTH/+ESefKK6eePWtpU9i7Ui/QyPP8uapjxzZu2LBnz94+fXpf&#13;&#10;d/11OrW0cAAAQABJREFUG7ew4Wyq2FUBYUKAadGqZD5qYRXohYfCNo6L5w0aIreLm+OV9EhvpqLH&#13;&#10;nPvilAwvZ2rE3GeHiRVrMqTYE/Rl4MDBt99+58mTVaWlpVw3oQIHSMOwduYMm2QtmET5B8wAae3b&#13;&#10;tQMqmM7M0aFBIWQo54YOHWYqsHzZMq6McoAbOWHm5+dJOWnSxMGDB82fPx82Zh9DLi8qtXUroSaj&#13;&#10;FaQsEvGZpOGDA9GQ0SzBeINlIoE5ByLIE4hiJYOKbUEBB6LJ4MEMgD29rjlweLr9BswJuoBhcJf1&#13;&#10;cmYnQODTTz/9zDPP3HHHHdoisaKRS7YgKECr4UxqErtf/9R1/aEfQRFqTsFd2EK9m9I/ZlH792uX&#13;&#10;hqcVkJu+8yJ0Da9aUApOqDlE7T4nX90Ghh06eFDAzMVLFrfLaveVRx4ZNHiQh4cqDwnPU1q6jRuk&#13;&#10;Xf5YZe+4/Y6hw4YRwUePHS0pLoHWjBMWS0BdQffce29R/6K2bdrKWXFHDh8p37kTki/bvl314Bnl&#13;&#10;5ublGdjc0qjzabIPVB7gD1x58KBZHZBjVNvWsluPbvyRT58+JXjskiVL7e6nIBCUoc+hjTxOe/fs&#13;&#10;DVcPG26r+RFa2qxFODaDYHEKx05wjq9UMjlQttvxBIV1cRIlVTfX8BADqsNHKCygAcsaNW3WvPLA&#13;&#10;gccee/yHP/yBAfngQw/edOPnRo8ak9U++sJhBqbvGFG1miF4wmUTTKbpZRo3sQywiSboGqOdyZHL&#13;&#10;6dmzp3Oye916621WJuqvt956u3HjJt/4xjcHXDKoefNa6B3AMxQ/nPPRc889z6rpOzWQIN6i/v2M&#13;&#10;QCZWAy+dZOjitALO6ll//as/L37UcP17QoF0SGAghonR7MuaOfPNHz32w62bNpgvN2/VPLR+yWcQ&#13;&#10;44jTSEbtW2/NZJb/x3/+l+EjR9B6GFJeZ0631QomgCeMHzeOa4n06XBLR2CgDUljmv3JgPwPDsK6&#13;&#10;HCK7UL4kH2ldJupfUVH+rb/928ULFvDX7Nmr15/82Z9cOfVqryRv1VYe2P/Siy8+++wzLH6+mu98&#13;&#10;5zt98vP4laxaueIf/+kf53/0Mc/Pdm2ymjVuOnDQgJ69cnzf20pKYN6srDYesQIJT5XYxJL2JMVG&#13;&#10;S1wEKHaZ1CitTtTtP3Qkdfv09/jvvvnLb9UVWX+z/uLT+TTKOFNzdk9sGLQbI8PgkpWQtRiXf+SH&#13;&#10;9Mn/CSqMStEb1nBSyO3TB6tJeGMqJtISPl3tursXSk07Oq2ce79KEunraJYUffF1msfFd9LrC3n/&#13;&#10;6t86InhQ3/zkVmSd3tHcdWtW19ScadWiuVhtfE+4sWgq9h3jqa75/taSgE/89KdPPfkUgXXVVVd+&#13;&#10;7evfGDh4cDy44G7j4kIN0gvnOg+sdFCnEDo+lyBpvOiCPNu9q8Jgad+uLSlPffxvgOr0Fa2uu0jp&#13;&#10;dzERI8sEskchdcl0Sfy6QNjkMqlE3P10fyX3Gk4NFPiMUeD3FwH+b3UUKS49fiBwJyZCNuMmbppb&#13;&#10;Wyf31a98deIVl5v6W0ZVvrP81ddeefzxH1H0Ai1f/epXb7/jTu5k7GO0vIsWLZ49exYQ8tOfzmja&#13;&#10;NHZm69zFThOdZZ5kW1tesWvJ0iVm5P0HDhw0ZEit7RNatGALWr9+3ajRI2PKjPMkG7VxTnNkZVmD&#13;&#10;N1zMlTSHhLPXMakU4KUsz1O1Ve2AGcnW1ZibOymLSzljHXNM9iR0LZlzTc3ptKWE1qBBQ/wnK9E4&#13;&#10;du/eo4EVFbv49pQm4EEyUJY8ZDGzsEtsSW6WrED8f5zz8wuGDWO+G8OoyKoGvs6fX2FOT7XcP6bX&#13;&#10;V4wcOWLNmrXp/oFgWLJarBetc+pYotFm3qmxy6JKcXdKSrZyp3SAqTxq1BYJ4Si+juPGjl26bJm5&#13;&#10;u1UHopOSDdAmNz9QUAAYCNPMHkTnATh69BjeiWAe5fpLL73y2muvTp8eezDwSAwjYBIPprCwb5no&#13;&#10;qRs3XH7Z5WxoujKVEKBFMirCZMceq+ZwLxMlFQCfQ++CYUgBJzP9qTmApAlykDMivPfeu5u3bL3y&#13;&#10;yqm8odBN/a0a5XXJ7lRsUd7mLYDTpMmTqdUbN2ls07yK8ortZdtNONDZ5h3XTp+Wm5vLtLVrzy7Y&#13;&#10;L0VljRsJ69oFuEVzmzqqxrHjx8tKY68/oN1oOX+2BolURgLUOHL06Lq1a5Wo1/iksUkbMwiOVr37&#13;&#10;2KWjxckTJ5ctX6qzYL5Dhw+esvC0+kyTJtYjte7atcuQwUN6ZMda0Ny8/D69+gDkmU1ifQsAVnPm&#13;&#10;kzWQhmNi2/MnZrqOOskqaTLNdYbWVHLTpo3wPJdisDwGZ7JthmWTr7zyMix37733fvnhRwwkkjrN&#13;&#10;XxfAZl//+tdRHllGjR6NwgngVExGi+bNDUJDlK01jJ+Hjgh1s3btaoBcYy1ttRSWie9s9bmv/sFX&#13;&#10;xd9p0aJlQQEr39SN6zcZ0v/8z/8M8/NiZUSdPGWKtaAopvKyUpbquXaRNKLh1ECBTygQI/zCYZyw&#13;&#10;tNNfPDnjJ6dOnLB8Wngt4McnZrfV6mrD8tChw0d4/4vJJIzWD37w3X/4b/9kVa0Mqk4IwnW8U+fO&#13;&#10;8UGdOz981Gifj/uyT4qI4Zd8XCk6CItK/YBM6+CBtGld0kdJ1eKOnxfupK6LdTe9KEyuF/fu27Nq&#13;&#10;5TLbtTbJbMq/oGPHTvX5UPps3rJ51epVOOe0adMf+vKX8WvvcZkWXmv9mjW0ML7E7jnZBOLEyZOz&#13;&#10;c3pyBrH2UTxphrBWbdqKPyx6UzCGKNb/PqT4V19E3I121t35X/1Jm/Cpp/HihePXJrjwMDC26yDE&#13;&#10;Jx+ySsigLof6i/pX6i6SimPafC7oS3v06GbDpFqb04j8fcb6jNMxXYBwmjZt0aoVB/dEFtujtaZ7&#13;&#10;ds++hUVNmiY7PyU+ENJF6VFglJbQ4BNS1Jeb1iSpZkqm9EZazzrCpQMgcotmJY+SU9ypSxJl+Jme&#13;&#10;P5V5/c+klLpfrtM9Vy/kGJ2GZDVnzlGimZw0atykZVZrUjISRP3raJdCNSTatGHj7AivNY4se/iR&#13;&#10;R3r27O2mOjjqS0wvkib9ElOtGwGRbT0qi7Raevx41clT1Z279mjRsnlRYf/evXqTEfWtq885LcXZ&#13;&#10;I0ddQRcRx514WndH6elML6lb/Qv12TVcNFDgd4sCDQjw3+lP3MEhkXPKEFyY5afX5qDQgiVY/qPV&#13;&#10;O119Clt85ZXXSPVRo8Y+8vDDt3zhFkiB+4ccCELBYC6//DKoYM4c+5LPFe/EfUaGNH+iY6vYnMXF&#13;&#10;TByWVXTl3HDwIOkCSGzatIG/e+gOg8WeP3jwwNq1q/bv31NU1A92olh1M1EcyykOvE4N6yWca4CE&#13;&#10;YSeRxCdViYSmtDMLMeNPmLokwR+1KHk9EKDpC5CWZuIMBSfXtRBLXh6Mli8lUClG4r59e1mfHExD&#13;&#10;tKImPWJFlpSUMLaYE4C4IAdcJ/aGCufl5REYKgNawB7cI/FuFBw0cFBR30IejBUV5bY0MPVhCIWr&#13;&#10;BZJBImlURrWvm37d2DFjly8PQx9aDQyEyWzIO9G6rJgDdejYgaveuLFjrCHctHnz3Lkfrlu3ul+/&#13;&#10;AXl5ueBiz57Zn//858SPWbJ0qZUq1hYOGDAI1Lz66qlvvy066FvseHm5uYkNCjWapZtbbNq4YfjQ&#13;&#10;oZaxha0KaLD6jVErkB6cdW7N6lUHD1YqlA+kmK5Awu49e8WoYSlV4q23foG9UUqOtYxRWgd/iqN5&#13;&#10;043X22IkVoSerDpy+ChSbN9eWla2XZQgkBVibN+uQ1lZKdxSWlZK4PGoHD5iWN/Cwqw2bQ5WHly6&#13;&#10;ZPH28p12dzDh6Na587hxY/Ny80RqJcOOHD6s7ZYP7d+3n/3BRLJFyxZ0zyjfpnWbqpMnoCCAUDfZ&#13;&#10;LL76zJm0i5u3aGaAnTp9Ug3hMcCVvqB582ZiwMKNI4aPgjy5g0J63LcoLlq1bK1HWrRqaRg4Qgce&#13;&#10;kR7qRLjhZPzUPSJf/buwm1+MtGS41c8BDDY25B/+8Psml2YJvKntXK8r7SHBvge+Qq1f/OIX8/ML&#13;&#10;as6coc2AwOJ7VGjNOdv33X333WrSKD606I4woQCdfNeataDxoK3gIWw0zl+4YOvWYssOdcfVV1+D&#13;&#10;5r5BCgUT7IcffmTMmLG6D37++KN5Qqrm5ubqAna/SwYMEK00GpgcjZMPxM9PWnehyWljG84NFIgR&#13;&#10;nowQTPuJn/xoxk9/fO5MNbbZqk2bYcNHTJw8cdDAwR06daRhIS8YsUuLt2K7jGPLlixZvnwZPVQo&#13;&#10;GRo1njhpclH//sSPwTZy5Kj0u8F00/zxbV/ohZshpDBJKdPPOflAohp+4lLy81ZMcAEPqr0kdkvM&#13;&#10;rIWi4YbtaWqWSmTHqepTODCew6dDNSjL7APr01KiQ4ZcDB555GG8gYqNc4rv1yx97779nKgD/zTK&#13;&#10;zOnZ68GHH5o0eQo23qplK9Jn2vRpI0eNVCD758iRoxPJEtVTf18rjuBT9fEmzgLaKwxy7PXqgRIl&#13;&#10;qz+SVkQ14lunUNO6pF2EGrksWZqgPv2vvZCmPmUUfTYUo2k+SpNPFJBI/PTiVzKJOolFLKz3/Q88&#13;&#10;QCakjjM4/JJFi2Z/8AFZpd69+/SBkHFLHAbpVLRD+46ipkU9M4OMNefOJg6VKgNJUaDFAmadotVx&#13;&#10;JKRJmwOUa61XkuYytbEcU0GmWsg0rYR1RxDNveCBPJcakVg1RFVATUXEIV1STJQRL190RK3EsZOA&#13;&#10;NxCjc5Mm6JomkmcgsSSx7ZFJEO4nBCUfkLy8PLej0OSINKhnhUlNTafOnf7mb//WFIVQ69Cxs/yT&#13;&#10;h/Vpo3/TeisOQZKOcDOpaMJs69qs/m7HkIjDpOKmmz834fLLDKTsHtl9C4rq85F/+hUQxFJqo0fu&#13;&#10;yDGqdWE4eSRD/+IiqUOMwPNeEfYhctAdCBjvRybJmxfe9bPhaKDA7wAFGhDgv9+JIYd++ftPWUbK&#13;&#10;NTALnE4CTBN35vT4xfvu4xA48YqJLE54CINY8CNPz55x0bVb9+tvuJFjJPlVVlZGGJgZRP4ZGZWV&#13;&#10;B1auWmkJFoPDkKFD2rXL6t69W1G/QraRFCwVFvVjK3KUl1dwAQUnBsbKunxmGTlgU/UMKhh41Eex&#13;&#10;YbXg98jwiGUz+CjFtN5UXpBPxhMmr549c6DBJId4RSVTLula9fxMOWDaajm7nzBKU/yI50ZB3KFD&#13;&#10;e+FgFElpDTlw/FAip0H13LG9jMmF86fJAdmfmvWUDhB6EQ5VFhfFZCo+n7A0pRCOUp1lYgkcj0fw&#13;&#10;g8UJ3bKy2jZr1hxKyWrX9tprp7OSrlq1EqlLSop79+5jUiKlOZAMyXOzECpqQfaKi9uyOnKqVDQb&#13;&#10;neiRTZs0084eXbt+MHvWnNmzJk6agg6oRVyuWLmqoqJ85IiRIBMqgHyAzcED+/fYXq9zp46dutTU&#13;&#10;nGWhLSneSvIJhQL4AdXvf/ABOWlZp2YSJfv27vvwwzmi/ujHSy7pX119es2a1fy4EBBx7ElQVXXi&#13;&#10;huuvoym3ig0ptRRg27t3D2oAeP379aNy31aybeMG0VCLkSKnZ88hgwf36N7dINm0dv1WgTu3bOWW&#13;&#10;2a1rt76FfUcOG86S2apVa5Bm2dKlhw8dOXLo0LGqKlILNdq2bYPUwNDRw4eXLl66bv06CgVOrcpF&#13;&#10;KGMPPVm37PdAWjdr1qRNG3bldkJTMMTZH1JP2XEhq23YLQQNMkg+fQDC/jmSuabx4JJcdZM4NX7M&#13;&#10;6hCNbtz/BqkphUJpTqSJt0LWhnxGn507dlYerKQDYW5loGP42Fq8tbx8p8E5efJkc0oTV4mT8jIi&#13;&#10;EGfMBqLwcDr1N4oJtYX5VjI9ygQjQcqPPpq7cOHiEydPWHAoLM2oUaMnJ1FJedJ26NDptddemTdv&#13;&#10;/qlTZx566CScmZeXf+ttt8LVVAP9+vdrIdwL57Ya3s4xh0jb7trhOmrfcDRQIKFA/WCov/CJvfXW&#13;&#10;mz9/8onzZ6oN+1at21wzbfoDDz40fNjwdPx4b9y48YzVf/kX//XsmWqi5Oix42vXrgMbjC+Bjux+&#13;&#10;061bVxkywbGnRc7+SybPdDckBSXO0SNHrB5v3KhxVvt2eX3ycnrlWJWQ1sHoxD1iz5a9+7zZvFlz&#13;&#10;jveNmzXdhS3v3Hn86BHViOl7rvC8VlYzoSi0Gq/DA7HW6pMnjXgxO5s3bRJe35WHfIMm3MyWSsc3&#13;&#10;OEQAbZq5e/eu/fsPiNm1p6JCDRs1Dt7I//zEyVNtq89AgOzwvfnq5WTT0XXkqBCbnUYzUjpYKc3z&#13;&#10;nG85r/LTJ6vkaRVAdk5vK8axRE27+HPD2DWKuwTHB/9IHABH5S0+75PsRovpab5X0rfqh2dKEzdd&#13;&#10;ONKnp06dJBO1Dmc+c/aMrxzDRKXs7IiWDDR4vT5xfVaq7qaOwyUc9fdPnjheuX//W2++GZGtmjQd&#13;&#10;MnT4H33zm/hrfYL0AiQ7eOiQxR00p2QBDsk3uHPXzvxTLLHHQiVLq4f54MxiqFr7bW0IfR4sjb81&#13;&#10;b9aURLSvKYCtRwivYEWNMg4fPETyisksE7pLvWBBQWnZ9oOHDmKw1L3hX5NfkLgzKMQ7dRxMcfwv&#13;&#10;EIEYMlqqjleB4txAmKPJVrRVSn0rtN1cgtgyALxojPbqnXNxVhqoX/ZxWdm7h3zUoRxMrH3NyTku&#13;&#10;w2bJhCfNTVZxobBzNYeO2tCojCb0dDV1SUshFSwp1xCLF6gVJCKYcnPzgFgosXHjTCOqT+8+KubT&#13;&#10;MPhZPgPPZfL5jzBpGkIVTdGMGs2aNPYBaTui+ToumiZF6Zpgma6xl/rCnDp5wk0L7DkxmSNZYCKB&#13;&#10;41eHQdS84WigwGeZAg0I8N/pPV/+r6b4pZueJ9wBVyIw8gvy7aCA72Acpr9klTkr9pziqJgp0xc2&#13;&#10;bkLM4D2ACl4MmSji7NkzANOatWvNFTjK5+blubAQr6ion+JgRWiqsKg/ycXncPNmsGcboxCM0blz&#13;&#10;FzIYI00lR1pbtU4rDlxZPmfrOwvtsLlk8h0WEivTsFTvDhgwgHsG04dFX56qYIoN5KbOKeP7Vd5H&#13;&#10;oeZmql+uf8VNNjpH7z65I0aOxPFJnQP795Xv2gV+OIh5UxasFndmMPRUWdyB2mW1hbWOH60CU80V&#13;&#10;WJlANeKQ+yj0mBqymjXbgtezWAIovXpl97+kP4sNGxotNZsqX0H057andMlUXj56wU2NQjHlMnxZ&#13;&#10;JQgW6hd19ohwIsZefeVlb2msqYM7EfNm3TpptN3ZfXSTG8lq0uMt76IqOq9bsw4w8pQtF0oxg5FY&#13;&#10;0S4ISGsg5QD36llY3UhwIMLuPXt4Dos1MnvWbJmggPSqAWsxrNYWZ+yuqDh6+IgIJ7t37e7YuRMY&#13;&#10;trd219EDB0+frj50+BCpdmD/AaTP7tG95mT16aoT2zYXgz82GDl+okrxEByTqQkjGKkyNh1ZsGAB&#13;&#10;aKqSCKLyCQ2zxHRt1769aicAu2uHju0BbJTPzhHTtR0hTY1tJV06nJxTisV4MNaSAC1upt9G2Etr&#13;&#10;bVXCRBDNiVfS1X3nz7NGQsLqfOhQpTmBqQBM1acPi0LvLp27MXrEOHVkZhYVFlJnCKq0bVsJL1n4&#13;&#10;E3I2syTL1QdETwenasQmEl6JYup0Hm6a4Ca65bROyUwgMyzYEuo7bbREkBVl9OhRTKGtW7cC6nQ6&#13;&#10;O4a83nxz5rJlS7VK94Ga06dPM+ls1jJFlTHBZV101JUZn3sdT6i/iLo0HA0UuIgCBowv7vHHf+Sj&#13;&#10;a8I7OjNz/PjLHnn4q4OGWATla5I0OK0vVCTnn/1sxp49u2KEZfIhD2buWLFi+fPPPiMsE7PItGnX&#13;&#10;3f+lB4znGN8RWmPXvI/pNRZu2byJO8DpM6cBDp/84MHDrrrm6omTp1hvluRRe+zIkXfetsZwJnae&#13;&#10;k2OX1FvxEKup169bf/TIISV26th55Ogxn7v586PHjsUALbt94dlnFy6Yv2tXuRr6MFVnxcqVf/+t&#13;&#10;bw0fOYa9q0Xzph+8967YuKBIx06dqUuuvuba119/jeHr8MHDgsfgGtq+vaz0sR98v9/AgXfddTfr&#13;&#10;+rx5H7/x6isnT1Qx2t140+e/cPuteHV8tuESv0+osMWLF/FIxyhOVFXRjfo2bRg6afLEqVOv7t07&#13;&#10;F5XqvzXOsRvXb1i2fInV1du3lYJGlEvcEbt17zZ86PApU6YMHzUKrE26Ag3iU61/13VaqDvovH/f&#13;&#10;3gWa+vHH/G81vPp0NVZGqopYNnnylVdcMbF7drK8AsUTal6cT5pVcCA6KTyR3alRJjC5cdNGhiMK&#13;&#10;KWy2Z+9eKfxTaFKfKJ0qigZv/tyPly5bQqwbHtqLueHz0667btKUqbl5BWFCdIAzQoKdPrV2dWxR&#13;&#10;s3bVGmsupAf4sWdofMy4sddMm2abYorRqFujjKVLljz/7HNHjx+1dtSCCJsVGyek6r79+6pPg+It&#13;&#10;i/oVff7zN1997TQIx2iLQgIynRehZ/26NUJmr1u7bsfO7UePHNMqGDind28DY8rUKwcNGqxFKSG0&#13;&#10;gkAhK9u0bqWOfXJzO3bolPD90P0dP35s65bNXFRoXTFz/lAAoRpaByiINAY7avQ4wJXMqqeJsGdb&#13;&#10;NnEWnbVkySK6CbbxFs1bUgRff+ONXbt3s/PWzu07DeAJl1326Ne+jibG3nvvvfPaK68aoZ27dr3p&#13;&#10;czdNnXJl4+YtFU/VuHnThvnz5pv2lJaW0OURu3Qf5P7wESOuvvba4SNGGl0hO9AriapNQ7JqxQpO&#13;&#10;KJs2rt/FL6bqBFq2zWprceOl4ydcfe01ubl5BPunej+tfMO5gQKfaQo0IMDfTPelLJ6gwm5cA3X4&#13;&#10;BbTgDqudMtx0uInxAB+4J01qKC+bNTNf9+h41Qkui3ARVIanU1lRZTETiWhCtNPiFhdvnTR5khxo&#13;&#10;W0VfhKMm2PV7wAA6LSIkbYZ86tuDizEGWfP23HPPAj80guEomJfnwvSXustRWlr64YcfMpEJpXjz&#13;&#10;zTfLzSQjyYTgDJwjPwiNTNcQR5p5Mke5uKA6t1gVjteiDqGDVHlaUqRgukxerIUJyQMxGAkJLkbQ&#13;&#10;HSWokBtwAhxVfeoM6YsszHqMXBSxaqvtCb/OgJ2oitWcnG7VugUjFfOO5eDHjh0Hn9TffMtTEwuA&#13;&#10;wYGq9iqg9YQzXWuaQ83JD7guhXbwD6kWyIwSPZlkRCMTFaM7uk+1vZKiPqW7GVOic+ezs2OrK1np&#13;&#10;Dhiej2viwRSZuw+3kzcmBd6Vgw6SpxJRBszmW6jmDIlq63UJWC8pxdUTTC0t2caknFjQzvHtNLM5&#13;&#10;fuTY4QMHYSemtBoxThpldunQ6eSpE2UlpZs3bOTew3GGLDOdDKHVt4jlTnHmFp6cqq4GXtU8pUC7&#13;&#10;9u3s2w5qqh4vGpRS+XZZWQCSriIO024iGjXatEbWmuC2diU7ZcTu83XT1zRt3Svei8kiIZmOQOmh&#13;&#10;bjCYWF26dJkdw06cOF6TxBmSrEdO9ugRo6+66pqhw4YyXSrH+zYVpPGdv2C+tyoqyoUnNfVUcxVI&#13;&#10;O0sL4cqYHauPcpV0QZGfVDuoreEOj0zLfFkQu5rQkojxg+zdunc3vCWDLXWTlAbYgw9+ma+vObEK&#13;&#10;+xyEMDUqxCI9dzZ6B8Vlrp/TIhrODRT4X1Eg/ZbT8e/axcw337Ci16dPi8Becdc99xjVMWpDcWFE&#13;&#10;+RTCvYIi5ktfeohFOt5qlDFs6HAjk0Fm5crl77/77smqKpbtKy67PM3fh1a2reTZnz/9+huvl2/f&#13;&#10;Hta/2H3IkM/YtXPnBv7uq1ZQ+tx22+2+EV+xkC3AxnvvvG32n5dX0Dij0fKVKzasXx+fFXfHxo13&#13;&#10;V5SXbCs+dvyYmTSlm+gaH86eJapyq9YtfUFqWVN7bltp6fadO7v1yAmIWFm5eNFCGVKLFfbrd+NN&#13;&#10;N/pISZl333mb4a5F8zT2Uu3efXttJkTxKVSM5cpe+eDdd1lX7EAEoAJLCYkYD3e/8fprokRu2LCe&#13;&#10;MzzaNs4wJ0GgWq4Kq1eu3Ldn3/1feig7m4kp+BNWP3vWB2+89tqKZUs1DS8CfT1Axh3biteuWLFq&#13;&#10;1fIvP/yVqVddTWpcoHNdjyUlJtQPCXyeuenll160xrhky1Z1FKoaFsL2iEUILUHIR269/XZ6tASR&#13;&#10;B7a5uOvldtEdjyJnxOH6AgO7btWqTZ/euV6JB6qSHOi8aOH85599dv7c+YcqKzF6xsLgaKL+lJWW&#13;&#10;lpWxv911z70FBYUxRBpFVLA5c2Y9/bMZSxct5tkhG5I4ujsjo6ysVGNLSkr+6BvfoDvD2fC0ZUuX&#13;&#10;vP/e21gZJs8xiASHk48dPcwnIlj3+YySLZst3MdsRcRu2jRWInLVVO47M2fqU6pP+1uoshHYKIIp&#13;&#10;nzfroCwWWfrhR75Cf5bqIDRnw4aN6ueCdsMSmFgfgV/X1h6sPPDRRx+++dqraqKzSKWmOig8jM/v&#13;&#10;3F62ZvUKk417v3j/DTfeRFpJjyrMg/PnzXt6xhMLFsyn73MnEbLnyrfvYFDN7VvAUZ9PsgHcv6iI&#13;&#10;36kEhw4dnD937rszZzZr2qJoQH9xxS2vNXSIzsWLFz79s5+pg6hmujkMyDHWGlFJrE1Cmn/10UfH&#13;&#10;j59gby35oBjvmzdeffXDWbN8VkZgTNESXw8127R+w+KFC1Dg0a9/PTc3P21vVC8+3oajgQK/CxRo&#13;&#10;QIC/sV4kzuVFsmIrCRtJ111gFvHEffzOlYm8CaWIGnR7OAm+zFvGTUAITqPhGzx46CWXDICe5EQX&#13;&#10;mJ+bCzZ4xO0Td27RsjWUCCOZ3XIl5Qcht8ShL9hxPW9yQU8mPMkzz/ycMozV5aGHHjQJBi+tl1ND&#13;&#10;8ltZbIlsg0DgSy+9pPLmvnl5eTIkAKgzqdmqqk6Svh06tIMbwTPRMkwC1Nm0Iz3SdnlX6Q4X0drk&#13;&#10;J688d9QkPTzkNEIyMe9I4IBnEIFpyxwCIqKuIzOUyyZGdMnZeefOnfBSmkNaFlOS+4xF8CQfHhYe&#13;&#10;03QVVivAD5SSP9zoArKCfDxSlpqQXiHYEsueVrjjZ+LL5NX4EOSv8hJ4lLQxGumn+zpPv/qLNORZ&#13;&#10;dGKYuaBlb8V9LQ+6MY0mEkKvpxIxrbkMZVB/kOvcqFTbXW33U4tAXC09Zvfxo0cDgdScJcjB78ZN&#13;&#10;Gp+18Z1BFdSNyaNXMps1hswYMiEoVWWyA7Z5rrZq2aZ5a33Et7NF69ZttA4CT3Zx7JBAviwTnWTx&#13;&#10;Z0vTFEBKjmlFDQkTCwNSlVJSOKv8hd5EhyBOSsygQ0KlNI2WUYIHEZJ3vb93926TQkv4jD0uTF27&#13;&#10;ddUXbdu2NmPTxRs3bBQeoKys7L77HhAhoGWL5l6BRQsKClJlBxA47niVyus+PWUkewv8dn2hPsaV&#13;&#10;wj85UvpKqSHSGAnIwv1MhQFya2969MjRU3QuOkKCC/1y3qdx1113KRrFeDLzOjNPin/pGE4/rU8V&#13;&#10;9kmxDVcNFPg1FDC6Dh86+NGcWbQ28aVkNBo3frxAspiUgZqMppRXB6vx/q233ebziXl9aFuCR2EI&#13;&#10;DGKsacwsPuZhI4YZz+7v3bP7Jz/60S9eeP74saM+j9z8fM5yNedrKsor8E+Dn5h47Ic/GD9+vIEt&#13;&#10;jiiNGzDm42LPYT17f9YHCmYlM7or9+5VSV/CmXM15uVc7iFAX/iAQYNwJDFgqGx80x27dOl/yQCK&#13;&#10;tcsnTgSrWB0rD1Tipe3aNc3NzaW14XzNWWPy5CkQ6eEjUMr5Nm2zLPlu3aYtE0p+fj6ohiFwJc1s&#13;&#10;1SqrfcdL+vdPF9bieG+98cZTM35WVroNEUIv1S1bVe1Bav2ybAkDdp7BQ4Z1vrYLbkA4aPizP/95&#13;&#10;2bZtnvIlZaPjoE6EMOMQjgTKsiVLtbWgsO/AgYOQ61N9k9wJgrO4PvP005DYgcr9WCf/QKsDsIVy&#13;&#10;O9zs24fVb9ta/NorLw8ZOnTspZdKH6zxV3JzP2xikV8kSL14gEBoy12LOPrk9Yk0SRd7nZYT/Hv8&#13;&#10;sR8uXriI2k79FWpjpeNVx/ZUlNOJCsnFXkthSuYiNcGyYP687/3Ld2nRSIR2nTqRwtxEQSZ+MWTm&#13;&#10;mVPVb7/xpkrqCEsqTp0+YWW7cWJRBs4tbrMhxR+ndav+9KqoaolfxvkWFlYsXLBo6MiROlHVtpeW&#13;&#10;PTVjBhiudJW04kApOCfV6u49EUYLbv/g/fcgYS6R/Ju06OTxE6KsmQRoGtFTWFQUJADMDh564/XX&#13;&#10;n5rxxNatm41nO1j26N6tXdssEg6yPXz4kJuWxzdt9lxuXh4Yhmg0HayF3/2f31m6eAGRZAbSVgs7&#13;&#10;dsSoDx2otNjBfkRGY9vWbZBrwKCBSkFvWXHxpN5t06Z9bxOk3r3MlFRmV/kOlueP5syhd/CKVRIC&#13;&#10;LFWfPRPetseriNGPP5prnUVhYRFXF929Zs2qH3z/e3NmzTp+9Fjrli365BUwTiIgp9nKygMkjs/w&#13;&#10;6SefMjweeuiR1llt9WXS0IZTAwV+RyjQgAD/sx2Z8ndnBwZqxomzOOSb3nQD4/MovenCYa4vOpoE&#13;&#10;0ocZ6syZ7dvLRAUwjR85cjhvQIorsfG906VbdxyLw0+Egtyz104JGzau5xkPFo4cOaJjR7vAxcxb&#13;&#10;ns4KdeFMFpaWlpmCE+1S3n333bfc8gXT4rRSEuC0PXrEYjzrAAldm57NmjVrcOzM3k3AOrOQsrLS&#13;&#10;p556GhhjIJI4lkbk5HAdpD7MyckRCIS1LcUYGlhXdFJ8fR1cEIwYdlolv1QwVqSbEaWVFrARom0d&#13;&#10;u3irtXZwF+G1Dx0Rlt5yZizFhRk8SVZnLjR8frxNaiIgoUtCWb8R71q/fv48YnrFTarcDRs2RB0u&#13;&#10;0CTtmpRWaV94BFR4hSw0eUpb4aanqRtkIB60SESdzN13LZJbM7OZOhRR19HEodVoEGDknBjN5Ab8&#13;&#10;QGvaRIapqrN+d0BLKhkXAquejmirKu+QuTMSKCSwauPMahhPxlltWjYyF2wt7pkiKFwtk4v/xHVx&#13;&#10;pkIA9loDS6rVpEULU0a2wxbW/tG/yjM5xUXaHc7Ipb3na6Ijoncu/AtiJZrRaEUyVpJhqxeNrtiE&#13;&#10;V7XdJyO5LcnQu8iSktR1SkAYXqT4Z555RhcUFRVNmTKVS3DPXtkwKgymE99+552Zb7z53nvva0Dv&#13;&#10;3r2IZPebNm/at2+BoeUr2Lp1KwGcn58Hxpv5GfYwIZ1FwLPYgyXBwlHv+MTSeqqwThd2iH5EJtdd&#13;&#10;Nz3RYzS2xwSTs2ojrDckc3gvra1G+VVUVGh4a5QjGSxBIJlDtRJLoRRHUqDSGo4GCvz7FFizdk1Z&#13;&#10;aamR5vvwjQpZ0Ybn/8UzyGQymYxDy3GF46o70jScEu3LYsUXFJfTtaupNxZpDLNZ8dKk+Mpq237Y&#13;&#10;qBGfv/kWTiJ28Vm8cOHPn3raOjH+gdu2laxcuSJBgLUYJ/8RbAtz5BEwfMDA6264QfyS8zXnly5Z&#13;&#10;8OPHHqN7w1FsbED1hB0IrmvPlTc6d57x059UnzpFno0YMfK//Nc/x3P4fArUYWnX/gP7Yc6WzVtm&#13;&#10;J7o2/oQPP/zwmhWr/uU7/9MjS+DAv4cefoTPRVa79gTK0sWLgTfsFRPk1Ed+YB24n6n/Ky+/uHP7&#13;&#10;dp+xFV3Tr7tu3PgJvFI5dHz3u9/ZXrYNcSxK27Rp45SpUzFiW6fiKjvKyvD/7tk5N3/+85eOH29j&#13;&#10;Xl/3vLkfw4oa26Qpn9UVdlQyy8cDU5qmH2898aVnXH35pZcgFprWIcOG33b77QOhi1rrwJc/+/TT&#13;&#10;WzdvxukpH4VgGzl6NPtSvHuRIKvLNgV/yQ9VxX/KODucFGiND0cjiIXh10O1xUbwSbjoheefF+wH&#13;&#10;wuQlcu1108Wj6tq12/79e3nqqtKRmoP79u1mN+YjQ+aWbivRC3wpsTI/J06ZfNXV14iluX/vnpd+&#13;&#10;8SI7LX/4Y0cOrV29BouzpNnqAGHDca0mjcJ3VCQ5jqCjxozOatuWqvfHP/6R+N1YPXFQefCAOgD/&#13;&#10;kM5rIte9/MqBgweIrv4DBrDODR4yBKe1gPCdt5mx39A004nlXDlKSoBAC+127a7YXVEuvTEJefYt&#13;&#10;6KuZRsuiBfPheQ6iVMTdemRPn3bd5Vdc3rFjewIZHH3uuWcq9+1VesnWrcuXL+OTKcYYyPr0k08u&#13;&#10;X7qkBWnVrDkdxPQbri+6ZAA8//HcuXM+mAWMiVQkf9EGcvPzgp7nRcKL5SSoimMLEZAGqqU6tdpl&#13;&#10;0cIFZBshOHbsOG0xveET+9bMN957912rUqpOnNywfqOQRT179ZbDj3/0o/ciHHQ1vD1y1Cge1P37&#13;&#10;9SfHd+zc8Yvnnl+7ZhUZc+TIsbdnvnXT5262A23IHv8ajgYK/K5QoAEB/md7MhHhdcv8XMsuveOC&#13;&#10;nEtzJ73SCzNdXEsCwAPbYuIgpTy1Yp61hB9jQUHfkSNHsrbh4/F6LajWZtCggebB9pkoKQmhuHrF&#13;&#10;ShYzmlTcDaslWtISXSgFT/QTN7Q6zgIwBU2ePHnatGsBNuBCmmQGXGfvatq0iTm6IJaAomUYNi28&#13;&#10;9NLx1L3y2bmj3LSbGQo6gsR2lpeT2XK27o41yWGdtFidREJuLk10Ph4KOcWU/MIsJ6bbCOJnQhao&#13;&#10;w9bzgWxj7+/0FiNWrcmEuxg7i5TKm2qACjKRRAZJdgFXAD8VoM8zDRKyBZg6ecoyOCsITuHsooY4&#13;&#10;p/Y0UAGKOm1d+6FD5JyDzLDk0otyQIHI88KEHuBkRjzH1epMOHYy3Gl7XbkRWyR+qom3ZJVIn7h0&#13;&#10;1CGPBCfACtKoe13WCQUuZBIg35E2BzEl00AXVsTpnVY9evhpGCAgv1kr4P2QRo+3bNUSoqSOlZLg&#13;&#10;9Iym09Qk9roT1QSlkp/GT/yHVlHRqL06J5OTwNmq6rYbUee4DvNXcjsWzkdAldSnMkBRXUslQB/1&#13;&#10;j3wyMkyYdpH5FbsgOl46iGQsQVm5ubksusawNFFSQlKGZWuEnnrqKYkF0rz/gfsFXxH8nnyPvKi1&#13;&#10;a/nQ5kCzVn0Y2wplUvW6kWzZjIHELcfcSzSdgr4F2Tk9KZJpgjds2GT3eYCQN6xBphFJR8mxDoKi&#13;&#10;ME3Bq6+++vHHH9tu+PLLLzdnYvPV8zYvgV2Vo13poR7xprITca6lbdrwxE4RrJuBC+MZz6/GjWoj&#13;&#10;SmLUveFooMB/hALJuLJIeI1ZrDElPJElagMH8NOri1DyK5nUqU7q7xuYrBbAgE/DFyM4Vrv2HWS7&#13;&#10;bVvxjBk/PXHqBOsf4Pfoo1+bOGUKhuBFS8Q3bNj4zsw347M9d44ty0380DQXG8QdsNjBQ4d+/Rvf&#13;&#10;wOFbtorYJN16dHnnrbfs6tYS52nWzCeAAWS1bccwdS4jtFeYpq978CA+KWF7cVh0B08yKOFwTGc9&#13;&#10;cnLon5o2FRq6oHjzVlIpcEXz5r169xk2fKRvOX2rorzcwmYck88qi02HTh3ctxT8nXfesmAMqtS6&#13;&#10;m2+55c577k2X/Nl/xSY0YTLixdekaYT1yszcvHnjG6+/sqtip88TP7zvgQfuuefe7t26w6g4SM+e&#13;&#10;fTCNDz54jwqMzNq+fYe2Uy+mFXDGndIzHrh506Y333gNWvaV5/bJ++Nv/qnlFbipBHn5BYcrD23e&#13;&#10;vAVfJG2oHatPn2rdNF1UWZ/Zr784caKKMZObQePmMEvTiJIaAW9Cl6TvNGfuRx8uXbxItvDVtGnT&#13;&#10;v/mnf5qd3TPJqxar31G2ffHC+UaLfXcIXHGARJQBnjFuXTx63NivfOUPBJLF8wk6vM5sgbmSZ0iI&#13;&#10;tmTBwo6yUqvuQ9hlnGfKu//++2783OepjPFGcOtDwckqKriy1DbOyOrYFkmRd/XK5VCeFfrGTM/e&#13;&#10;fb7y1T+48qprxH1BGSOvW4/uZgUlW4ubZTaxG61V2YnzS5PibVuPVAJmTViPIdJwr6itLd+5Y+Zr&#13;&#10;r5Zs2civlVLg5lu+8OCXv5yT05O8IXoQtmJX+QvPPtO6aZPqUycrdu5kYzTePv7oo3nzPia/zJZ6&#13;&#10;5vb+2jf+eMpVV7Zq0RqVeub0ZOqE7UNsZTZSmZ69eyMXNapRTSWcSMnmAqTZW0URjNgsqIAoagwd&#13;&#10;MegPvva1yy6/goRVZ/KlpJhipJi7jKxCzp87//qrr8354AM6WqJ04JBBX/7KVwREIDX01rjzE05W&#13;&#10;nSzfsR0456Kys3wHW7GhqyvrHGd+/RBouNtAgc8YBRoQ4H+qw1Jhn2bxv7quL4AQSsRQSCMRsewU&#13;&#10;b/20BVkYNCe35cuXwyf0pkCg+Ms158AtvCgTNujf/5LOnTrv27tng9CRZ89s2bSZ60tqr2NfkhtW&#13;&#10;6KwCaR1o7LDIJUsWk9ZDhw4R5YVjJBapJpI5/MGX44qbfrNmeXl5wCRff1zVYn2TX2DJbIMcgvTu&#13;&#10;u+8+r0OA7IEOEbbKy8vp+WRofmCicP311/3Zn/1Z2Gf4zyXIIZlAR/54sUOt1DAm1QoN8BGhsbUu&#13;&#10;nWbDpSgQdXHXrURd+klV1dlij0A7zT4Vi9Ib3rog3JXsJUIt/nNT9bB+50iT/HHSruSVhA5Jx0QN&#13;&#10;k5v+1j/yJOodR5pBkCzQy3kTozpTHvV88jSAZeBGtTl3HkpNrJhRriabgiTQjpG1tQsHFOc+tKY9&#13;&#10;2kQME1Fa58J9RCHsocUErYjbDjwnNImqBl7xGyxTmJrFLf+RnVBVSotobAKm/bQorlHgZykDIMaq&#13;&#10;VJ6rAUQjcXJAlRdyTZBQlFJ3pGm0xTxDIIE5cz40vzQePPaqp5xLReshMidMCEcvLYqOra0tLimx&#13;&#10;pq6iosKjr371q+PGXxqPdEpNwDz/qUCf3Nw777zz8ssv4xGc0zPHzWQkZFijWFBQYFB5fceO7WLH&#13;&#10;MybwiF65ctX6DRuoJzxFNpk1zkgijkZbLtQ4Qar8ymgELA1CUoRt3boVWp+1e+DZM0HJZAA6eyvG&#13;&#10;Xxxx1pw0n+RmkDl9Gs/SZPFi+ivODUcDBf4NChgqPjoGk+BsjTKrz50XTREY8G3XjbPk5WApjosG&#13;&#10;sF/elQZL4e156PDh4DrsckVFGAl2xlWvpKQ4q7VgV00K+xViy/aPwXu8hCu1adUqtDuRS2ayaUqG&#13;&#10;VWc8R/hN0B3x7Ii9UseNA/+SzzBTsA1cyEeJCwgLxQkz6gPmHT5iqZhPRg1tGdS3KCw8vno86tSJ&#13;&#10;U2QKlZCCMHzqP+upJPN9bC0urjx8SOlYHEf/+g1UvMjOAx2lnxVBQ3+EIUDIK5Yug9MoWsaMHXvt&#13;&#10;ddezcypC8ym42DZzc/PPnYt111y4vbtw0SLIja5NS6+66urbb79DKZoqf2moI+0jOmf2B0Hh2lha&#13;&#10;JuSMp0mD4gNPCeOnNcAsTrzQNQGhrLmwgw6bD/btxulTZ22QFJqjRBzVnMXaz0n36X5K8q3PMwrN&#13;&#10;yOC9Lx83VamlDZMKCviXYMB4NNiFCOlaPkOiW5euQ4cMsT7SIElyrmXUba6LyUT+O9aBN2pUvHXr&#13;&#10;vI8/Pn481sWRwgDV0GHDMDbcj3/KpRMug2SC3Z0+XVhYyE9HMl1gfb3KYOxIysCIRGnddFP0dajb&#13;&#10;MtjaIHbsEYy0xM56SHfl/Lmbb5l85ZUCEMhK80kiu1nIXGg0CkaywIpy5NBDLIrEILWCzNmTuZ9w&#13;&#10;FV0nkMySRUhF2owYMeKOO+/sxWCoeQnxLY0fPnzYKy++4KfhR+tac7aaZ+rcj+dSGpocUCiI+3L9&#13;&#10;TTdFnwqO2qIFbm/kw8C0vLg5TGvrZBlWHT+2o7TsZNUJatQ2bVr37Bmhy2QimBAXZULZHow3f+EW&#13;&#10;YWO0UWF8YIYMHnb/Aw/u2bub+Ka24DXKi8pmsFyp1bZtu6zP3XJzwL8L0YnILGp3VkcIkDyGxk9U&#13;&#10;HSffGF2jPSqhlsmnllw2nBoo8FmlQAMC/A303H+cF6TcQ3pgYNKkScOHDz925HAyzy7dtq0utidh&#13;&#10;hkViMCbUDGYYUM+ePbHCBfPmrVixorS09MixY5wlBg0azGokw7R0Z+JTY9yRIQuMlN4tEvyrqCjx&#13;&#10;MpKybgoicZraTAWCIZKhRBLxkktio3Deh4cO7hOLBbssyM+fOvXKgQMHpMiHTw7WeeTIUSBwWxKz&#13;&#10;saRkm7Vb3lLnqExUgBw9BUyax/PWIDYIJEWE2bBHjo0jiCJTnBDU8U96ohcEsIIukIkZkNoFk004&#13;&#10;bUqxuA/aJLfTNgYOShqbTnlcJzCHr6M34m2vNG4c5imHDNOLBKT4Gb9SPh53EqNffTKvo4oz6iFp&#13;&#10;VCaAWDqdcG1KFlWLUwCJtLT4mdxSLPkVr3vXQkFnR0LvoI2nUXRSQ/n7mVzHo7SApBrp8yCo2wlg&#13;&#10;jiZEHQJoxftJ+siHERVV4m+CtGWSlB6FWMzGiqX0JM94XT2SCsRkznW0KjmlCerr5kJp5nnWkXIP&#13;&#10;ZlVz3bVrd6OOilS1+XkaAK+//roIdVdfdfVdd981agTldDNx/KxQpR0gkq+2JeO4ccwI9klOj2hN&#13;&#10;1DzQMq/L3Nw8paitmqT151fmNmyZjl4z0eycnjKZPXs2xzDA0r7tpgVJJpFlmqFMtMZN5RpvJqBm&#13;&#10;mSqg3WCgZJQUDhdSxjv+JLRM7sTJ/798XLiTJAsKXbjxy8kafjVQ4NdT4OjRIwcO7DcZNXSMzB7Z&#13;&#10;PUxhI2k6AC96qX4opvfSse1z4/Hha/KUvYubtLmsOegH77/LhUAmvhp+dH/1V3/OhUGm8YWfP19R&#13;&#10;XuEi+FlmrZjI7pnil5WVYhH0atZECYnUqjWRQXkUtWLK21VRQQ/li+5qTV23JO5lbfhpW4KY8LMM&#13;&#10;eEDpad2wBauV9+zexdfCF+c7ZS301fs4YF0BJFWbRY4s6JnTix7HW+ovGll5+U4zfl++BY0M+21a&#13;&#10;t7Uoa/myZcCkhph/Wwycmyf2NTganEfdJkyI8NQpl2O32b27wvoxViPpRddk2rI5kGR11EuYLZAD&#13;&#10;qEjgJhGDwX2SIHiF8qM+Byor165dx05IA4cVCYD5//zVX2JJipVAG0XFTMgTTJ8fBl1Swme8m5Lh&#13;&#10;l85ptm5RCGpOLKUTNAsCbNM6P68gSarMcBAt3lJcuq1UenUDV55/7rnXXn2VNIlyM613OLWrvLxJ&#13;&#10;7CmfyQLWvFmLRfMXlpWVyYHJa8iwoTBVs2bNKR1xOxrOvn0LieaocUYw82RFei0EqGvcAs4HDRrC&#13;&#10;a1dz/FSBPXvCphxS4vz5dp3Cb9OApMxdvWoVEI5DWsvHENqhvUUlqbTzXkhz1mYj4VyGuFnJbpNM&#13;&#10;o2fP4MYpLIbVzRkkxatXrVpNkS1Siw4SOzSvT5/IIiG7M+oJyKmqbqpQ89h6pNbKFy6vIYkyaq3W&#13;&#10;njbtOs/AfpJKKlpSKlP6UH5CbVu2tWIFb3ff9icWgpKy1s+069DefMnXYTZij1+KBqx+5Jgx48ZN&#13;&#10;MOfRfG13hvpuufXWRNaTiGy0zV568SVuxqiHhv0u6T9h/ATwLyVX2tNqCDoG69c/AKrKR09G9RuO&#13;&#10;Bgr8zlCgAQH+9roy5YbKc4GnYCcUw507d7ISg/Xjmmuv5YhojkvqxAqtFAglLnpWJ9NIQYCkII5F&#13;&#10;YA8aPMg0l3Aiei/OVuYkBP0ctz2CHO4iJyC0lA+mTZUetGBvYnWK63Pn2rVte/3110+ePBlnJL9l&#13;&#10;IUI3pxraVqVYF05B2CI85doIJDN40GD50KRSQBLJxF66JjCtBgFj9jB/PueOj7jzmYLgquQWHm3S&#13;&#10;P2b0aFuujRg+gnZNlcIjJTS+Ae0S/BR7InPgRBwQMWW3kYDYCM6byLukDckjQiJEVMqvJUuP9C23&#13;&#10;4y1HKoHiIv5pOZ6epInfcVClJmw9fVEmqRiIn8kPyZOkIQnqDw+95FWnumwiqxA2XmKBcnZDHeqq&#13;&#10;kbyc3pRzepEmdk6LVkWJk5tRxTRN5JrkDIwGjSLXmPek9r2kEmld3I9HjgjpEnPEUCIo1mjx4Fxt&#13;&#10;rCgyz6B6iColtrik3MgxrUB69lQpAD+b2/e+9z2OxFbyfOELX5g8eQptQgwPWtiqKp37yit20pvH&#13;&#10;8ZLLMXPf2HHjGJDLSkt5iubn5xux1s+cr7aBewBfZagJ8puYmbCoKT9ea2YEZDclCinOM7Z504KC&#13;&#10;PIe1fCINwJnde2RTzU6ZMoXxmR1yxIjh9957r/Ec09ygQ9RdtmputgQieoWiwUxXWJfTp09aITlm&#13;&#10;nJnkpd2795DGkE9JlFzHmEsPP+uuGv40UOA3QQErmX0jySccPIE/t7F3geNEAYZc+uFDTWCV7xTj&#13;&#10;cBOzxSpZk7Bf4sAwt0kLdOQb2cYbb2txC0qN5POkobNZKoYmN/9jkSmWk22z5o3Z1t0HRHeW78zk&#13;&#10;GdmkCYNh5y5dlaxWvnGTfgE+eVYny6+a5+Tk2HjQK7QlYKEVZVGfJk2ye+aYeacVxpMP2ppn7y4B&#13;&#10;9wE/VbUmXM54oc0GyndEyC5w0iYzbIOarFa+Ky/ARcki6GqLALWF050Fe1u2bCZfVIY7jCWL4bFZ&#13;&#10;/0HWrWXglhmtk40dZUSDPBdqyNMFRf2L+l2ioORRHe/i5k3WYHH0bziJjQcwuk++a6AmAYSIQ2CV&#13;&#10;lpYSSdZI65EtmzZFZFTMJBLEXz72GBG6WpbWqUtEY04L+rfPIlRzl+AlG4XW2lKiS36yaC3p6gwL&#13;&#10;FpgHOYIS+/rqYKVt9xZF34WjeR0j4zyJknBsJ+sta2r0L1jljgSDBw8BkFQgkVUhj/iRcKxJqlRH&#13;&#10;IksHd+4oO2uLedFl27VHUnRQmWQQZmDL+hqBbcqak9OT3yZq0+Lpa5mAzUX9+gHVsGQU6J9cAT+7&#13;&#10;8h6oVEWZsAZjvGYC+/fssXFrFN2oUauWrfsnCFDTKODk0zSjqVnNwEGDm7eICOdJDTVQEXZCOqSb&#13;&#10;LGqwQF0aTdi6dYuRoIHyys8voGFMxoBaRxvZFYVHC+WdtTBZWXl5+WSIpIfZqLeXRaLMTBoKEZ51&#13;&#10;K0vmzrIy6mwJ8H/jOck1qOuCjDBQ405ySL9x4/qqqmM+BJJxwIBLDOYLDxOBG+FGD7Ekq8aZmnO9&#13;&#10;rens0sVEhdxRbH3KhosGCnzWKfDJV/FZb8lnov7B2hJJr7auE+4WOjzGQBHYhD2B2ayLSNh+MBqJ&#13;&#10;8aDWrdrYociyafpLs+e+hX2l598fgOZCbulFcg6jh/BrVqGYDRP8Zu2RMgEnlHaCaEGSBKRpN55u&#13;&#10;RRaPi/btO/pPgbExcUatRYAkpTQ4qXAdLGsgaaJerdPR4qeAQffu2VABiBewSeCT6mrBV1iNRKBh&#13;&#10;xqGJDHDYrp1n4KJHq1aueO+9d2+66abbb7/dGsJ07o6jMkTSxm3ZXFxVdaJp0ybYPc+csHAmVEKC&#13;&#10;gIAXMd5ErCXazbhfRyhVQDHabhRzuJa/P8R6InddJanr0icdEd0QKS8+UiHtzie8Ps0xyTPJGZCI&#13;&#10;nrxQcuTgt0PJetOvKPaCAjLplORpUkxatyRZVDR5r65t6aP0TgJXvOBeUsNEMxslxpwhaUjgZLPE&#13;&#10;mggKxycns0nEA+Xik+wNlQy06HZTTTLMehsRVpDi8suv6N2nd3I/8nJEtZP61xWWdDQNwvPPPw/+&#13;&#10;mf998YtfvPXW28wbJKg/Bg0aNGrUqJ/85Ce/+MUvPvrww25du/fM7ml6YdiY1Bp4vcWuCHgfMlsD&#13;&#10;lBFD8HyNVZvi0oFqPKBEfFm1alVunz5/+OijlNAqY7gWFhbattFCJkOIi5E7d911l8Ezf/78J554&#13;&#10;wgdy7bXT6U3MidWcBy79Onz485//nK3SNf9SkM/45IJ19VXXXDn1ak0wr0o7KalItPfCcfH1hXsN&#13;&#10;fxso8J+jQLI3TKi3DFFcyAI534KhVve5BT/BSINpWDT7/rtv09pYt4yxf/3rfwQBHjx42No5XwvO&#13;&#10;2T07u1voLzLLyrZXVR1v3bI1Ftcrt491gAmb8XGlDDKWx6q1z5cH5oCBgwgX4WQsFcNqfIbZsbd1&#13;&#10;+Aoq1f+m18Vbt8RiObaSVq1gNlzXQ7GZy8srwAk1BCFyc3PbtIn7qor/W5e1b99+tVJJEcEsZU+Y&#13;&#10;h0XjO3342B9FlZ3NxRhjq0wx7e5de4gtOVDt2YqzS5fwNd3NyXXXbhIF97XAwfSa+S4ljnPwcBwq&#13;&#10;2IZfOCrEeBBO9htFiCQNTBJHgqRqjWxyWFy8las5ltgjpxsNVGovSsNzzaIAAEAASURBVJKpuzKj&#13;&#10;CX6KfXKwMqKeyL9nbp+CgkLGQKwJkdypY+pEUkatCMZc0GGHNJPI4lcOeaqSM86zIxYfVrvmc2/D&#13;&#10;Ha6/kqfvorO+OHn6tK5iHR06vH8COazHjueSJX3C/fds67ZtR44ehf5sqmfOVoOkrHC8FsV81tRo&#13;&#10;g1OSPujjX2LR1cEVFeV7d+0Jxp6ZCbjacQfTS9LGe6Wl204nwdU4NPYtKMJFgTG2WbZQWZLvOUn0&#13;&#10;0aiH3OONOO/bv7+0pATs1OPi98hTYpF7cG8XlIymAEiNAsII6VFFa6DYPO06dpTPBSkTWR47VrV+&#13;&#10;/Tr5KCIrq31+QSHMb/M91VASXbaxIXwLESFntdCRe3btKi0rlcAXJD4QTOsBihnU5jA4PFVCl250&#13;&#10;6J2R16CFMJUIsdM1i7qUtiH6tE7HG7R26GiaR6taKDtkSJcqVB61u/R+SuBCi6ggGRv99KUQduKT&#13;&#10;psR0J+rXcDRQ4HeCAg0I8LfRjSlbwThwH+XhL46UjzRmAQsmldmmWfO2bWySS4sJyVyY/yfcmHXE&#13;&#10;tDinV0/zYO5tRGDq2CmyiUzSfOpzTnBa8DJ8E4TjRIS/41iJhIv7a9es/fa3v03FJc8Bl1zCysfd&#13;&#10;3/ay/DMt4LahkzUk9Hl02ALSUKZaSRW+fMFHE+GQiKxY2FVTA5iRne47MM6NmzZ+//vfZ4qBOa+7&#13;&#10;7jrrELiPku9AnXWJK1eufO/dty0q+8EPvl9ZeeDhh79cWNiviU2LaHw5xhw99vhjj8+bP79Tp46g&#13;&#10;6QMPPDBp0qSUSiGV4v9kOpBOpIKE4cvkrjqQoXUUdh0cPLi8v0RUvOh3vOUyykp+xftxM3ma1N2L&#13;&#10;kSK9kySL3BPyB0iU1A/vhBiIayFXTBfOI0pK+XgloVHdayFHopT4c+FQYlqobDxKX6wvMX3qbLpG&#13;&#10;5J4WOK+GOTQchnWl9FKaG4U4JZZOntpfeaCkpIRoh3+OHD1qxkMh2ivGRj+Yx8Ie6XmhUotD9e+9&#13;&#10;9953vvudXjm9hZ4TUS0JAxp1q6tPMpXw0ysOQnfBgnle4eh122233XvvPZ06daV/Vwc1kSAqmZlZ&#13;&#10;UFDw4IMP8mh68Rcvits2evQoHkHAvKcEqumjC2bexMoarxw+dFgYW/MAqA/2U23v0tzbC37qlVda&#13;&#10;8kcYGzn5BQWEOi/i2Br45EnGhJEjRz388MM8fMQq+u///b8bnOPHTxBElO+THBgMZ8+ePXfuXPMA&#13;&#10;K50eeeQRrxuczBRFZskJqY3SpLFJA5MeUrML3RI923A0UOA3QgFfh3yYoO3M4uM1zIANs0nOkFnt&#13;&#10;Ipp8wmeCEUm5dcvGH3zvXxYvWID3CNL153/5Fz4cKQQg4VCXfGjnc/PyuV67dseytEwAsHFj+4b/&#13;&#10;7d99K1lbG0wMS7IWOLJUQNIM7nOWEdpRjX0eGCMF8AT5BGQIDpLBxXTjhnVRiUwbsbTJ6dULI3Of&#13;&#10;mwDTEBwoocrk5eW5qUoSYgt79u0TItIdqLFHj57hIpjktr2sTOx+3xrexTCYLktLX8T5jx6LmTSO&#13;&#10;W9i3iPxyzU3A6gBOmLL1yYuDksjBqBjGsnrFql27d0qG2xQUFjH+VB07br7uqeKSaFhSRW2lcUHj&#13;&#10;KR6mbeLdwqMGDhiQnS3Wf/Ac+cs0bXK8nFELCNlw3DVfzclTp37zT/5MKGWMXT5BvgCewbWxDaU3&#13;&#10;SaJQSvxrD/m7H0UkPvMQ4NkztLfn6Z4K8vO0K62ANPAhfxkuuySpsEDf+JNvXnHFxBBKcUSfRE7R&#13;&#10;M4RC42bNWyxfsUzHWe7tgfWBtKjwTiJ9yKBzuyrKrRLk4yBsTK8+uUVF9rBpg6MePnxQ+xl8zRDs&#13;&#10;AKRFaK5uaFJaWlYdBI8KX9L/EgCedME8cfWofeNYl67oqEnCF71rKccH779vf0jXxvCAgQOsRkHB&#13;&#10;bcVbTxy3Z2DobfPz8uA9lGQCPZ1Q1f1kfXs0LWlV0KfmTE3xlq2LFy5mcGYEBWiZHK3W5gycEFta&#13;&#10;neVMVmS6Y1AeP3p4xfLlWzZvdlPbbftB3+xarayXIe/4LhvVWtoxQYBHDh+yrlIHGu1C2WlgZBdH&#13;&#10;fDgsvdbE+l6EYB0wYCAoXnWCiT6dHiiTUKsbTvFCo0aw8eIli1MzvmEQgXzbtE0f1Z9dNBwNFPis&#13;&#10;U6ABAf42ehBPSbkhZuoCT6kvFack/BKxA2XhgsGPghmm0gEXtRqwcWNBFxkJBUUUVnHQ4KGJfjGY&#13;&#10;eySsw2Yx23BNkMk/4knWbS1gahH5KddDXjQYNxPK4YOH16xavWTxYp6fzCx9cvMuHTt22nXXW19g&#13;&#10;bxyrEqlsqYdJmvnz53H+tG0xxtqyZfPYHJ5gJDCaCEMW85tYQx87C+96/tkX3n//A+Ftbrv1tjvv&#13;&#10;vpNTB5Nj2tJevfqMHXvp5Zdf/qPHf/iW2MxvvNG1a5cHH/yyybpG+GcNBXiwZetm0xQLzS+5pP/4&#13;&#10;y8YzZwneEpUPvEWSQX0xRaCWW7NqDR+VNjYA7MwPpJu9GJJ8Ih6JhRNHueOI4iwWXzIJYBdj7eSe&#13;&#10;FFONkPTRHeQiyebahXmP5GnXuKOIEAoxYbCSJ+jMtBabK/CvSlTCUno/ei2uIitp0rr56UIWac6R&#13;&#10;VZKX+7TyusYMxN6PrHZpIE2P03fjrRRcJfOY+fPmbt60mSC/6qoroWhALiZJyWyBYn/J4iXvvP/e&#13;&#10;yhUrdu/ZA/mYinliimZT5n5F/aZOnQp+c0NKJ5QGA6oiSONGTahvFYSSfMNcIG3yX/yBpJPsLRA6&#13;&#10;KJCsWdqECeGBCf7x4UnHlRomB/MjVUVGr149p0+btmbNaoHsFi1epCOU2KRpYw42onh379FdhkqT&#13;&#10;t5IoHcQWf+nll8CzVJFhVgq/2eUDLrzsssuhVgYJKgkDUlzaUhtVHz1qNolo06dPV+enn35K0Non&#13;&#10;n3zyrbfeoiaAAFXywIHYuIlFeuLEiRBpQUFB0q4oMpzCEhDuE0n7JRrsgf+il/43Dq3+30jdkPT3&#13;&#10;mwJUJx07d/Rp2/aN/mvzxg3iQN540+eo2MLAlRH+jPwzv//dfy3ZUmyLHZsxjLt0/AMPfMnMNYDW&#13;&#10;rgpfq2Eqh/z8fPYfo88Ajk8vGblVJ+1ucs7HkpL5yOGDmzZvOXG8Cps0A7b5CncApviSkhLT4mZt&#13;&#10;mmS1aUvNZyPQQDhGf6MMTJ4NUN2IC5q+1MKvCKFHGFh8UK47dmhPnZQW4acJMbN81cmTGJpQZCwn&#13;&#10;YK4PXHbs+TZp9Z2qP3OiZnpLZXm1lJfvOFF1wudGaPTr158QkRXhEgZAiWozBKpx4NuhW2qUsau8&#13;&#10;4tv/8K1FixZSZTKU/cVf/zXjj0bhVjRuhFpFRfmhQ5U4D2Dgnqry6Hvl5Zcr9x9Aow5Z7SdecUV2&#13;&#10;9+4JqaLu6Yce5xCvQUQ1iwdhmDqKgYv+n/4EDTdu3MQvEa/TEGpWaFZt06f/xhmT8ZZ4ySkHFf6r&#13;&#10;MNkgwbufVAPIVLxgM7EZbBVq6Fx5Eh679+zeVrLt1OlTmkkQ5+bmJt6sqbCLkKQiqWommSv5vv0H&#13;&#10;nnv2GZsiHqzc3ziz8aPf+GOyFQIs2bwVnZWILH16x520wioQoX12bA/8KXhbi5ZFRYWsZ9ips5ZK&#13;&#10;5j4X1qNHDnXqzKgbOFBxy5YtffnFFz0yYmG2seMmtO/YyeQBAKupDtxIGg8eODAamOBnwjQtEUMm&#13;&#10;zW2r4JGHuH1Z2bZnfx47S7Vu1aJVmzYWg+TnF3DZVTbNhUSccktKitmKO3XsWHOu5nTVadtyvP/e&#13;&#10;uwcPHBBEgNgVWJXdUv66TEhP+zeIXdu6TWsI0KhmekVGLN4KA8URCj4iym81P3706Dsz33r8scdE&#13;&#10;4iH6b7/rruwe2XaqtOTScCBvaSx37Cg/fryKHiStv2nDG6+/QdCYSIDuI0eMHD9hQipJ0wQXd2t6&#13;&#10;p+HcQIHPKAUaEOBvu+MStlgngVLpgk+pRDJX/nRlEuwWUsuM4vrrbgCESFkb3VjknUjYiB7pnYQJ&#13;&#10;E1R+hRjlAcdrwiZU5ty8iXA0Mj5EbAKfOO8Joi2gC3RXVlZGd+iwSTeRPF6EsYyIW20tX+OMTJvW&#13;&#10;2zRp1qzZqV2O1cX6ga5durE12XPWJMCBM1o3QVm5eNHiDz6YJajzNddc+8X77y8oyA+RS4kZcjcO&#13;&#10;FRPp9A//8Gv49euvvzZr1qxRo8fChCJ6wVyVlQdOnT6ZlSWgXUtSR/xlIb8gH0AFc2dylEsitJp6&#13;&#10;umLZ8m/93bfOnDxp3n/11Vd/4fY7s9q1IEstUrchks2g2BvNfjgmmesgL3UsYACRDh4yuLBvIfih&#13;&#10;PogvZ7Ms9ZF+5syZbhL8ZkVgHjp7MfGsCplKC9utR4+8/L75+X25WiavRxaCtiuIL435ivwIadVz&#13;&#10;P3wxObXYATnLlr/Mq+0te/CWbK2gs3ZO19x///1jx45FFlMB56hPih452NSce+vNmc89++ywkSOH&#13;&#10;DBnasVMXCUJe1dbu2bX7lZdeev6F57eVlclWoBSdC59TLwvYXVpaum7d2i1btvCJuvvue0aOGMGE&#13;&#10;qJm5ubm8rSjLDx85iIwp/NN+9EkmRqom8xiE6h9K0y1bVAvRCgr6KjSpZN2gTUacO1FbtNLRlvxt&#13;&#10;Lyu1hbSZWcdOHdgf9uzdU1G+k/NM2LSp18167YrWqhX7nnV9xLnZFdMf3+DHH3/8448/Li4u5sel&#13;&#10;Oehjh2uTy1UrV27bVgqvUjwrSL98/vO35ORkv/vue1b8m6/s2LEz00w0K4vhUWY8P40lCoWka1KN&#13;&#10;vlpb9l83LwkCRiuRMf2bNsc5vYibF45fuqP0C/cb/jZQ4N+hQDpaGK4HDxk6d85HJ06fwT0Y3Gy6&#13;&#10;LcRn/4EDLZ0SFsUyP3tXzp0zJzGtnxNS/9Gv/VHPZPESQEQtAo0YsSwPeXkRHddkFRzydQTbOndu&#13;&#10;7epVc2bNHjVqtDsHDx2aP+9DvMK0m6ZDxEhLs3wX1iKWlZYGE8ts1LFzJ1oVX4NvXxprvynsKioq&#13;&#10;WOop9Hhm8vHTsJrw4ra5+h6cwYdjyRZeeOzoEVNwkJJiSLQSQsFeB/QyPXJ68DvwqYBzO8u2MwLZ&#13;&#10;psY0WkhPCDCkUUYGS/6uXRW2Y8EecV3eB+SFgjq0a0cZh/vgtDu371y+ZBmx0i6rHc7z3DM/p5e0&#13;&#10;hMEq4iHDhg0bPlwpgAEHGdIQXy0rLbOJhXDZNoKzEeLOHdvBPwvPMS5NvXTCZRMuu6KtDY0SqYqG&#13;&#10;CBZKn/QrbpSpa9iOEmmYuXzFisWLF44eM4YaVFjIZUuXzZgxAyuDCUVSefRrX4MA1TbN5Fc7vo6l&#13;&#10;ZGScPXuGxOSdmJTTiLAo6leUpo/CI/BJ87ZtWxMqWC930A8/nF1YVJjTI5sajSB+a+bMt99+69hx&#13;&#10;y6cL7rvvAagGKVq1bR2q39rMkydPL1q4cODAwYJh6ouPPpzz1htv8JAEcsYIGzBqDHUDYAZBAT86&#13;&#10;l9znJEz+RAVUKCNDRx/Ysy82FomNSbrn5eUGeK7NoIJs2aqtQDB6YeWqlbNnzdJN3FCFkyku2fbj&#13;&#10;xx/fVlJqmSdyTZw0RVnMboLA7di+HUjTKKJSB0UhjazTa0NYJzw5k4fve2/PbNemlbJUrKK84s2Z&#13;&#10;M996603uRYL9+C6uvOqadllZFLSdO3dt2qSZTXP10saN6574yY8tUiCBtm0rfuedmStWLIOT2Tzp&#13;&#10;N3v36pMAYMGNDmupZuprWyBmZ/c057Eo1GREgJcMkZ/PnF24YOHQYcP7FvY9deKkqcIrv3iRL6vI&#13;&#10;Bb6LUSNGWVFpFNmqXqt1nLFhC8Hhw0aMHj26SbOmhsHChQtfevH5A/v2gcHt23e454tfhLG11wCr&#13;&#10;7/Ega8PRQIHPPgUaEOBvqQ9T3kEeXFyem6GUpUQLARX/3HGkaUgpd4EDrAcT5OFmq0BwLrsn60e6&#13;&#10;aiKYb3rIOeVQXiFv8rjO5OfPmzfP1sDjx09gXcEz8Xd8k2XGEg6zh+NVx62JeP/ddyyvstBi4MCB&#13;&#10;3bNDdVpaWiZumLlCYX6hWFvHjh83X+F6pyBypWP7TjSFHflq9si+4YYbho8Y3iSzqf1kzeMhLkx2&#13;&#10;2vRpPXN6wjBJU9Svbs5t2sF1NDc3/8Ybblq9es22bTuWLV0+bNiIFsJP12YcOFBJdUcymehoowm+&#13;&#10;KlkgggYJQRIKJU21kOPFX/xiwcfzIA3JrIdJpeyJk6eZkl595ZXZc2aria1+27ULlIqPm1jAXTK3&#13;&#10;gYE6MxaBjkHDxL6HLPwSf/SjHwFLpKn5lnKCmEnP6Jyo+Hkx69qTXvbGUGfTCO6QvCtl++RTT8Fd&#13;&#10;EZoMcRO7qwrLyjTCFEqGagifDB482LUUJSUlL7/8siqNGTN25MjRhFzag0kzk0vG2sRKbMv7k8er&#13;&#10;zibBVABSne2tV15+6YkZTwCQkydOmnpVbLbOswVAOpdx/sTxE5DbnNmz33///bfffgfeI2h1K2kJ&#13;&#10;JVpsox9RxhTTcGLWU6LRlZYeKojoqMCBAC0/NFCYrRh4DqAYYr4uJWonR7znApGNNESzQgiiM9E0&#13;&#10;1VPPTZs2Tp482XBnIg6Vc6Pzmp8EHJpkruAtABliNGzC22fLlh1lZbE01CKWTh0hOh3HC5TqetDg&#13;&#10;wWaNOtHYGzfu0sLCInAR2rQNpFaLecAYqFDYT/9Kln4a6maaEhOd5EgrH99e0oh0epo+ajg3UOA3&#13;&#10;RQGfg6ycjbepU696/90PVixdzFtO0JFNGzb8z//xP2hAGGdEieExyPIjOV1Tr9y8r//RNyZPmQq0&#13;&#10;eJHH444ymzFwaYvPFh4w98Wp+vXrZxvr/XtjBdT20tLv/+u/Xjr+Up9ARXn5wgXzeG34SrmMMv7D&#13;&#10;LV633Tl/zlBnZTa2ktCaPXWTvy+AF9zmrVurjlW1z2pjHk+gCDbmKc9A4e/5eVqvyx7l4rlnnr3k&#13;&#10;ktVTr77GilwsGmpkNGnSrIWwMf7jyOetI0cP7961i8t6sybNbSUHqFB+YSe+NeYgbMGkHC/q08eS&#13;&#10;glhI5pWcXjm2hCkpLpFImldffsnKc6h169bNSxctOH3iBN4+dOTo+x74ksm39CCNgI3btpUkPizn&#13;&#10;WMC2bS3O7tnTEugtmzZyDseKm7dsPXjIsNvvuie/b1FKyYRNpd969EtUKaORSjCHVpTvUJHy7dsf&#13;&#10;+/6/rlpxKTlhsyXiUlQYLEhxLD9YTdKf8Wpa7bj65SPtcUGtdu7YcfzoEfIE8+7ctUd+YgOsf4sL&#13;&#10;Rp+83Lbt2lUe2MePcfYH7585fYpP7Nmz5zZsWLdk0UJBthmmrp02nbMl8S14bN++NkJYeqqqCt7+&#13;&#10;aM5sPpzYI+69bNnS8vKduNwlAwbdfe/9Q4YONzz27dtj3aAuULt27dv16tP7YgSIjx45wkG0RiZG&#13;&#10;YIdEfeytfv0H5Bf2W75ksSbD/T+b8cTqVSs7dOzIILZy5So6xKaNm2Lsl0+aeNsdt6ObzPfsic3g&#13;&#10;k0lLbfsOHfolYWBIDUqEEaNGrV+3njC1Mnvm66/t2rlDNTBknpyrVq3EjY38/gMG3n7nXUOHjzCe&#13;&#10;eRgNGDCoa/fuO8q2UY9aD/DTx3/44ZxZvKRYC48eO9qscVNRQC10b5fVXpelzBx+3r5jh+YTtuSI&#13;&#10;YERqRUDk9S3o0r3HgcpDUNyi+fMJHbuDsJ0uW7acplvX25zjlttu489pNxRdP2bc2DmzZ/l2yKZt&#13;&#10;xcU//P735g0WXL313r27hUDbu2evCYB1s7feduv1N94EVPupoPoOdd1wNFDgd4ACDQjwt9qJOMgF&#13;&#10;sXShXEImEYoXfn/yF2NNfDTiDS8SDKQm+UlrlYK9NGkqhJzdxBbdxCulFASRPBOj2YIuWsnCwkJT&#13;&#10;AUwscY2rIbyz2rUnBoAZe6mb6Pe2V2+79uAOiEIqgw3Tpk+fNGUyR4jycmrEctrhA/srKw8cxB8B&#13;&#10;QmwXqhkyZHBmi5aQmEAjRP7wYUPNVFL3FnV2hP5VS+IfbV0TWuhCW1kVFpWWlJkBcHZim1LnysqD&#13;&#10;gAchIcgNixx3I3XAxIM4SfMjK3OU6uply5bBeFLaqpXti6JRTaiZV65a9bMZMygyaa9ZxkaNjGVp&#13;&#10;plA0mgyD69avX7pkidAmWgKoiEYjzF2AqoSI4S147hzF9tSpUwsKCijmOVmRImHBsnTk9CkLXVau&#13;&#10;XvvKq69qTIuYagzhQMMPVFZ00v7jlWSJnVzMdWTKTZY83r2bOFmrUAjz7rvvnjxpcrOOzZFahckw&#13;&#10;vk9UpJmZlOLRxSoSf+KIfoSjTIO4AAkj4RZFPqUv7fiLL77IMnbttdd+6aEvDx85Ijy7gsRJtJyu&#13;&#10;jSyCL8jva8Lxwgu/+PDDDwv79jWDJCk5wYJJTL6E6+EjR/jPhH8r38gYTSkNlB/95YjwMufOkdBU&#13;&#10;4wl56ip28TWCqZWRRt9vYgfxQux6UEAXdbBtiW4C1USkoHkOhW1GBp+xXm16pUUgFGioBMgNHNXd&#13;&#10;Jdu2jR47xpocM6GCvn3d3759Z3Fx2FfNQpArAaK1HJKFFxo5ckTy3UDKXJJ5NHEWjiMd/+rpjrMa&#13;&#10;Ki6tdv2FJqd3Gs4NFPj/iQKGH+bzxfvurTp+pLS4hJMnXr57396d5eXBUYS+YPuwCXvrNrjlnffc&#13;&#10;d9ttt2c2CaWew/o9NkDuo+dra/gdpN6k7vMPvO3225/+2YzjJ07gyYsXzV+xfAkJIf4W3w7T8b5F&#13;&#10;/W+7444vfOE2X8qZM+fw5H2794QVvHETcT5SBKi9PgSO6Bs2bhAU5KzNGJo3t6bAl5iSQkGS0N9x&#13;&#10;kwPenpzxM9an0WPGWsDmJ4amXpnNIgwY5Uv6Cp92ew1gofwMxSfjCg7IRktqM6Tft++Ack5VV/fO&#13;&#10;y8Ng01cg0ismTdy4aVNFxU5LyTdu3EBhJD3AIJYV3j542PAvP/yVS8dFSCfEzM7OmX7d9ebrNihn&#13;&#10;hNy/f9+br79qwVvieGF/iJZdu/UYOnykTQLtAodtKiVpSF2bggVckLxw1FVXXbVze9mePXutZee6&#13;&#10;wkzEKERM4Ni0VIKU3Pj5zwkopbaJzjR8N/6NI6Vn2fay41UnUMCKut69eqUBbzxKq6FFo0ePWTF6&#13;&#10;2ccffchpf//efS+98AsgzVO2U1K4d59cpkgxt4r6FVL58hyZeMXEZUsWr129Wm8eqDzw2uuvRG7B&#13;&#10;1lj5WhX0Lbr19juunj7t/2vvzIO7qs7/bzYi+y6rkJ0AIQkJm+yCiii7oNSquPbb2lY70/nOz/7x&#13;&#10;nTrfznSmy3w7ne6rrVqhdS8WFBVBUWRRQHZIwiqyyRpZAiS/13PO53Nz+SREQlBD8r7KzbnnnuU5&#13;&#10;73s/59z3eZ7zHARGtqKiYryqlJ1hx9d4tu3p0tl8tFK4a/hV27ZvZ3a17Ny5U2Vn4GDARTx3mbmb&#13;&#10;NHnS4YMH2BehvLyM1apbt2yFW2EuSpl07Iyt4Hnn3Xf1y8+z0uLiGOn2HdjPa8PRrUcPfMP4eLrr&#13;&#10;m8ePZ8PGVR+sxHiSsQB3ACawKZbPNmvaFJ8xuXl502fMGHfzeIYVBlfef/TVN4+/+fln/8WEJkgd&#13;&#10;OXR46btLEhObdO3Wlc+A/Xv3spslauIOHTsQQ4sYLvlp8ODsJY6Px7Usu5ggalJSMosbh1w3BMMT&#13;&#10;zD6xZH51/rzXF7zG1C2jFF846WlpEyZPnDp1KnPf7oOiYuSo0WtWrWJDDjTbvAYfrVm19qPVlEoO&#13;&#10;xhSeF8bMN908/u6772HAoRBqseaEBhRidAiBKx0BMcCv+gk6khf5Co98rEZEosfxn97+mm6IlW82&#13;&#10;+RVRAFpquiQOn4DP36CTQpEydswYDDawNXrxxRf4Yrhj5h2YceKfgPGGIs5iu4Mx0q6d69avwx4j&#13;&#10;2yaYWdfR9LOTJz7+ZA9rEtD+YbQ5YMAgqsMxACwIw6RDhw7jDg57fQZjyoRVMuRAGpmTPrB/f8vm&#13;&#10;zdHesGAQ7aVxC8/6oo0yhRO7EsRVYA+DOR+WG58ePIC7Z1IxSLBwj+Ef2oO1CUQFFgpXYewnF+2O&#13;&#10;frVXMFOLEuzo4cPZ2Vk7d+6iLaZYS4iHKjz77Jw331gA5eMb6JZbbmWkb9GqJROoFILZ1ajRo1cO&#13;&#10;GjTnX/9asXw5JIqJ0kmTJ+MH1SBzqDENiQNSpyEcjSQGq/tWA2OwwlbnxZdfnjPnn++8/XZuXj4E&#13;&#10;G8tO8tF81hN0bNtm6qRJw0dfzyOAOvI0YTzkYsE63A93f+8uWQJfxT1mYZs20DMOKBPsDiLkKo88&#13;&#10;Qf8cqRl+3rJFC4xmWMbDokf3iOP2H9iPP8ySkm29snvP/NqdAwYPZp7eluOZajfB3NSwuXNCQkZG&#13;&#10;xrRp03fv/hi7VmwmWV83bHgHvmZgTnhTwCc4XwOYWSI7YxovkOOAjifZCEdEua3yTEqy5TknTtgj&#13;&#10;AAL3pgWiIg8t5UwMKVl8yHCOqRvlQ/9QS6IahQHOnz+PTzeeCO8DykXKQZVKGxGSqlkPwzwCFsg8&#13;&#10;Hab/eQf4nkPjy0iPIRnajO3OIS0MkM9NXx15+QhAFj5qTX4nlcsICuVk9DGcOfzPAQkJ+7OLDvhu&#13;&#10;9L30sToLgcuHgP1g4+NvnTCRF5U1z9Cto0cOm8Gn260OtT8f8TjMzMvlC3j8sOEj2EXN/5p4jel7&#13;&#10;mzVvmZGZffbcmbz++W3atuMWB4Th3vvu55f43rvv7t3zMd0x3RQvNh/fnTt3wf/+TePGjxg1Cv0b&#13;&#10;hdD58PNlkotZHGb6snuzAA83Y9bPcCYjXCWzTy96bHQ7GZlmsuiqaJKV1WvYiBF0LOiL+DJuVVaG&#13;&#10;046UlFSmn/ihtWvP7gjJfJFnZuN9xHxjcJw6dRorUzphaC1iOJ/SFg9JYNhAK4jeCVPGggGFEBvi&#13;&#10;qYgt48beeOOBTw8ufOMNdqWDxIIMv1Imifjgxh5v0pTbBg0aghjWdZjtSRM+2enp5s19Zd26tawx&#13;&#10;RjdEh0fnw5ABgx0waBBK1759c7BXpfzg906AS5MmemB9cMuECQCAGe2u3btQskVUZywpv6Zj7959&#13;&#10;x465cdSY6xHDW0k4ec/rQKIlWUN8mCdLd9QzNY1WYP2fm5vHoIl4voshGV1TTk6/u++Z1aplS1RM&#13;&#10;yI8OEFINie3Cfhs9UjDJGXvTjaDH+E4PTKc1aPCQO79+FxN87CJ4+tRJ3zni3hMm37tPn5vG3Tzq&#13;&#10;+rHMhfnpLMblDp064fuKrpXhqX1bVtdH6ApPDfHwKNumXevSY5+xrIAXCbGRirlIjDIYBt5Y8GpR&#13;&#10;0VZMb3Atwy3QppbUzPThQ4fhLCcjMxNAbTRkmWhpKUY6zZu2oKsfct0wGutBIEv/gsJvfOtb/37x&#13;&#10;RSxx0B6TgPlTXgkeEGyqcOBA3H0hG/yTF8MGzjj0sV2+fvcsxHj3vfcO7t3HvENScmLnLt0GXTeY&#13;&#10;WdJ/zX4GyZu2aMErysQfgrFcnzGpW7fufvI3O7svajovAAPNlClTub3k7bdZsEqrkZbXo1WbtukZ&#13;&#10;eBobO/aGG/2oR3p+IDDSBx/6Bj+Nd95e/PHuXfxY3FiMkXBTzESzsnuPHj165KjraawNGNEH7XHj&#13;&#10;HLxghHUIgSsXATHAL/vZXajvCKliIh+pdFVuCLHvdCgFH7mWNzqk2V13xDTARzISQMaYE2VMemvR&#13;&#10;oueffw7r/P6FhawRxwULM770kpCBjRs24MCD0R1KgzFdYpNk9gFEIcP3AYSwUxeMQun+rsKikiwY&#13;&#10;Y3Tt0r28N5PTFdADGCBfFYy4XGIFxCjOerdOna+h27Xe3TFbyxz65KYwvsuZcDV6w0eG45U0BMdc&#13;&#10;zBoyMDD3htVit27dGEXggQjmhyvKoEg4wpJ3lyxatKh3djYjyo4dc9AOwW0Qhs0SF725kM8dlHv3&#13;&#10;zMJwvwefDvTpDJxAQTKcjrRr1zYpORkjHBZ5z/33XPSQLJPDEYLxHlYbMLdtG782we8CGUEVQo3w&#13;&#10;jnye4+MACTZu2Pjuu0uLi4sPHzkKsTGoGRzOncWSKiszY+iQIVgi2XPhnw2Y9u3SP78/grBDxsqV&#13;&#10;HzD2Q6rZW9YokO2paB9VDiJKiXxMWFbuxcUj89VJyfAmBOY2jYHx4gyWd2LY0GHYozIV4IZSw9py&#13;&#10;VNinA3OeCAUJhPixpwJ6AM5MP+OcEAbIy8NsK1DbQ7FH61rgLiiBmq1BzP6ymgerzr17SQyvw5YV&#13;&#10;fV2QwAvI2VMsqnStwJ7NVqVSC0a26CqXLVv20ksvMZrefPN4zIb5srEq3dvL5xe6U54CCd5cuJDP&#13;&#10;I8ZnPGHQZOQHHL4YiGH9ZF5eHsJQBXU5AThxmJA0lkgvhg944X2MJXKHJY8els2O6F9/9XlnX+zn&#13;&#10;pdJ9IWCvHK+ff2F4aVFuT5g0KbtPb6aBWNTKojg6PGa+sFxAId+LI8vm3fhd+B8/Z7KjUb//oQf5&#13;&#10;bCc6LSOTfsbKBN2Kq7AC/ea3Hh45YtTmzRuZiUN9RM/DxzGLdbOye0GEIJzUiwB8kRcWFvz3Y48l&#13;&#10;JJpHaDYT4udJOVaM+/SfOm3a6NGjsBGFldHlEsnhRo3shx76L3qPw3irwm1YRVxWryxYHJSRz/fv&#13;&#10;PvoofUyz5ngT6YUdgX/kfCV/6+FvMzXDbFhaWlrrNqbo81BQ8oMPPUg/jxMSKBA++n1F3EXae+7B&#13;&#10;oj5/65atGKyykR2zdSwuyMjIzOmXy8JIuiLfFkojwKzZjTeNw35k3bqPsMhgGos6GEfYlZ6ePDU9&#13;&#10;g8UJ1in4UdJL5hobDdpf119fxVjw9bvvLhwwAANFFEqIB0ooUdNS07BZgCc4Fm1L3TjC2asN0yKG&#13;&#10;LeYcBw4cAMBM3vXpE8EznJ1+bPiIEezEw9DGUkMMFJkOo8fDyyUOctiiHfUpANICRh7KhDhNnToN&#13;&#10;9oUhDzpDnjW9XKvWrfCLg0+4lJ6pmCYamG6UYSr22w9/h72BGHbT0jIxobfxx8nOGDFs2PDUninn&#13;&#10;2NnuzLkhQ4cxQFs+d/Dsps+YnpuXu379OlZs4qKGN4cllykpKVm9e6Wm4tHUHhmV0BbA7du3Hyv5&#13;&#10;mXZkuOTh+kLsloHQavToMWmp6RRV4naF5bVmmoD3mUmE1PQ0hgY+FdwDYjypOFNuG/+mp6XNuu8B&#13;&#10;1hkyx8qkBq8WYzemoQtem89SFJoDJWNBC0+fupjoLCwc+Nj/+wF+2Zgs6JWVjbS+LbDf/uwz3LpN&#13;&#10;/7z+zB3zcYJUPJeu3a/t3bdvRkY63yo8f5/YC5ySls4PDVPqTRs3sPwV1SWjP8YyqWiBM7OwO/WF&#13;&#10;k4X01O7PvgTfcJ2FwJWOgBjglfEE6X344kdWOk0vMTEc1UhPJP+X22pATCkwiWEK7R2OJUveX7Yc&#13;&#10;Zxtt2rTlu4FvESwwIQNYBNFH47SDvo/SzIfH7t18o6empLBSnOqwGrUhwHnuirdddK14emRWq5uu&#13;&#10;z+3eznZAjDR01jbLa+wP2w0mQWOl870nYwBze9ahchjNimP2EdrpGSDCMAaTkkUs7HlAz27fPsYM&#13;&#10;4j/evRsnkBCniZMnQziRnBEUnoD6ccWyZThQHzRkyPjx45gjNOYHi0uwrZkYdJAfpJAN61BsXVAw&#13;&#10;4i1m9apVuf36JSaBp5PYDQ+ekjFMWZWm/eIWwQqWsLPyBRdzxOK8zk36Grt1LcIc1ExrCfvDNZt6&#13;&#10;bZEPQ35hYSHwb9y4cdu2EvSooMQYTEXMO5KeR+qfmDXTlIdWKgE+E9HFmeM4l+zM2XMMbNh/tmzZ&#13;&#10;ggG1ZWtzEM9hMDrdLyH3AWTmoAxd8H9wYHUH4zE+Btq2acvThNcBNTZUYGJ5owdicOmEMQUdrwhP&#13;&#10;AZsgpuf5LOh4TSef2LeOxpKPM5GceZF4ixhxGW55ufjQ4a27Y+ZMPtFo8h/+8HvWruBLjQ2yuIWs&#13;&#10;paXHt23bhpnookVvbdq0mc9TSPusWfdiUezmv60SBMDMFSbJsM2bxktIXZy9ANROgBh/cMktDt8a&#13;&#10;HyCBv+RMsiCsgBD4QhHgZfMvJ7Xw62B2o3fvPqmpaaiy+Y3Qr7J+GLcq/Bb4vfBe8yLbu+peZXtl&#13;&#10;4+NY3ub8srg3nLeat9e9y/zAKZApFTQTzH+ddO5A6WHoT5o2b46LZn6WQdV0/hjd9cvLdY213w4B&#13;&#10;LxtpqHrs2DEW42L5sDYZ3EFhfXNysOWmg6VD5mfHYGG7BcQn9WHvoN7ZZCGp/d7c75FMfNlPmDjJ&#13;&#10;/ciogehIT0KIcvjfWmA6UfsVRyuy+aNu3a7FznDodSMwdGCQYYDDiybsxZJZn33eL5e2MxvIOnP4&#13;&#10;AD0w2w9QNR0da7e8T1RfMnk5fFtiztF4kwG6iOq1oGAARTFWoJFi9hBYUM9yl86cGNdQKyOaMaa8&#13;&#10;Sjzpo3BA4yGkbkBA2nAuwhTLbGkmW/WkpNoIcvI0s45MhjKEMT3nE9At+2dCYmYe0VANHTo8L68/&#13;&#10;1IjZT+Yqrb3s3+vMRy2Js98gwJRfenq6azeR5g2OSH9mrGEAKigo4H3kPUM5ySPiEXKX9pCsZctW&#13;&#10;BYUDWH/IeMrYSv/PbhagSkafwBJTqlUWxwvAYRfuHXAy+CvOFXTmLNxIS08rLS1FM0wFCMw8CC8V&#13;&#10;t22AdLDwFwcE0O+jR9mTPQ57aGpn0QpmSbzPILB27Ufvv7+U7xPUyihjc3L6UgYl8Fbn5eXzH3Vx&#13;&#10;ySvEmSPa0iaZvbKZOwBefmhE8uoyn4tlE2molBb7lL7tWJx0aN9x+IiRNJ+xmLedCRSa4H6YVrJ/&#13;&#10;iD6xL8HXxVmHEGgYCIgB1vfnSAcU9HTI6vujcM9LjOvdKoc9G4QYhsuZP8MiJZf5ZnxOLnzrLfxt&#13;&#10;7N+3F2aFjRAdPT0dU7bQLYaHkSNHQpAgMnCMgwcP8uGSkpragok3KucdYfw2OmSduCMaGEbakgPC&#13;&#10;1I0Axvdc546oHCaSG5xiwEVOJg8xKEW5BHPAFMr3tvS/1EsJWDQ5qx4WsjeB8OBQhIXpzC7T37OJ&#13;&#10;08KFC2EOgwYPGnPDDX//619hXbBW2MLuXbtKiorRrfXLyUlNSbO6zVAQkVGh2cylCeTkpnDcgeJe&#13;&#10;EnICGrCUZi06G1ZOUCR3HxMsV3RtphRax1jgvmnwacDWCzwAJp6bXX21g9t0sw5/+J/950cme0zx&#13;&#10;TORa1Rgy8X3gh0CGJQwdGQ9xskLJnoGzhgEtmrtl3kS9YpDI48dLGaLOYi108gTfCmTF1Aeg+HSE&#13;&#10;FwE59XLgeNQMakx+u7Qh1gWY3GUydc3qVVBrVlS2b9+RB81yUMonBgPUYCaYXGS2lkYOfLG057Vh&#13;&#10;+SKvCoaazPXypRJQXF8TWNlHim3tdQylKIIxs56SkkLTaOytt9xKk5588klo5B//+IeFby3kFpZF&#13;&#10;1MOqoc2bN+GThhEXjei4ceNwcZSRkWnPy61yIQ2FB5afXjB/9lV7aX04KrN7Od0bSEzQFtLoEAJf&#13;&#10;MgK8gdQYvLcE+HLlyzIsBpFc0muQ1t5Yf8/9BiP70Ljfs/0i3D1fJmHfzXoCGRRYbiVFyEPw/tu3&#13;&#10;vpOEZFTnayTsI6E6Qdj97iLxPhmdA4clIG/kU5gE1tdxuMIiIpOGzp+DSG5xyeHTcGYc8Zecfa5o&#13;&#10;dkvGaJAQl4hBfuurzDrUxdjJ2mg122EBI5CR6riFYO1se+7Iwa1A/hgBokkif6N3TX5D3rnNRJMW&#13;&#10;JPMScunaSaWRO8RH8wZpLWD9n5PQTV1FkvDHlxPOQoyldwfzeqhJ490iymiskSP3Jrhio/XaaOvo&#13;&#10;OqOk3XAHKYP2eniIAf+gOu46sUwMn8WPyIS5JjfIeiGJiQTiIG902+YCzR/kpX8mY+TaPQ0SMwXs&#13;&#10;KwoK9wmCSOKZtGVaNpLRtRqRSGBluD+wfTy4/umPf9y8YSPavPikxFsnTLjzzq/zI+G7YseO7a/M&#13;&#10;/Tf7BtMORtrCgYPY/ooyKRl5nCuDCJJBFRaIwn4142vz8xria/eJw2Ijj/1qKmw/TP4PlxYROCpy&#13;&#10;1bzhxAoLgSsXATHA+vvs6C3psHyf5ftPL6uPDMeEw6Rxl0Z+6MjoM1H+4DQrJ6cfbr7hVBCJEydP&#13;&#10;wEzgTpgY8anNJC4zkbj8xoE4Swdt7i0+HpLGUq5ru3dn7Qf9o30RoC+zYQril1Bun+uO8zDPnZTU&#13;&#10;uUsXJjhR2cFbSIGEVjU7C9mg40YPE90ERzYsAPEswwCDoqlduw6QKHJBxmB9rCJjIMIKFNtOOCGO&#13;&#10;E1jzcPYsueJLSrbNnfsfSpsx4w6I4paiYkYFWpB8ddPdO3eTmOZkZGRCj6jffzd4WCifmq16t2it&#13;&#10;a+cuMEAzxWEnuoMHWSqDJHZgMnr2LP5RWZoI44rCaEMmmwjDhdjEcPWq1awV7Nunb/v27WhV5Nuk&#13;&#10;4pytgWFoZHgyd+3ccEOttTX+s9Lj5KXJ6O5gZaDEUEtLwR9V5AsvvADyKAeYNEWvCA8EB0gaJe9j&#13;&#10;Vy5sROOv4mzjFOQQBy3m7IQZ+QQSRFrn4LU6XZQjpAY4Hw2Y+/LQUPrRIh4oqPLhSEUo5aDfyECZ&#13;&#10;pAwOd0lext3mAwcMnJ8yH56Gr070w/hGJxkgcaYoUnLQWCZ6N2zYwHvCLSyRUlJSHAIV7Tt2mDZt&#13;&#10;Gj4JX3vt1RUrV0C2N27cREaE5BVAscdEckFB4ZgxY/Lz8yC00a+aQBZrr71goW+vcJh0XAYxPuAB&#13;&#10;8UWEw5WFKiQEviwEeAN5gX1tvJ/VVht5S92vwiewLsW92gT4/CfSp4l5n+3Vj/w0gpIpJZI4qMun&#13;&#10;4ezLCQfCt4L01OLTEBMkIHNQu78bpAkyVo3xNfoEwd1oW+wm/4i3NkZbEEpmXau/4bpyK8bn9WnC&#13;&#10;Z7vn7gZCBjE+4BJbI/ylTxvcilTOTWey4lhuNOHF/PUPzFJSD6VEy7OnYQdSeWktoYuzdjm+7m77&#13;&#10;HJHEwOHzBW2hOLL7EsKlWd7zjyAN0eFCfHxw14SIyGj5uWSi0v6GKvIyBzJYIrvrErlklvP8I8hC&#13;&#10;RUFd5yeJXFlluLVzHxtbNm9kfQmj57+OH9u+vQTrJAaUbcVFGzesZ6KQtScoaadOmdatW/cIqQVL&#13;&#10;pOc/a0IENErj8G2yQFgAk9uq46gqjLXdYeEUzr5E19Ro0nAu36hwTDSV/gqBKxgBMcD6/vCCTicI&#13;&#10;IHE4XG0DrKdkoOEeM2c4y0pMxAyPxWx0ZEbccHjF17inC64s3y/Df1gciFUMnl8gJ0vefRfnJRxs&#13;&#10;H4EisVv3bpzZVx0iYYwxKQnSQlEUgO0HZHLvvk/Q+bC8hPUeKKeuitgWGRNyghhnwJqlqLgIH1+o&#13;&#10;47BdYV0+s41spwsngfulQCFYHM9+FTiuLCmBr6KWRGY4EjpMfMexbf3IkaOOHTuO6zMW9aHUonB2&#13;&#10;vGUBAx7Q8M6CVH4IMMWYq5e6XfX092ZohJURoiIPtosQMwLggWBMV0MI58yevXL5cmMeuFS1SAQ+&#13;&#10;e+wIaqst6z5aB3S33zGTHYdR65ERcGGNREL9cCdwrPQYsiKPH26wRIVpsxsHvlghgei7UKZBrk58&#13;&#10;1szZGuHArQgWCoAcrjQ7EaZudG6Y29IESvjsBEsabFY6EeaXkFB2GledpxnpiEHMypHNDXUk8I/S&#13;&#10;sVFT0nL4ZDBkEKY5XgFr9roXOLAyysnNveGGG5944q8LFy6EuGJLk5KayhwAklIvXI5SeWS07rnn&#13;&#10;nt28ZQtGpyNHjcLe2L+ayMC6mpvG3cRmIaxdxN0LaGMIR0bAh6h75TNDfmKi7eFLmRz+paVkV74J&#13;&#10;5+N9oFphSRDEh8M1RwZ3FRACXxwCF/9CktJ+pJGX2T5D+Y8unJhoZETM8CVh66ei38LhWxbpe7/q&#13;&#10;fiDhW6F6XVFOEp89pkC77Y5wPOGYEqKp7G84ZTTe+qeoyJE0lBBO7EV2CEQyxZQTcxnOG8kQ+kNp&#13;&#10;oW4yNmu4+3DlVOaMTVp5Jwh5iP2DstyhG1XCxqDcM7W/QcJwJh/JPfdQ3RUyhMUIh7nPpQc/iA8/&#13;&#10;iyAyVFllMLgbSFN93sr357xn5AsKZ/ExlcVWZqys1Ifo3rv3uPaGcTeWFBfhjAefaXhS3bZrB3pM&#13;&#10;DHAZUmkZwwe+cGbd+8Dg6/AH6zXMkRr4U33ZxFb+iKKV0rxQ6nDYXkT7Zyk9CBasAmm0IP0VAg0Q&#13;&#10;ATHAev1Qwx3W5woamxjvKa6Lo1NjWwMoAz0vXTZf7yjDXG/JVUTTwi24B3ohjOzRGrEUEE0R1oPb&#13;&#10;tm3DBwDGH5Ar3Hxz9OjeIzUtFZNCPvpRppGFLju1Z0+UdUUlxUuXvjtixHAcW9sCPLSF0bGMiuhc&#13;&#10;oSV79uxa8OprOBbH+yg2/TAiCABMj0UIsJf09HRsGvFtAOtYt3YtSku2WmIAgFiyxx3sbsq0aYix&#13;&#10;a/kO6Ecy3k3cVninz5xGUYYaCgQ4HJHg4wlFGYfv4yuHVVpKRSSjveQhhctkBkvsfIgPa2I8JfN5&#13;&#10;AKppcjJbGKdnpBcWDrz33vtSU1N9uTZusIwhMeHQ4VJ2odi9Zy8bRSCk0bWrKvBahg4TJxBbNm9G&#13;&#10;ATjm+jE4mkNvif801gDZUpP4eLSgqBNZiQGMkGqIJQZjJEEre/jgwT///k+HjxzGcwt2sChaMYiF&#13;&#10;wpUeLcXFKKBFoLW63GEP0xm1uCvQADqSsbTGGRFVYLxKsajjeL4YbTpWWck8yeRwYAy1APrDiRMn&#13;&#10;lJQUA/vTTz+NU1A8rWVksCK/NeidPHmKjb6gf3PmzMFYFO3ibbfdhiExwgMd2T2AQMobgpc23K8j&#13;&#10;CY+MW6Qh3glLC+z181X7NrizPUFmJ1zYhPGBmLOPr3qXkomsGh+TXZdC4ItGoFYvYdXEwad5IGeQ&#13;&#10;pmogSEMguOsjYy7DKasmjo2pObMrq9ok1Ub65O5spyBNEAhu+UDVX344ZTgcZKwuMibOSq2mU6la&#13;&#10;WVDoBQLRHOHyo3FVs7g7VZ9pNQmrCHdeBeffDd+iqJjLamOq1uhjquYNp6z2bjgyHA5nJOxv+Z7Z&#13;&#10;38IOdvr0GTj8fHX+q8wIHz16hAGCKVcORkP2fhg0aPDNt9yKTyBGRhtTKCRaaLUVRe6eD040R/V/&#13;&#10;LUt16asvv7qU1ZerWCFw5SAgBnjlPKuopNX2UNGb0b821JDQ5ggtylSCka9tu3JWjpFbroMmJTQD&#13;&#10;e7yJEyaOGjn62LGj2FWiuYIBsq/Avn37WTy2e9fu9evWUy7mGfTLd9xxx6OPPIpeETLTvmNHXHd8&#13;&#10;uOoDXECiFILVoOTBxD/ot73MsMrZs2fDsqBJbDSU3bsP2jB2I4QBHjuKt5I23bt1Q+nXlMV5nTsj&#13;&#10;HgKgpoP2oIlCj4RrkOuuG0o8XsIwlWQZ4TWdOmL3n4BNZVIiH/5OI2YTgf6whnoJXPMNDbZ2OMeW&#13;&#10;fWUkYGUOh4ETZ35WOdg/vb/bLJ4EZ8vYy+EIleIaB3Xl9WPGMGLl5OS169jBNqHCRx4E0xcbH//Z&#13;&#10;Z6VvvPH6wkWL4+KTQB2guUcZqC7RvuJVjKVuU6fedk3HTtSGrLg34WnQxh/84Ac4igANZOMMO7Ix&#13;&#10;MCkBd9vFRVueefJpHiJDI3QOugv1bdGy1d49e3fuxHv1CdZQMobREBsbnSSuudZgIktLj0Hg2UwC&#13;&#10;3sgeXdxnVWfPlBR80mDlixowNZUWm6cHDtIjAAeZObGDH2KjtHzooYe4xvnqk39/ctnS9wsHDsDr&#13;&#10;YFJSwv79B9auXYczT5S3GH/OmDEDBgi9xIqV0gzR6HiJ8L5w4lEdc8shHbC+6PvpGkJKlz2SOyiE&#13;&#10;XDHHpd2KKUSXQkAICAEh8OUjQAfOxpGz7n+QbS3YOohvDBx6MwIyDYpzoLSMtJSeaYzpfrCoobf/&#13;&#10;8iVXjUKgISEgBtiQnmZMW6rpOYniO9sYQ/Qz3Sfi7L/dsfdzHpy7ZWf3YeUX2h5MLtmuHfKGYpAd&#13;&#10;fj/e8/G2bdvhbFgVGu+y9WD4i2ty/fXXb9686emnn3r55ZfZgmjS5KnZWb1atGqNwoe60P+wM8Hc&#13;&#10;uS/PfmY2hIb9DCZNmtypE5vtsNF5GaVBljIzMrDqpNOntNTUVNbLUSPeunGFAgOEnaKGgsyUlZ3a&#13;&#10;tWt3aelneBbp2OEaWByzhs1aNMMOE0UiZAlnZxTL/sTmPhUqEqWEiIHB5/Fjx9kSnfbi7wTOaZBV&#13;&#10;xEFdqBdKdt999103dNiZstPnzpzFKBQ72Beef5aNbpGEfRHwrIP7GQo3juWc+J1hF96ysmZNr8Y/&#13;&#10;5zWdu7KbnVuzZ4yS9Xro9DCd7dcvd9DAgahPXV3mZoC75AcZLGxRe/Io/BOxBE5IzuhCEW+XM0M9&#13;&#10;a57W49jJA1ZWvHXryg9Wbt+xHc/psEUeG2TSOaGxkk0sV35xMSY2ReiA2V2dLcWoADxZ1cldDDLh&#13;&#10;81Th0trqPu+HhgCPmwWR7dq1IRk+3IYOHQr77dWr19uLFxeVlGzeugUNJq2H19ECLHWx+L3lllvQ&#13;&#10;/mHbyQwCbwIZ3ZtlknDwUhFDgCZTI2H/PvgwZx9PRmOykZcw4n6AXEEyAjqEgBAQAkLgCkXADwQI&#13;&#10;TyBoAmtL+D+4DAds9talDKcPJ1BYCAiBOiIgBlhHAOttdus23f98fxOw7tS4jn2OIzNf10G/ateu&#13;&#10;s42kcUvvIq6WnYuw5myfyho2EvHpD5fDJpADq0IYDqVAQqAg0KeHv/3tnik9/vnPZ19++T9vvbWY&#13;&#10;Tb07dLgGO08qg+Nt3boFHoUnFbaB+trMr0FmrOLyCrR8B/YfoL70zKzkpk3xB514rgLWgfKK9KtW&#13;&#10;fbhx4wbWy7FhAEwDzgP7KCoqPn2yrE3rtl27dk9Obpaennltz9T169ctX7Fy2IiRWB663SDKE50p&#13;&#10;IbUggG8vZHLjhg2bNm28umly7z7ZmC8iAtQFHzYgAOdhdRxub8qbsDw9of01nTKyWOHY6xf/938L&#13;&#10;33xzx86d//WN3bPuu79JclNWK4AoPA/r05NlZa3btbv3gQdvuGFcUhN2yPWmlTbIwXYgqJ7zGAcy&#13;&#10;9ngV9pw4PaP8M2fOwq5hX1H+E3kqkCtzLJOUmNysKWWxGwQ+YigVy1vo1to1H+F55c9/+vO3v/Nt&#13;&#10;MPQk3D1Wmmi8EZ0q2jn8cLI8r1+/vGlTp7EjiFngxid279YdM1QUgKtXr+nW7VoW5h02I9NPMemE&#13;&#10;7uKE5vChQ+xCgWoXV/LlZSj0EvLzC/r0ybln1qySkhKMWuHPSAsbx1K3Z88e3bp1h35TOy8GFTi8&#13;&#10;aTcH9dEcAvZS8dJxj4DdiI7+7q69Zu6WxZPOpbEUPDDOOoSAEBACQqBhIOB6+IttynmjxcVmUjoh&#13;&#10;IARqgYAYYC3AuoKShrpa+/6OfljbV7VdGx8KWuPTcu2/uYNLvsJNVWUmj87IkC91CBiOkzl8If67&#13;&#10;31K4jdfRqk2ePLVb9x6LFi1evepDjBU3bdoM/+EuKbnLJgGYcY4dOwYHMxQGJ4IoHDl89MiRo1hw&#13;&#10;du7cJdkYlKmJUO+1b9+hpGTbG2+8QTlZWb3Gjr0B/SRZMNH8ZO9eNHD4C0UYEqekpubn43Fkw/Ll&#13;&#10;y1euWMkOQqylIyWCeTbmeQfaLQxZ31+2dO8ne9hHODe3H3sFWSPPsekCm1skJLLxBSzKXK4jRTkw&#13;&#10;4XQzv3//mXd+He0nTi+ff+nFwezG3i/PEHWe2U9D48orkhOTm7dgaUN7T/YCZAmYDLa/PIB5I1Xb&#13;&#10;JBAGlZRoEkL/3C1bAw/I/kmhwyNjAtskNW0GQMc/O3Hq5GkeBeajhYUDbrp53Oxn5ix4fQFb4s6c&#13;&#10;ORMjTLYJbuKcZVMaLI6NLjC1xZs2ZpnTZ8zo3aeve1gmARtM8eyOHDk+b958FigexoNOaekZ9JgQ&#13;&#10;WdqBnOUV2KziIgepEAjEEAm/bSk9UtilHX3nubPss2QqX94Ez9w8ziQGLaogI8K7t8tdRV+qECaR&#13;&#10;N8811tKGblVe+szn39KVEBACQkAICAEhIASEwGVAQAzwMoBYX4sIvq1jAxf4vA6SBQ0ioal3+Lon&#13;&#10;ijPf/fapHyE25suEBBYTPdAgjR49Gt1UybZtO3fsYCka5p3GG1u0wOsJ28myQ4A5JnEFQgKhEzgm&#13;&#10;OfTpIWgYujtWAlAdZZIGyrFmzdqlS9+HL3mqQzmIgeaKRYMJCbgM7cItGARUZ+SIEdA/3Jw899zz&#13;&#10;KA8HDhjA6kHKibTEbE1Po1F89dUcRGHUAAAZT0lEQVTXFi9+m8WHw64b3j+/AG8xRuTOmSrPVJm2&#13;&#10;2ZBrG/yHlX5YJp4rZ/uGESNGbNmymf0JWfw2f/58qoOsUjiUyawhzd0OYVPyAQPnSKXuj5PBxOBW&#13;&#10;IA9lUhnr+1Du+VzuFrj6lJYTKFq3bYs3UtqLWo8EYIYp6YwZt7MIcO7cufPmzaNFBQUF7KXO9hiU&#13;&#10;g6IV+gcOkFWsN9lp/dZbJ4Ckk43tbhMg4WzaBy1nKSDPBSKHFpcDg17odId27Tm379AB21S2bTQe&#13;&#10;5x4uBB65gIf1n2zK65plzbF4166gaf41cQlcgywUfQQu9vxTDbfOT6grISAEhIAQEAJCQAgIgcuH&#13;&#10;gBjg5cOyIZbExz1chTONM0LgFTdcu4NIrwYM0hCDHgwuh1FoYUEBWikOuAeRUBrzvMJee5VbzZp+&#13;&#10;DLco0BhICJaflO9RhJawVwR8Cq4ycODAYcOGEQPJIQEuatgsKCkhASZGJFteUGx+QcGUKVOeeuqp&#13;&#10;JUveQZ+1d+rU/v37ww+pl+rw1LJzx85FixfPnz8Po8fhw4ZNmDgRH5Wm4zRjRTsgs8hJQ2gn9VqM&#13;&#10;6cHM7Qv8asKECZAr6N+CBa8h2M03j8cE1rJZQgOnhsNACx2IhCIONFBmwu58o6pmRxgYGgBB1Ujp&#13;&#10;C0E8ULr33ntZd8faSDZaYBk9YfgeJXgnnwTghGPHjmWzdR5EUDvxXE6aNCk/fyeuVgGHdnEgDGyZ&#13;&#10;c/OmzdErsuUDJqiwYuoiL7lcAy2EKpewj0dsbnGQhhiXxkfoLASEgBAQAkJACAgBIVCvERADrNeP&#13;&#10;5ysXznOAQIzgQ5+Pfg5oADEchDmTmMNHEoBXmLrPHT6y/Cy0wZKRmGjLWV6RkpLy4IMPsu1BZlaW&#13;&#10;5xUkgNpB/OAw8B8Wv6WmphIJl+O855NPcEFJdkhjUnIT01ZVVHTs0AFuQ3b80LBMjnWD6CFZ5gc5&#13;&#10;hLewyK3EHciLxxo0igWFBayI45JyHLdhC8STp06fMmHdgjQqcmKaHpAoeBdbnBcVFX300Ufz5v0H&#13;&#10;efr3L3CtNiJknCkRfablDh9BM32kv4TagQyiYoEJv/WatHAuH4Yiwo3xjcYlaQwrhzCVIszdd9+d&#13;&#10;l5f34YcsktyI6o80iIuGkCZzNzc3l3WbaPz8M+IWlZKdmOnTp5sbVbedI65HvT0nCUhJIeg8Seaf&#13;&#10;ApcQ4rPsx8gGfRQfoYJWkZeEBBwOhPM4MAn8LZ2FgBAQAkJACAgBISAE6iECYoD18KHUO5HC3/Qx&#13;&#10;YahFEONZRHBJMwIuYZyB6+g/TyFISQBlVN+cHGiHLcGL0kj4T35+PkaJqBBhNabrcySHAiF+I0aM&#13;&#10;PHniRHp6OiWwiI16OXCUctv06VgwskMdi9xWcqxYyXJB+AjaLArs27f3gAG2oXxOv37NmzeDfPoy&#13;&#10;Wd2IVxvoE9WRjEhK87Jhdgo3QizsNlnBiJrxt7/9HRsVvvfeu1SX1CQJ8dhbDyrltaS+QM7BQYsI&#13;&#10;UxoHWPl4NG89e/bkFlQwSBkEiOegTHa/oOE0H20ndwOpCPhI9JzQP/gtsFA+paEPJDGQkp1IyiEx&#13;&#10;ebnry8QWl4CPCT8dK8HMWdHRRu6SB+zIzjXPzctPXgJe1JgAl0GMT6CzEBACQkAICAEhIASEQD1E&#13;&#10;IKKNqYeSSaT6gIBnCxeSJMwHgnCQJZYPQC2cRxlfmr8bSeNIBRktRZSucAtawmEkxNESwgRwdrJr&#13;&#10;5y5UduyO0LVLF8xQPbPiLnlPnDyBmWhJcUlRcfHeT/aePn0Kb5lsb8D6w/S0tB49UmBfSU1sMZs3&#13;&#10;4ER3V1p6fAVrCLduwVUmikf2I4LyUbuTxwmLQ5n4eJygFBVtnfvKKzgUxUHoiOEjoWcLFrw+95W5&#13;&#10;uKiZNWtWYWEh5q6B/C6ncVqrK0qc0ObRHHSJa9asIZCTk5OWloZdKGHk95X6JnNGQ4jnVdSY3pzV&#13;&#10;3/XFciYLZwrk8OWTgKI4+xr92V+Gw14kYsJHOJnFm9hQQuN+HgsooIuOMMCgRdUWEo5UWAgIASEg&#13;&#10;BISAEBACQqBeISAGWK8eR0MWxnRujg4FjQxYh49x5C+4aUonLmAaHJ7dESAS5oPmzYqqiLAg40LQ&#13;&#10;RUeECFMOC+fgfuyjUH72XHxCPNshQNKuTk42Xy8U6/I6NkoVlM3GB/iCOQsPS2rSBDUgtXBYxQhg&#13;&#10;MpRbFrcPHrupUzupWrRqmRiXeOjQ4f0HDrJ+EN0ai/G8LxnyVjbDNYEqiOQMW0NCq9Et7aOuoDqf&#13;&#10;xjeZs78MigoC4ZJ9uIZbVROHY1z7whGVYX+r2pKrjazMqZAQEAJCQAgIASEgBIRA/UZADLB+P5+G&#13;&#10;JJ3jXTU0KIYB+pRGw4yI2eHpEwyEAFuhE0+Ye5hswuugiZ41uhx48ozSMEsEcTQyZ0U5BoinExgd&#13;&#10;ZIwNDygBTaCV5qtxSkhXcqRiI2OOCnIyfaQVwwFLozAIJzcheBTmXaeQNSgpUqKnc4GyjpTcIJKz&#13;&#10;pXaZfRof71vqq/F3vZ7T1Rop80J/SH+hWzHxF1NaTBYuL778qnkVIwSEgBAQAkJACAgBIfCVI6B1&#13;&#10;gF/5I5AAF4WA50uQFlRwMC02n/MEBvbE/u/sxWArEh1PIx4GxX5+Cabxo/A4tm6PY0cDyxIhXW4H&#13;&#10;B7SSppqDCVrh7p5xuPMZFMQQwmZ18c+UkWwS6NnkVW6fRIxUXR010i7KtBKc6aYPUBCHyXx+dR4L&#13;&#10;HxmcY9IEl76oi4KvzomCSutckgoQAkJACAgBISAEhIAQ+CoREAP8KtFvVHUbAaqRJsWgAeXwDIcz&#13;&#10;Ya9h88oxiJMzDDVWZqyuwnyERugQVTifK0aw4IlG9cgeMeZ0LM+0g05DGGdeT9xSN2OOnuK47IQj&#13;&#10;jmuMtkULNqpm3M/VCSeETFqlTvVogrgCamphpAYnqpUSPXzDg7sEaKCJ7w6DzWUJLgOgiAnCX3TA&#13;&#10;C/xF16LyhYAQEAJCQAgIASEgBL5oBKLfzV90PSq/0SMAhagVBp72OIoV4UI+hkIIQJBccZFTLBeC&#13;&#10;9lkyx96M40WZkhPCLkLcyVKabC7aKQHDckaltopcbh/whUcSUhgU1csQK4lLQkaXt7JgLkkZJA4C&#13;&#10;0Vp8XRQbldxErgxXFlSHUIxIn1vSZRfgc2tUAiEgBISAEBACQkAICIHLjoAY4GWHVAVeNgQ8RQlr&#13;&#10;w4Kiq2UjEXLmE7kUEZLjqJPngZTG/Wh2+2uaRE8nK+ODei4YiJYQSeAriokMMoe5FuGYZDGX4cRB&#13;&#10;CTFpgngFhIAQEAJCQAgIASEgBIRArRAQA6wVXEr8FSBQM7n6CgSqW5VVGWDdylNuISAEhIAQEAJC&#13;&#10;QAgIASFQCwTEAGsBlpIKASEgBISAEBACQkAICAEhIASuaATMK70OISAEhIAQEAJCQAgIASEgBISA&#13;&#10;EGgMCIgBNoanrDYKASEgBISAEBACQkAICAEhIAQMATFAvQdCQAgIASEgBISAEBACQkAICIHGgoAY&#13;&#10;YGN50mqnEBACQkAICAEhIASEgBAQAkJADFDvgBAQAkJACAgBISAEhIAQEAJCoLEgIAbYWJ602ikE&#13;&#10;hIAQEAJCQAgIASEgBISAEBAD1DsgBISAEBACQkAICAEhIASEgBBoLAiIATaWJ612CgEhIASEgBAQ&#13;&#10;AkJACAgBISAExAD1DggBISAEhIAQEAJCQAgIASEgBBoLAmKAjeVJq51CQAgIASEgBISAEBACQkAI&#13;&#10;CAExQL0DQkAICAEhIASEgBAQAkJACAiBxoKAGGBjedJqZ20ROOOO2uY6d+5cWVlZbXMpvRAQAkJA&#13;&#10;CAgBISAEhIAQ+HIQEAP8cnBWLVcSAuXl5du2bXv55ZeXLl166tSpWom+e/fu559//oMPPoA/1iqj&#13;&#10;EgsBISAEhIAQaDAIHDlyJNyWw4cPHzhwIBxTNczg+9lnn504caLqLcUIASFweRFIvLzFqTQh0AAQ&#13;&#10;OHbsGPSPY8aMGQMGDKhVixi9Zs+enZyc/POf/7xnz561yqvEQkAICAEhIASuaAQwhFm/fv3mzZuZ&#13;&#10;Bp02bdp//vOfJk2anD59esOGDd27d7///vtraB0WNMuXL1+7du3YsWPT0tKaNm1aQ2LdEgJCoC4I&#13;&#10;SAdYF/SUtwEiUFFRsW7dupUrV/bt2/eGG264+uqra9VIBq1x48Zt3br1zTffhA3WKq8SCwEhIASE&#13;&#10;gBC4ohEoLS397W9/+6c//YnRE0bHUPjcc889+uijf/jDHzCuqblp8fHxEMglS5b85je/KS4urjmx&#13;&#10;7goBIVAXBBIef/zxuuRXXiHQkBBgnhLLzyeeeOLs2bMPPvhgbm4uA1KtGpiYmJiSksLQxbCXkJCQ&#13;&#10;kZGBPrBWJSixEBACQkAICIErFIEXXngBQ5i77rprypQpzZs3Zxht1arVX/7yF0bVIUOGoNyroV0M&#13;&#10;uO3bt0dnyED86aef5ufnSw1YA1y6JQTqgkDtvm7rUpPyCoH6jwD2n6+88sqCBQvS09MzMzNrS/98&#13;&#10;Azt27Hj77bfv27ePBYF79+6t/62WhEJACAgBISAE6ogA6rtnn332F7/4RZ8+faB/ED+mQVkN0alT&#13;&#10;J0q+mPE0Li6uTZs2w4YNowTGYtSGhw4dqqNUyi4EhEC1CIgBVguLIhsjAoxeLFRYsWIFc5As/2vb&#13;&#10;tu2locAYhgUpY9imTZvmzZsnW9BLg1G5hIAQEAJC4EpBgAUUO3bsmDNnzq5du2677bZrrrnGS45z&#13;&#10;F45atYJZ1KFDhyYlJUECS0pKapVXiYWAELhIBMQALxIoJWv4COzZs4fxBgPOyZMnw9+YvKy2zfC6&#13;&#10;H/7wh6xzOHnyZLUJiIQ9Ugjnl156CWsW7Q9xIaAULwSEgBAQAg0AAb+EfuPGjV26dMnOzmZBxCU3&#13;&#10;iqUT2OB07doVr9q//vWvIZaXXJQyCgEhcCEELv0neqESFS8ErlAE4GkYbbL9Q1ZWVrt27WJagVsz&#13;&#10;fJr9+c9/hiJu3769RYsWTz/9NDTvnnvuYcCLSczgh0uY1q1b79+/n8UMtZ0BjSlNl0JACAgBISAE&#13;&#10;6i0C0L9PPvlk/vz5TKT++Mc/ZgytWVQsbkjJaIuiDxvRqov9GEC/8Y1vbNmyZdWqVbXdk6nmqnVX&#13;&#10;CAgBj4AYoN4EIWAIQP8++ugjXJB5toYlZxiXnTt3/vSnP33nnXfQDTK7yS1GpkWLFuHzmunJ7373&#13;&#10;u0TGZGHNA4Mcrs8YwEaOHFmVJYbLV1gICAEhIASEwBWKAIMduzjg/4wAq+gv5P/Mj5LLli3D3IbE&#13;&#10;Bw8ebNmyZb9+/a6//vpZs2aF2w4zhASyIoMB9MUXX8SVaFWWGE6vsBAQArVFQAywtogpfcNEADdl&#13;&#10;mHeyX+33v//9SZMmxTTyww8/fOaZZx544IHHHnsM61CGsaKiItSArHpfvXo1mkNMVmKMXhi9Hnnk&#13;&#10;EcghXBEHM2KAMZDqUggIASEgBBoGAugAGRNZs8f4CAm8UKOYYGWzJYZR5k+DNCy/f+utt44fP/6d&#13;&#10;73wniPQBiiL+jTfe+OY3vykGGAOOLoVAHRHQOsA6AqjsDQQBBjDsPDkz6YgHs5hWsaidXf4GDx7M&#13;&#10;XTyVYd5ZUFDwta99DX9lbCBR7YJA/Fl36NABWgi3lBVoDJ66FAJCQAgIgYaBAOMmtjDMk0L/fvKT&#13;&#10;n4wePbradkHnMLT5xz/+QQJ4IFOuixcvxkAGI0+sbJ566iliwhl79Ojx8MMPX3vttdxlj3hqCd9V&#13;&#10;WAgIgToiIAZYRwCVveEggGYP002MT6o2qbCwkPXoEyZM8LfgikePHsXJJ2MS6WO0f0F2jVgBFAoI&#13;&#10;ASEgBIRAg0SAWU4MO//9738zGnbu3LlZs2bVNhOmB5Fj/hTTGNxl9+rVa8SIET/60Y+YTiU9msC/&#13;&#10;//3v4YyUxoJ8tpXfvXs3XrU1kRoGR2EhUHcEZAVadwxVQkNAAJctWLBAAqu1YGFVA8eRI0c2b97M&#13;&#10;aMd8J25gmM78+OOPGcmqzdIQQFEbhIAQEAJCQAh8HgKwuxMnTrD/ew08DTNOfKeh1gusbBhwGUCH&#13;&#10;Dx+O/pDsLJuPqcfPojLmalOlGGR0KQTqjoAYYN0xVAlXPAJQOCYgWZkAzat211oGp4ULF7JWAe7H&#13;&#10;FCaOzm655RZMQFkHyDzlhfaNuOJxUQOEgBAQAkJACHweAnC5z0tiO8LD/QL659OzZ9Ltt9/+q1/9&#13;&#10;CupYA3u8mPI/VwAlEAJCIIyAGGAYDYUbKQJQuPz8/PHjx6PZqzoIMbv53HPPPf744xBF/Fxfd911&#13;&#10;kEAMXWCMOL/WMr9G+tKo2UJACAgBIVAbBKqujIAWojn0ZVQdfGtTttIKASFQOwTEAGuHl1I3VAQg&#13;&#10;dexKxAhUda4RV58wPQxU7rzzTtyE4gLUp2F9AqMXR9UsDRUltUsICAEhIASEwGVEwNNCDHBYQ3gZ&#13;&#10;i1VRQkAI1IyAPMHUjI/uNhYEPItjKKpK51D9oQaE7+Xm5rJ5kU+AC1DWDbLbew2LADEQJXHVWc/G&#13;&#10;gqnaKQSEgBAQAo0AgboMc36UZAaWXQEvBFVdyr9QmYoXAo0cATHARv4CqPmVCGCLgkknWw+tWbOm&#13;&#10;Mvaqq+B4xEP52NmPgL/F7vDPP/88nmAYvVADhtP7MORwwYIFnKGOWihYFR/FCAEhIASEQANAgEEQ&#13;&#10;DR4DKIELecauoZneywsDZe/evcPJKI2hkzNzqRjpEAjfVVgICIE6IiAr0DoCqOwNBAEGsAEDBrDr&#13;&#10;w8qVK9nZNi8vL2gYpqEQP+Ygly5d+rvf/Y5xjjCjEXu+4z8GJ6L79u2ryvEOHz68YsUKxq1Bgwax&#13;&#10;MWBQmgJCQAgIASEgBBoMAgx/LI+fMmXK7Nmz33vvPbb7Ywfdqq3zXC4m/tixY3PnzmVU/f73v5+S&#13;&#10;khK+yy18hLIKo2fPnmzFVO1Mazi9wkJACNQKgWp0F7XKr8RCoGEgwMwlgxbrEND1xYw0GRkZeP6k&#13;&#10;mRs3bvzhD3/405/+FM3emDFjGOcwCmWz2scee4wE77//fhgKBkWUh+wLTxqmMMO3FBYCQkAICAEh&#13;&#10;0DAQgNp17dqVgZLZUugcxjLVtqu0tPSll1567bXXwneZJ8Wn2osvvjhz5ky2iwjfYhaVUfX48eOM&#13;&#10;oampqeFbCgsBIVB3BKQDrDuGKqGBINClSxc2qF29ejWeP9npgf1qfcMgh3fddRdznOgGYXSZmZlw&#13;&#10;RdR6uLEmGaMajBGOF56/PHnyJOMcGkJcjLLZEc5jGghGaoYQEAJCQAgIgfMRYMbT797O9CibJ51/&#13;&#10;M3KFoc3WrVvZDxCyx5I/hs5nnnmmTZs2jzzyCDOqVe1oML2B/pEZ61BsRKstU5FCQAhcMgJigJcM&#13;&#10;nTI2NAQYikaNGoWpJ8YnMf5dIHsFBQU5OTme7NFyZj2x8GRro2CFOjEBIoRxHgNXnDVrFufwrSCN&#13;&#10;AkJACAgBISAEGgACzJMy1zlkyJBly5YxTxrTIkZAFlb8/Oc/37Vr15NPPsmmSr/5zW9YH8HU6k03&#13;&#10;3cRIWpX+UQLlMBBfe+21999/P2rAmDJ1KQSEQB0REAOsI4DK3nAQYJTClAWyt3jx4tdff52BJzzq&#13;&#10;wP2qTkOShaMqBGwc/7e//Y0pT5SEnKsmUIwQEAJCQAgIgYaBAOMjmrrbbrsNE9Bf/vKX6enpDKC+&#13;&#10;adyCGb799tss9sNMdPr06WVlZdzCcIYhtSpd9LlY/vezn/1s8+bNDzzwQL9+/aodZxsGdGqFEPiq&#13;&#10;EBAD/KqQV731EQEcUn/ve99jKSD+YNggPswAL15cDFfYPzArKwvjlsCU9OKzK6UQEAJCQAgIgSsL&#13;&#10;AeY6caXGaghMPdkqienUQLOHhhB7GZpDzMWsiocossC+uLgYwxw8tF3aQHxloSdphcCXj4A8wXz5&#13;&#10;mKvG+osAE424HWNNAk5f/ud//odd4GsrK0MX9i2///3v8RQK/WP6s7YlKL0QEAJCQAgIgSsLAQY7&#13;&#10;Fkr0799/z549y5cvP3PmzCXLzxLBtWvXYjLat29fyoRAXnJRyigEhMCFENDn6YWQUXwjRaBZs2YT&#13;&#10;J0685557aD+uX2B0tQKCnSHYJJD1hNiuaBOIWkGnxEJACAgBIXDlIoCy7n//93/ZFuLXv/41jtAu&#13;&#10;rSGMuYy88+bNwzU3fraZS720cpRLCAiBmhFIePzxx2tOobtCoLEhwOIEljFABVmu0KNHj1ot5MN2&#13;&#10;hblPFrhTgpYuNLY3R+0VAkJACDRmBFjXx9TnkiVLWAyPF7SOHTvWCg3o3/bt2/ERumnTJhzAjBs3&#13;&#10;TnY0tQJQiYXAxSMg3frFY6WUjQUBmBtj2OTJk/FGXSv6B0Cshsf4k9UOon+N5XVRO4WAEBACQsAh&#13;&#10;wNjHasA777zziSeeePXVV/GFVitgmHVdtWoVbmMGDx7MjhGif7VCT4mFQK0QiAt82dcqmxILASEg&#13;&#10;BISAEBACQkAICIEYBFjI98orr2AIM3DgwJhbNV8y64o30fXr1+P/k7lUTaTWDJfuCoG6ICAGWBf0&#13;&#10;lFcICAEhIASEgBAQAkLgPATYyg/+dglKPNQSHOTlOK9EXQgBIXBZERADvKxwqjAhIASEgBAQAkJA&#13;&#10;CAgBISAEhEA9RkC+QOvxw5FoQkAICAEhIASEgBAQAkJACAiBy4qAGOBlhVOFCQEhIASEgBAQAkJA&#13;&#10;CAgBISAE6jECYoD1+OFINCEgBISAEBACQkAICAEhIASEwGVFQAzwssKpwoSAEBACQkAICAEhIASE&#13;&#10;gBAQAvUYgf8PrsYSC79pLP0AAAAASUVORK5CYIJQSwMECgAAAAAAAAAhABdPXYYVOQAAFTkAABUA&#13;&#10;AABkcnMvbWVkaWEvaW1hZ2UyLmpwZWf/2P/gABBKRklGAAECAQBIAEgAAP/bAEMAAQEBAQEBAQEB&#13;&#10;AQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAf/b&#13;&#10;AEMBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEB&#13;&#10;AQEBAQEBAQEBAf/AABEIAIwA+gMBEQACEQEDEQH/xAAfAAABBQEBAQEBAQAAAAAAAAAAAQIDBAUG&#13;&#10;BwgJCgv/xAC1EAACAQMDAgQDBQUEBAAAAX0BAgMABBEFEiExQQYTUWEHInEUMoGRoQgjQrHBFVLR&#13;&#10;8CQzYnKCCQoWFxgZGiUmJygpKjQ1Njc4OTpDREVGR0hJSlNUVVZXWFlaY2RlZmdoaWpzdHV2d3h5&#13;&#10;eoOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna4eLj&#13;&#10;5OXm5+jp6vHy8/T19vf4+fr/xAAfAQADAQEBAQEBAQEBAAAAAAAAAQIDBAUGBwgJCgv/xAC1EQAC&#13;&#10;AQIEBAMEBwUEBAABAncAAQIDEQQFITEGEkFRB2FxEyIygQgUQpGhscEJIzNS8BVictEKFiQ04SXx&#13;&#10;FxgZGiYnKCkqNTY3ODk6Q0RFRkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqCg4SFhoeIiYqS&#13;&#10;k5SVlpeYmZqio6Slpqeoqaqys7S1tre4ubrCw8TFxsfIycrS09TV1tfY2dri4+Tl5ufo6ery8/T1&#13;&#10;9vf4+fr/2gAMAwEAAhEDEQA/AP7+KACgAoAKACgAoAKACgAoAKACgAoAKACgAoAKACgAoAKACgAo&#13;&#10;AKACgAoAKACgAoAKACgAoAKACgAoAKACgAoAKACgAoAKACgAoAKACgAoAKACgAoAKACgAoAKACgA&#13;&#10;oAKACgAoAKACgAoAKACgAoAKACgAoAKACgAoAKACgAoAKACgAoAKACgAoATPtR8tO/8AwNxX7ahS&#13;&#10;vdXjrr6fmMKFfqrfNMP62D8KH5K/fy/zFr2DP+f8inuk11+Q003ZO76oWjTo7gFABQAUAFABQAUA&#13;&#10;FABQAUAFABQAUAFABQAUAFABQAUAFABQAUAFABQAUAFADSecZ7emf6Ejpx29j2T3+K3yX5vT5Bpt&#13;&#10;fXt5f8HoebfFT4xfCz4IeE77x18X/iH4P+G3hHTg32rxD4y1/TdA01XWNpVtYJ9SuLdbu+mVHFtY&#13;&#10;WvnXt248u1glkISu7A5bjsxqxoYLDVsTUk0rQi3Zyvy8zS5Yp2esml5nlZpnmVZNQnicyxdLDUqa&#13;&#10;fM5zXNpZu0b8ztfZJ/gz8bvil/wcOfsDeBb+60zwUfi38aJ7diiaj4D8Brpfh24fJBMGreP9X8Gy&#13;&#10;XEJIxHc2thcwTAhopHX5q/QsF4T8UYhQniKMMJCcVLWaqVFe1k4xajdX1tUe2l1qfkea+PXBmCnK&#13;&#10;GDxEsfON17sJ0437czTfZ6padmrHieg/8HLX7L93qUcHiH4A/tA6DpbvtbU7OL4d67LEpYqGbTof&#13;&#10;HFnLJgclYJJX3ZRVcjn1a/g3nUaTlRxdOtU5W1TdF003bROftJcqvpezfkzxML9InI6tbkxOCeHo&#13;&#10;31q+1c7R6vl5Fd+V0fpr+zb/AMFVf2F/2pr3T9B+G/xy0LS/G+p7I7T4ffEa3u/h14yubmRwiWem&#13;&#10;ad4pjsLXxDdlzjyfDF/rXfkAE18Tm/AvEmRw58Vl03S39pRl7aPVaxivaKyV2+TlXe97fpWQeKHB&#13;&#10;/Ec1QwOaU/rDf8KqnS6fzzahvovevdPyP0PDAjI5HsQePXj9P8c18hON1rdW6aq76L1/z2P0CnKE&#13;&#10;17ri/OMlJP5ptDxT6KysrDVtVe9nqLQMKACgAoAKACgAoAKACgAoAKACgAoAKACgAoAKACgAoAKA&#13;&#10;CgAoAKAEzSvrbyuAhOO+Pr/+r/P4UWffdvXsv1sJ6avRbfM/LD/gpr/wU/8Ahx/wT98CWmn21nZe&#13;&#10;P/2g/G+nXU/w3+GJu2htra0RpbR/HXjy5tC11pHgrTrtJIYkt9mq+KdShl0TRDB5Or6tof3fBfBG&#13;&#10;M4qxV5c1DL6M7VsSopuTjytwppq0ZWd+ZqSWiSlrb8t8R/EvL+CcE4UpQxOa142o4dSt7OMtqk2u&#13;&#10;z+ze/W6W/wDCZ+0R+0x8cv2rvH9z8Sfj98QtZ8f+JJHm/sq0u5Ps3hfwjYzSNJ/ZHgvwtDKNI8L6&#13;&#10;VEG+5ZW3226ybjVdQ1S9eW7k/qrJeHco4fw6oZfhqVJRilUnZSlOSSi5ylK8nKSilzSbk2tW7H8O&#13;&#10;cS8W59xRi6mIzTGVaim3Up04ycIxje6pKMGotLppotNjQ+A/7J37S/7T91LbfAH4JeP/AInwWtyL&#13;&#10;K+13Q9KW18IabdnINvqfjPW7jSvCllOm0s9pLrH22NeTb5ytTmnE+R5Jf6/mFGg5pyUW025WvypJ&#13;&#10;3v3S8y8j4M4k4jV8ryqrX2TnKLilt7zc4q610adn+f1345/4Iyf8FKPAHhefxbqv7Nl/run20fnX&#13;&#10;emeBPGvgXxx4pgj2bvMHhjQPEFzq+pugJ/0fQoNTu2dSEgOUz89hfE/g/FVPYrM+SpzW5qlGrSpu&#13;&#10;2n8SpGEN+zfdabfUYzwZ4+wOFliquUOdP2fM+StSlKGildxjJy0V7pr9T8yNT0y8029vtJ1rTb3T&#13;&#10;dU0u/nsdS0rV7G5sNU0zU9PneC4stQsL2G3vbHUbK5jeGa1uIYbq2njeOZY5Y2A+6hGliaSqc0K9&#13;&#10;GvC8XKEZLllqrJr/AC/Bn5nKOJwFeUXUqUMRQqOE4wlOEoVY6O7i1ez0a/I/r5/4N4v2yvjr8YLX&#13;&#10;4u/s4/FTXNf+IXhP4SeF/Cnir4feOfEM91qus+GdP1jUtR0Sb4eat4hu2mutWsQthHqfhAalcS6h&#13;&#10;p9jZ61p63E+lWum2umfzd4t8OZZl1bDZlgqUaFSvV9jXpxslUm4zqe2cVs7wtdJXTtLZW/sPwD4u&#13;&#10;znOMPi8ozOpPEU8NGdWhiZr4IRcIqld3b+Lmu229X3b/AKdl6f5/z9evOea/FE738nY/pS1kle+i&#13;&#10;17+YtMAoAKACgAoAKACgAoAKACgAoAKACgAoAKACgAoAKACgAoAKACgAoAQ/T9aNN+uwfn0R4d+0&#13;&#10;l8d/B/7MnwL+KHx48dSEeGvhl4R1PxLeWsTiO71a7t0WDRvD+nuyuo1LxFrU+n6FpgdGRr/UbcP8&#13;&#10;m416eTZZWzfM8LltBe9iq0YczV1GMrucraX5YqUrXV9rps8DibPKPD2SY/NMRJL6rh6lWnBuynVj&#13;&#10;G8IJ95PTTW130P8ANU+PPxy+In7Svxg8efHP4r6o2r+OPiHrc2raiBLNJYaJp6FoND8J6DHMZTa+&#13;&#10;HvC+lLb6JottvyLa1NzKz3l1dTyf2rkOSYXIsrw+XYaEYKlSSqOKXvTs+abe7cpXbbb5pXbbbu/8&#13;&#10;3uKeI8ZxRnGJzLGVJydarJ0YSbtGDa5Ip6KyWi0VlbTQ/Xr/AII9f8EoE/bR1eT48/Hi01C0/Zn8&#13;&#10;Ia1LpmleHoprjTL742eKdJlVdU0uO+tpIr+x+HugzqLPxNqVlNb3+vaqs/hrTLq3XT9cng/NvEXj&#13;&#10;1ZDSWVZVNTzKvFynXTTWGpO8fhekqjafIneOjlO/KoT/AGHwj8Kf9aKkM5ziEoZZh5KMKTTX1irC&#13;&#10;zSUukGneTSfRLfmX9vXg7wZ4Q+H3hnRvBngXwzoPhDwl4csYtN0Lw14b0qy0XRNIsIdxjtNP0zT4&#13;&#10;Le0tIFLMxjhhQNI7yMC7sx/mjF4zEYqtVxWLrVK1atJyqTm3Jyk99NkrbRVoxilGKSVj+0sDlmCy&#13;&#10;3D0sLg8NSw9CjCMKcIQirKKSV3a7durbb3be5v3UiQW80z4CxxtI5PZFBJJz1A5yT+NZYem5VKdO&#13;&#10;F/fmuVattyskl11dvPoVmFf6vg8RWkuaFOlOTuk9Ix7O9z/LN+KvjC++IfxV+KXxC1SeS71Dx38T&#13;&#10;PH3jG8uZZGlllm8T+LtY1lneVstIdl4Fz0KqoHCqB/dGRUXQyXLKV+VQwVKKstko6W6qy2Xbax/m&#13;&#10;NxRWVfiPO6yikp47ESiloleem2n9WP7HP+DbXwdYaX+xr8VPGqW0a6p40/aH8S21zdbAJpdN8KeD&#13;&#10;fBOladbtL954be5n1Z4Y/uxPcTleZGr+cfGTE1J8RYXD39yjgKc0r3X7yc4ystk17JX7+qP7C+jv&#13;&#10;g6dPhLFYlxTq1MwnDnt73LGnF2vZe772mu9z+h8V+RH9BJWFoAKACgAoAKACgAoAKACgAoAKACgA&#13;&#10;oAKACgAoAKACgAoAKACgAoAKAEpWu/Jar1D+vkfzgf8AByf8Wb/wx+zF8Fvg/p80kMXxc+L0mra8&#13;&#10;IpXQ3fh/4YaFNrQspVVgslu3ifWPC1+4cYWbTrds8EN+xeDmChiM/wAViJx5vYYKSjtZOpOLvb+Z&#13;&#10;ezSTvpd6aq387/SKzSthuGcHg6NTk9vjITqJWvKCg1be7Xva+a8j+PHwL4L1r4leO/A3w38N5bxD&#13;&#10;8RPGPhbwLoZC7yureL9esPDtjKyDl1t7nUIrh0GAY4nLZwMf0jmmKWCy7GYq/L7GhUnzb25Vf/PV&#13;&#10;n8fZJgf7VzfKsvceZYvE0KVkv+fjt01t5H+nx8EPhB4O+Afwh+HXwZ8AadFpfhD4beEdF8JaJbRx&#13;&#10;RxvJb6RaRwSX955Sqs2p6rdCfU9Vu2HmXupXl1dzM800jN/DmZ46rmePxWNrNyniK86qu7uMW/cj&#13;&#10;zWV+SKUU7K6Wq1Z/phkGV0ckynL8vo01COFwtGjKytzThG0ptatOTu2ru17I9UGOnviuH+v6+89m&#13;&#10;2/nqZGvQPdaJq9qhZXuNNvoEdR8ytNbyRqV9wSCPcCurATVPHYKo/hhiaMpeSjNSfpseZnUebKcw&#13;&#10;ivtYKutN7uDSP8qKaF7a4u7eUESW95e28gPHzwXc0T5yCc7ozuJ56jjnP90ZVZ5bge31ek/nb9D/&#13;&#10;ADJz5cmdZpFPX63WT9b6n91n/BvPZLbf8E6tFmCFTqPxk+L94zYK+YV8RrY7wcneAtkqBuMbCuPl&#13;&#10;5/lrxbkp8V9+XA0Ut+lWt/wPmf274CwVPgqy646o35t0qb/U/cqvzE/bAoAKACgAoAKACgAoAKAC&#13;&#10;gAoAKACgAoAKACgAoAKACgAoAKACgAoAKAEpX1t5Xv8AMOjP5RP+DnWCcW/7Gd1832Yaj8c7Y8Ax&#13;&#10;i4fT/hjKm7jO5okl2ruwyq+Qdor948EpReLzOD+NU4yv15G5RVv/AAF/8G5/Kv0kac/q2Vz/AOXf&#13;&#10;PCHk5JttebtJPXY/AH/gnxNaQ/t4/sbS34T7Kv7SfwmSTzCoQSzeKbOGyLbsjat9LbsAR99VwQSK&#13;&#10;/YuNYylwrncKabmsuxLSjvZUmtOt72t1bP598PJwjxpw37S3Ks1we6ukvarddV5dvkf6XA/qT+vt&#13;&#10;61/EqutJatL8O/r9x/pZzJ7a6C/45pprW3p8wWl79bkUw3xuvqpH+fbrz6A1dOVppro9TmxVP2uH&#13;&#10;rQ7wlG3l/W+j0P8ALT+M3hyTwd8Z/jJ4RlVo5PCvxe+KHhx4iCGQ6N4617T1UjPGFt16Y+UjsBX9&#13;&#10;0cP1Pa5JlVT+fBUX98T/ADI4spew4lz2nsoZliV8lL+v+Duf26/8G+NxDN/wTj8JxxsGa0+LHxjt&#13;&#10;58fwyt40vbkD8YriJwTyQwPTFfzB4swf+tWvTBUX/wCVa3+R/a3gRJPgpf8AYbP/ANNUj9va/Mz9&#13;&#10;qCgAoAKACgAoAKACgAoAKACgAoAKACgAoAKACgAoAKACgAoAKACgAoAQ/lR1v5Wtbz/4INNqy36e&#13;&#10;R/Ox/wAHI3wru/FP7JHwr+KthBJO3wi+NOmLrLxxsy2nhz4haHqXhWa8nccRW6+JR4WtmZsAvdRh&#13;&#10;SDgH9g8G8bHD8Q4nDydvrGCk4p2s5Qmko3ve79poknezvqkfz59IbKqmM4WwuJpQ56uHx0HN2+GH&#13;&#10;I5OXZJcut3u13aP40/Bfi7Vvh7408F/EHw6SNf8AAPi/wv430VQwRn1fwlr2n+ILCHeGXas13p0c&#13;&#10;Lk8RByfnbmv6SzTDfXsBjsHtLEYepRcrXSU1azX9fgfxrkuYLK83y3HrfB4ulXm9XdU5XaXRr/gH&#13;&#10;+nx8CvjJ4L/aC+D/AMOvjT8PNSh1Xwf8R/CmleKNHuIpY5XgTULdWutLvjGSINV0W/W60fWLNts1&#13;&#10;jqtheWU6Rz28ka/w5m+Aq5VmOKwNaEufDVqlJyty3hGXuz5buynG01G7ceazd7n+mPDucYbPMnwG&#13;&#10;ZYeanHE4elUnZ3cJyS56etm3B3jdpXavax60OnPPPXBHv3/Ujj6dB5ysle9k3ftv01Pcunqv+GIZ&#13;&#10;54baGW4uJY4beBJJZppXWOKKJFLu8juVRURFLOzEBVyxKgE1pCnOc4wpxcpTkkoxTlKUnokkru7d&#13;&#10;rJb9DOvWpYenOpWlCnShBynKbUUkld3baSSV76+ux/mhft7X3g/Vf23f2sNY+H3iLQ/F3gzXPjx4&#13;&#10;81/QPEnhq/g1PQNUi13VDrOoNpWpWhe0v7e01i+1LT/tVnJNaTTWcptp7iDy5X/tng5YhcN5NTxC&#13;&#10;lCtHAYWMnNWlGXs48ymnZqSe9+t76n+aviB9UqcV57WwVSNShUzDEzvH4bSqOyW91brpof0x/wDB&#13;&#10;tT8ZtO1j4DfHf4BXFxCuvfDz4pW3xF0+1aYC5n8J/ErQrKz86KBjkw6f4k8IaxHdMg2wvqFtvKme&#13;&#10;IN+G+M2WulnOFzCEJeyq4aGHnU+y6sXKcUlo7uMp3eqtFKy6/wBN/R1zqnXyHGZRUmniKWJniYR6&#13;&#10;qi4qDlfaykoqztve1rn9MIOf5flX4sr9Vb53P6TYtABQAUAFABQAUAFABQAUAFABQAUAFABQAUAF&#13;&#10;ABQAUAFABQAUAFABQA09R9RQuvp/nf8AQFu/Q8U/aN+Bng/9pf4G/FD4D+PInbwv8TvCOqeF765h&#13;&#10;UPd6VcXcXmaVr1grMif2l4e1iCw1zTC7eWNQ0+2MgKAhvRybMa+TZnhMyofxMNiI1bXtzQjvBvW3&#13;&#10;PFyi3yuylfpp4XEmTUOIMmx2VYhfu8Xh6lFTtfknKNlNJ/yvXz2uj/Nk/aP/AGdPin+yl8Y/F/wN&#13;&#10;+MOiy6T4v8JXcv2XUFglXRfGPht5pF0bxv4UupVVdQ8O+ILdBNA8ZMunXJu9F1RLXU9Nv7SL+08h&#13;&#10;z3C8QZfQxmFqU5+0jGVVKS5oz+0nG/MmmrNNLlleLSa0/wA5eLOFsdwrmuIy7EUZwjRqS9jVlF8t&#13;&#10;SmpJQlfZ82976p7vQ+nv2IP+Cnv7UP7Bhv8AQ/hdquieMPhbrWoSatq/wj+IMN/f+FRqsyBLzWvD&#13;&#10;F7p95Zax4Q1a9RUbUJNMmn0fU5ViutU0W+u1jmXwuKuAcl4nTr1afsMcoqCxdJ2nyx15HFJxmt/j&#13;&#10;jK3M2rSdz6XgnxV4h4PthqNV4nL2/aSwclGzm7JtTldwukl7rjsj9dp/+Dm/4iHSBDbfsf8Ag+PX&#13;&#10;/Lw93P8AGfV5NIM20ZkWxj+HMd+I2YkrFJdo4AKtOT85/PX4JUE1KedTjG65Yugm/LW2n3adj9af&#13;&#10;0lcQ6bjDh2KrJNOTxN02le6X+Tv111Py/wD2wP8Agr9+2b+2RoWoeBfE/ijRfhZ8K9WQQ6t8OfhH&#13;&#10;Bqeh2viO1OVey8W+KtQvtQ8Ua/p0wOLrR4bzS/D+oLlb/SLhVjA+34e8NsgyD2eJnT+tYuEvdxNZ&#13;&#10;uTXxaqDShD3ZOPuxi3HSV3c/MeK/GLiniqFTBqvLA4OonzYSkldp7x9pC03psm3Zn5dJHi3jlSFx&#13;&#10;aGSa0guEicWj3FqkJmtIZ0U2zTWaT27T20LtLbwzwF4l8yHf+gQlQUlSpVqV173souDaj5JO69Pm&#13;&#10;fltShWdP2s6NdRno61SFSznv8Ukk7q2t3+h+kf8AwSb/AGp0/ZJ/bf8AhX4z1rU/7M+HfxCuP+FO&#13;&#10;fE6WabybGDw346u7K30jXb87ZEWDwr4ytfDmt3dwwJh0mHVdrRrM5r4fxHyGOd8O4lRj+/wUJ4uj&#13;&#10;aKcpVKUdIJu1udNwvfRSfS5+meD/ABQ+G+K8K5T/AHGPcMBVTdoxjVmuaduvLZOy3Z/oqIwdQynI&#13;&#10;PIPqP1/Cv48aadnut/U/0JpzjUhGcJKUZpSi1s0+w6kWFABQAUAFABQAUAFABQAUAFABQAUAFABQ&#13;&#10;AUAFABQAUAFABQAh+tD7W179vPtp23H8g/z+NGvrpvt2/PUT6dNfwEPP4Y/ShOybato9N9NeoJq7&#13;&#10;Xl/SAgdcf5/woT0vtpcL2T7bf8E+U/2rf2K/2cf20fBkPgv4/fD2w8UR6abibwx4ns5ZdG8b+Dr2&#13;&#10;6j8uW98KeK9P8rVdKeYLGbuxE02k6mYYF1XTr6OGNF9zJOJM14dxCr5bi50nNvnpv3qU0/5otrtp&#13;&#10;KNpWja9rp/K8TcGZDxZh3h82wkKz5bQqL3KkH0fMtWt9JXXW1z+d/wCL/wDwbM6gl7dXnwC/akjT&#13;&#10;TZZpWtfD3xh8D/bb60gPMUMvi/wXfabHfMvQyt4Ot2xuZvMdjX7Bl/jXKnSVPH5VzTXxVqddS59F&#13;&#10;duMlTUbu/eytqfz7nP0cIuU6mU5yqUZOXLRlh7uK6RTvK9l102Pnez/4NsP2wJdQjgvvjj+zpZ6Y&#13;&#10;WAmv7R/iVqF2kZI3PFpU3hLT45ZFAyIn1eBS2F84AfN68/GvLeRShluIlNWtGTppc1t7+1at6XZ8&#13;&#10;3S+jhnbqqNTM4Qp6OVT2d03o3aNk++6V++1/0x/Zt/4N0f2YPhxdWOv/ALQ/jrxb+0XrVsbadvDY&#13;&#10;ib4cfDUTooMkV1oeh6jfeJtbhWUAKmp+LxY3ESql1pTK/lL8Tnni7neP54ZdSjltNqUW1JVpyTSs&#13;&#10;4qUVCMuv/LxNu3R3/T+GvAHh/KZwr5vW/tWpFRaTi6UYtW00d2uj2vufp3+0X/wTu/Zb/aL/AGdU&#13;&#10;/Zq1f4b+HfAngrRAb/4cXnw70TSPC+pfDDxNHA8Ft4m8IpZWUdpbXbK7RaxZ3NtNYeIbKa4sdahv&#13;&#10;I5yy/EZTxbnOWZqs3ji6uIqyl/tEKs5ctWm5OcqcldqCTlJ0+WKVNt2jyOUJfo+feH/D2d5I8k+o&#13;&#10;0cPShD/ZatOCUqFVRUIVbpKU2lbmUn79ld3Skv5j/DH/AAbiftTXPxxi8JeNPiL8MI/gFY61bS6j&#13;&#10;8VNF1DVP+Eu8Q+EVuUkuLHRvh7NpUh0XxdcWO6zkGpeIbjQdLu2a9tdS1qG2itbr9nxvi/ltbJak&#13;&#10;YYebx9alKmqEk1yzlopOpZ03G/vaSl7v2eb3T+css+j/AJvhuI6Lq4v/AITMPiI1/rMVFOcYyT5e&#13;&#10;S6nF220WvZan9pWl6fb6RpthpdmHW0060tbC2Eksk0i29rCkEIeWVnllcRxqGkkd3kOXd2Zia/nf&#13;&#10;EVZ4itVryaU6tSdWTSVuacnKVo7JXenbax/X+Dw0MJhcPhINuGGowpRb1bjBWV29W7bsv81i3q0t&#13;&#10;+W6f4G/Z9Nmg/wA//Xp7K77Xf3aj7dQJ/l/+qkpJuy7X69w62FHQUwCgAoAKACgAoAKACgAoAKAC&#13;&#10;gAoAKACgAoAKACgAoAQ0nqrff6Pt5i107XuNJC8ngAEknjp1JzwP068UWUrJXdnZJfl5g5pRcp2j&#13;&#10;GOrlJpJJd79hu8bN2RjGd2RjHJ4JA6AZ5HYg+tU1ytJJ3vZR8/x+/wCZPtIKm6qnFws5c91bl7t7&#13;&#10;IxtA8S+HfFVi2peGNe0bxHpyXd1Yvf6Fqdlq1kt7YzNb31m11YTzwC7s7hHt7q3Mnm28yNHMiOpU&#13;&#10;XXw9Wk1HEUqlJtKSjUjOLabsmk4ptNq17W0fZmWHxmHxSbw9enXUXaTpzjJRel4txbV1daeZo3t5&#13;&#10;Z6daXOoahdW1jY2VvNdXt7eTx21paWsEbSz3FzcTOkMEEUStJLNK6xxRozswAJqKcXUlGMISnJvl&#13;&#10;jFK8m9LJRV2326/rpUlTpRlVqyjThFPmnKSUYx3bd2lpv+BzmvePPBHhfwz/AMJr4l8YeF/D3g4Q&#13;&#10;WlyfFet6/pOk+HBbX/lGwm/ty+vLfTPIvfOiFpN9q2XLTRGFnEi53hhMTWrSw9OjVqVUnzUY0pym&#13;&#10;rPlbcVFyVnvorWs9TlrZhgqOGWLq4mjDDaNVnVgoSdr2Um1H3lrvt5HOeAvjZ8G/ipPeW3wy+K3w&#13;&#10;3+IlxpyCXULfwP448MeLZ7GPzFiEl3DoOqahJbR+YwjDTqg8xgoJY4rXEZdjsLHmxGFxGHjtGVWj&#13;&#10;VhHZ21nCKvpe3lc58FnmVZjUVPCY7DVpraMK9KUm105Yzbe/Yx/Hf7Rn7P8A8LdQ1DSPiV8b/hJ4&#13;&#10;A1fSbG11LUtL8Z/EXwh4a1TT9Pv/ADPsN7d6frWsWV7bWl75Mi2c80Cx3flOsLSlDVYXK8xxijLD&#13;&#10;YTEYhSlyxlTozcL6KznGLitd22rbtozx/EOT5bVlTx2Ow9CcFeUJ1YKVu6jzc3lZJ+Xn5j4Q/b0/&#13;&#10;Yp8e61b+HPB/7Vn7P+v69dXMdpY6RYfFfwTJqF9dSv5UdvYWraykt9PJIwjjhs1mkdmVVUllrvxP&#13;&#10;C+fYWk69fLcRCi1rKMVUtpu1ByklZatxS77nnYXjfhnG11h8PmuHdSUlCMG+W76JOdld7LW/Q+rL&#13;&#10;y+s9Os7nUL+7trGwsree7vL28nitrS0tLeNpri5ubmZkhgghiRppppXWOKNWeRgoLL4SpTnKFOlC&#13;&#10;VSo5RjCKTcm20rJJNtt6JJNt7H01SvRp0p1qlWnTpxi5OcpxjHlSu3zNpWX3HB+BfjB8J/igb7/h&#13;&#10;WvxN+H/xAbS5BFqf/CE+MvDviv8As6QsUCX39half/ZWL/KFn8tsjHGMV04nAY/CQUq+Fr0U7K9W&#13;&#10;jVhFtq/uucI3dk2l1Semhw4LOssx8pQwuNw1aUbpxhWpzldNLaM3/Xm0Znjz49fBD4WX/wDZXxN+&#13;&#10;MPww+HuqDSf7cOm+NvHvhTwtqB0Xz3tTq4stc1WwuTpn2qN7YX4i+ym4R4PM80bReEyvH4yKnhsJ&#13;&#10;icQpOznSo1Jxv25oxaVuuunlbTPMM9yrK5Klj8dh8PPk5+SdSEZ8uuqi2pP5J323djxjQv8AgoJ+&#13;&#10;w74n1hNA0L9rb9njUdYklFvDYw/FzwMktxcM21YrbztbjW5kd/lijt3kaVvlTc3A9GrwvxBh4OvV&#13;&#10;y6uqSW0Yqbs2tbQcp9dfdaS1emq8jD8dcLYiqqFDNMPKo5cur5Fftedlt567LU+vY5EljSWJ1kik&#13;&#10;RXjdGDJIjgFHRlJVlZSCGBwRyODXhyTi5RlGUZRk4yTTupJ2atvvpa3qfWU6kKkYzjJSjUSnCS1T&#13;&#10;i9U01o7k1SUFABQAUAFABQAUAFABQAUAFABQAUAFABQAUAFABQAhx+nb/P5fjRfoF2j+fL/gtf8A&#13;&#10;t/8AjT4a6Von7EP7L8+tan+0h8bdKln8V3fgpprnxV4B+Gs1pf3E9no39nsLnT/Gfjay0zVfsV2s&#13;&#10;kd14d8H6br3iNfsdxc+H9QX9b8NOEKOYV3nmbcqy3DVHTw8aiaVXFR5ZRa2TjDVJ+9ed/hdNX/Av&#13;&#10;GLj/ABGWYZ8O5GpTzTF0ubEunq6OFneMr2vZ3tdXWltdXa5/wR4+MetfHj/gk1468La94t1jWfEn&#13;&#10;wvtvjZ8Jm1y+1i91LxHbaJcaDceKfB07ancTyam39m+HfGGn6dpE0kxlgttJt4LdljtYwuXGWV0M&#13;&#10;u45yx4amo4bF18DXtb3ZyliFCSs20koqGyUWnfe4/D7O8VnnhpnixVacsbgqGNwrbb54qnhvdff4&#13;&#10;ubZ6eWh/P/8A8EiP27vHX7AHibSvEvjfSfEVz+xl8ZPFkHw8+I2pw2V1eaF4M+Jek6HpeqxeM9BW&#13;&#10;EOIfEek+HdUsbzxlocKC88TeDHbUrSDUtU8LWMMP6dxvwrhOI8vw8MH7KlnGEwixNGCUYutSUeV0&#13;&#10;mlZ2m7XktVJRdmlyv8d8OOOc04TzavLH+2r5HjMc8HXqycpKhXnNXq63+BXdnpZtJp6n9cH/AAU/&#13;&#10;m0P4i/8ABMj9qzV/D+sW2s+Htd/Z91/xXoetaDfxXmnazpMWn2viXTb2xv7KVre90nVbW3gfzoJZ&#13;&#10;ba9065Y5lgmw34RwjSq4Xi7LaGJo8s6WOjSq0ppNqcFOM4yT0bUtOztpc/pzjzFUcfwHm+OwVXnp&#13;&#10;Ty2pWoVaU2rxcFKMrp3i7dPiS36n8t/7QvjfWNa/4IBfsWeHtRvnvDb/ALTvi7w5ptvPI8ySaL4O&#13;&#10;m+OTaFZzJK+yS10VZbKysbZg0drBbWUVuIUtY2j/AGvLcHh8Px/ndWlQh/yKJV3eClao6s0+WLTU&#13;&#10;bqnTTUUk3FO122fzhm+ZYjFeFvDuFrYirepnVChNqpJSdFUI+653XWb95vrvY9h/4KU/sQ/s3f8A&#13;&#10;BN34W/A39pj9lH4s+M/gp+1BFrXhOTTPBFt4+k17U9egl0eTUPEXiSwsrwyeIbDTdDuLZf7bhuZr&#13;&#10;rwTrdpeL4a1HSfO1KxRubh/O8y4kzDPcrzrA0q2U04YylDFOhGkqUadWVJU22rVW4XcnFrk5WpJ8&#13;&#10;8Uurifh3KeDcs4czzhzMK1HO68sG54WGJniPaynTVRz5VN8ic0kk07p6fC2cf8UPhx8Fv2oP+Cx+&#13;&#10;l6b+2fPpfgDwd42/Z5+EPj74xNqnjCP4a2mi+Ph+zV4L1w6A3ii/u7GbRbddbltrN9O/tC0upyjw&#13;&#10;pKH8wHTDYjH5HwZj6mQ0VWrUM6xeFwqVB4if1ani6lGDSSc5ctNfE23Zc0m9TixOFy/iTjvLlxPi&#13;&#10;Z4ehXyTDYvF3xEqMJYipTjOom+aMINzurWVr8qtofopqX7AP/Bvr428W+Efhz4f+MPgC18Za74h0&#13;&#10;nSNF0Twd+1Vf6vfeKtWubyKOy8Nst74r8RWk8+tXOywhhsjaarcTTpBpd1DeSwGvjavEniN9TxFa&#13;&#10;vhU8M6UpVJTw1JOELXcuXn5k0unI35H6Vh+EvCJ4/B0cFipRxbr0/ZuOJxL5qt/djr7tm/71jzT9&#13;&#10;vz4kfGT/AIKT/tvab/wSy/Zr8T3ngz4D/CVYl/aG8XWD31zYXk3hxNPPiqXxMqS28uteH/AEl7pH&#13;&#10;hHw94Su7uOx8UfFK9mfXJ5bHSLK9030+G8Hg+FuH6nGOc0YV8dmE3LA02o3ftl7SkowjeN6jTqN8&#13;&#10;sVFNKSSpuS8fjDMcw4y4lw/AfD2InQyvL4xpZlVjU5eSNGfsq15u0nyR0tzSb3V3Kx9XaD/wQH/Z&#13;&#10;z+DfxO+DfxZ+A37RXxw+CviL4beJPD+teJrqHxHoeqXXj2z0a8s7y/01NRFroE/hv/hIltZ7DWII&#13;&#10;l1nw1Npl7cWa+FQuDXgYjxGzXNMLjsHjcoo4yjiVUjR5KTg8MpppKTVKaquKcdWqadndJPT6vAeE&#13;&#10;mR5JjcuxuXZ88JWwk6U66niudYmUGnJpSrL2anJbWnbu2fnt/wAFPfhT8DvjJ/wW++Cvw7+OOr2W&#13;&#10;ifCnxX8IvAifE7Xb/wAVW/g6302x0vSvjBrFiP8AhK7yWGHw6Lq40nRLbzkubV52uhbwSpc36yL9&#13;&#10;fwRiMfgeAMxxmX4eNXFxr4r2C9iqs1OMJOKUbOUnzL4Y+89lqfnviVhsuzDxRyfB5liGsuqYHDfW&#13;&#10;ZKvKlBwdVKb5lJRXuvWT0trfQ+mfF/7B/wDwbz6rLpXgWP42/Dbw9rur6lYaPY3Hhj9rO81LVL69&#13;&#10;vbmKzgsZZNQ8W+JtEDX87xwM09nGd0itHNAWVx8/LiTxK+q1atTDf7P7NufPhaEXGFrv3JSjUTXX&#13;&#10;3b90fWw4R8HnisLSoYv2deVeEKPLisQ+apf3dV7ru09b8v36f0p+DPCeheAvB/hbwN4YtXsfDPg3&#13;&#10;w7onhXw9ZyXNxeSWmh+H9MtdJ0m2e7u5Zru6eCwtIIWuLqaa4nKGWaWSR2c/kGJr1MRiKuIqpe0r&#13;&#10;ValSo1pHnqSc5WXRczenQ/oLB4elhMJQw1C/sKFKFKjd8zlThFKLberbXV6vfzOnrI6goAKACgAo&#13;&#10;AKACgAoAKACgAoAKACgAoAKACgAoAKAPmH9sv9ozRP2Tv2ZvjD8fNZmsBN4B8HaheeGbDUVmlttd&#13;&#10;8cagF0nwP4dkt7a5tLu4TXfFd9pGmzR2lxDcrbXFxNHLEImlT2cgyqpnWbYPLoRk1XrQVaUd6dFy&#13;&#10;XPO9pJNRuouS5edxT3PmeMM+p8OcP5hmcpqNTD0Kk8PF/wDLyuoN04d9Wru2tk+za/kr/Ym/ZN/4&#13;&#10;Km/tQeNvEP8AwUf+Fni34H+FPG3xuvvHdlb/ABE+M1pJrN+2n6jf/wDCOa/deAPCVx4H8aWegeHb&#13;&#10;az0ebwN4dvVlivE8I2F3pFgv9mXslxe/v2fcRcIZHhcNw1WpyrQy36vUdGhKvCSxGHcZUuarTs/a&#13;&#10;JwhL36ib91zfLK7/AJU4a4T484qxWM4so1fq080jWgp1oUqieHxCfMowqaJOM5JSjHTVRd46e8f8&#13;&#10;EbNX1/8AZT+OH/BRT9hX4q3WmWfi/SPBuseLbC3t7ieHSdZ134babq+k+Jr3wyL+Cznm0zxD4U8U&#13;&#10;eEvEulPLY293N4etEu5rWAWtwi+ZxpRw+b0eEuIsBCXs5YzL8Okmvcp1pwnFTvq5qapx30cndPde&#13;&#10;z4eYjF5DX424XzGXLXjgMyxc5uNlVrQThKUUtLNOTXLZPvex1P8AwQs/Z0+FH7W//BO39qf4F/GP&#13;&#10;QF1vwh4m+OULpcwskGs+HNbT4XeA5tE8W+F9ReGR9I8R6Bdot5pd/HHJE21rW9hv9MvL6yufO8Qc&#13;&#10;2x+RcSZFmGEqyp16WW0lOCl7lWkpR56U1s4ztrdOzUZL3opnt+FeQ4DifhLiXAY+jGUKub4hUq/L&#13;&#10;eVKtyWhVjbW8bu1mtG1tqvmD4mfFH9p7/glv8K/2k/8Agmr+0pZa18S/2ffjL8J/ihov7LXxWsIC&#13;&#10;INNudf027t7FdKN5cNBbeG5r6+h/4T34evevqnw+126k1vw4NU8L63bSXvu5blmT8Z47KuKMtqU8&#13;&#10;LmOEr05Zlh0knVlTjeXOrq1SLatUSfNTtH3ounKHyudZtxD4fZTnnB2c06uKyzH4TEQyrFyvyw9r&#13;&#10;7lJRspNR5U24ya5ZdL81/nP43RmT/gkB/wAE2PD7STraeI/2n/jxJdugGUB8UeMNGLwqwGWSHU5p&#13;&#10;IQ4dPODLKedtetg6rocYcRYulao6GRKbi+slWxXu28uXXzPBzLDVMV4ecLYDn5FiM8w8JTs07OjS&#13;&#10;u1s+uy1P6Ov2cP8Aggv+xl8EfH+h/FTxZqPxN+P/AIq8O3tnqvh21+L+uaPqPhbTNR0+dLnSr248&#13;&#10;N6FoGi22uz6ZcRrcWVv4im1XSYbhEnj0tZkjdPyXO/EvOsfRr4HCwpZfRrQlTruioyqzhJ2dq3JB&#13;&#10;wuvdbScvtRlFpNfvXCvg/kGAeCzHHyq5pXoQp1qHtp1I06dSGsf3cpzUuXR2enRpp2PyW+I37Nfw&#13;&#10;d/a9/wCC8v7Svwd/aSl1Sz+H7eFLTxDaxWHiY+Dbu71Dwx8K/hCnh2FNYIWZ7WTT7/UblrSzeKaY&#13;&#10;Q+cJUjtnMn6Bhs2zHJPDvAYzJkp4lzw8ZxjS9vfnjF1W4Ru76ylJrZ6vZn5ZicgyfiDxSzLLs8fs&#13;&#10;sHHD4idFSrPD2tVaglO8dNrLbtZn7R/Cb/gkj/wSx+FPjTwb4i8H/D7w/rvxA8MeItL8Q+DZvEvx&#13;&#10;i8W+KrtPE/hy6i1vSr2Dw7d+MX0fVLrTbqyh1GO0uNGu7dWtVnktXEZcfnGP4240x2HqUcS6tHCV&#13;&#10;YSjX5MD7JezkrSTm6b5Fb7cXFxtdSTP13B+HPh7l06VTAwpTx1Bxq4a+YOcvbR+GVva++72tHr2a&#13;&#10;ufz1/sZ+EfGXxM8Xf8FLfhPp/wC1joP7Hv7U3jX46aPc3nj3xnqo8O674n8D6D8TfjJN8XfBemeI&#13;&#10;E1TRfEOkXF34g1Xw7q2tS+Hb2HVLiGx0qxuv+JLqN5c236dnmIWFwXDuLeVzzrK4YCnahQpqpKjj&#13;&#10;YqnKhW5Um4clONeDktnJLeSPxDhvDrHZvxZl1POlkWbVMxxbqYivFfvcJKdp01KbjfmlySjyvZNr&#13;&#10;a58p/tT/ALKXw80z44fCX9mf9mT9qLxz+2/+0V8Q9eGi+NvEFrNDefDjQ9a1Y20OmaTpGrw694pv&#13;&#10;tX1CwzqfiPxxqk3ibUtJ8K+GdOFxqdzFfzXVvY+9lOd1JZRj8yzPJMNk+CoUZSw0a06VStWgo8/N&#13;&#10;Om6UHR93lVnOU+b2iko8sXP5rPchhLPMryLJeIcXnmNxNenDGVaCr06dCcpckrSjUlGaTu7qMY25&#13;&#10;WpO7S+7fjH+x98J/HP8AwWK+Cf7Ffxu1vxFqHwi8L/sxfCn4ePr154rl0XxH4gtPhv8AA3xLquiX&#13;&#10;Vz4ou/Mn+0al4n0qRJkWRZJY1fTrQRJ5ax/O5fn2Ow/A+Y5xk1CLrVs3xFWFGND2vJSnXcVzUad2&#13;&#10;5Kk+abTtzKU3eKZ9Xm3C2X4vj/JuHs+rSVHDZJh6c6063snUqQspWqya0cvhvq7Jay1X7Z+Bv+CN&#13;&#10;v/BJfwXq2hGP4eaH4r1yHVdNbR4PGHxs8Ya61/q9tcR3On250T/hM7bTtWeS4hjcaZNptzb3oUwz&#13;&#10;Wk0RaM/mmN4342xVGrGrKrSoTg1UccAoxUHa+sqcopWVru9lrvZn7Rl/hn4bYLEYadJUquKo1Yzo&#13;&#10;t5k5P2qtyrlVRXd7WXVn7RooVQoGFUADvjAHHU/oe9fnTk5ynfVXd9GrvT0/A/X4U4U6cIQdowSU&#13;&#10;VvotFr1JaexYUAFABQAUAFABQAUAFABQAUAFABQAUAFABQAUAFAHg/7R/wCzV8Gv2svhdqfwb+O/&#13;&#10;hL/hMvAOrahpWrT6Wmra1oV3b6tod2l/pWp2GseH77TdWsLyyuY8xy2t7F5sTzW0wkgmlif0crzX&#13;&#10;HZNiljMvrexxEYuKnyxl7rabVpJ9UndWena6fj53kOWcQ4P6jmtD6xhubn9nzyh71rXvFq+jas9N&#13;&#10;fQ9J8A+AvB/wv8E+E/h14A0Cw8LeCfA+gaV4X8K+HdLR47DRtC0WzhsNN0+3EjvLIlvbQRoZriSW&#13;&#10;5ncNPcyy3Ekkr82LxVfHYmrjMVVlWxFepOrVqy3lObvJ2Vkl0UUlGKSjFJJJduBwOFy3C0MFg6Ua&#13;&#10;OGw1KNGjTitI04K0Vfq+7erd23qfOnif9hn9mHxb+0Fqf7UWufDS2uPjZrPw31j4V6p4ut9Z16wW&#13;&#10;/wDCmt6TL4e1D7XpFjqVvo8+uv4buJvDkXiKSzOtQaG0enQ3iw21osHq4fibNsNgqGWU8VbCYfGU&#13;&#10;8dSouEXy16c1Ui+Zq/KppSte9+tnY+exfBXD+MzDE5rUwa+vYrBVMBWqxnKHNQqK0k1FpXa0vr9+&#13;&#10;rq/sWfsP/A/9g34Z638K/gZB4pOgeIvGOoeNtX1DxnrkfiHX7vVb2w03SYLd9Ri0/TIhpmlaTpGn&#13;&#10;6dplqtoHiihknuZ7u+ubu6nnPM/zHP8AEUcRmVZValKlGhT5Y8qUE20rK+t+7totN29uGeFcq4Xw&#13;&#10;tfCZXQdCnXryxFROTm5VJJLmu9tF6+Z6T+0Z+zN8Ev2r/hrqPwn+PHgXTvHPg6/njvYILh7ix1bQ&#13;&#10;9Ytw62Wv+Gde06W21jw9rtkJZVg1HSry2mNvNc2V0Z9Pu7u1nwynOcyyTE/WstxM8NVdk2vejKNl&#13;&#10;pKErxkr33V1d8rV9enPuHMo4lwqwWb4SGLoJ3s/dlF2t7s17y66Xs93qkfPmqf8ABMf9i3Xvgt8D&#13;&#10;f2f/ABB8Jf7a+GX7OviWPxb8L9Jv/FXixb/Ttfk1C81PVLzVtYtNZtNS8QReItRv7278Qafq1zda&#13;&#10;Zqckq77MRQWscPo0+Lc8pYvHY2njHHEZjQlh8VPki1OnJbRUk1G26SVtXdO9zyJcA8MVMJl+Anly&#13;&#10;eFyyvDE4On7Sa9nWp25ZNppy0SWvRJbH30qgKFH3QNoHt05H9D2xnPWvmpNtuV9b3fn/AF3/AAPs&#13;&#10;qcFSUYRVoxilFdl0Pyk/bT/4I6fsl/tv/EhvjB8QZPiL4I+Jl1o2m6HrHib4b+JNN0tfEdlosbW2&#13;&#10;kS+ING1/QPEukXl9pti40631K1tLDUHsIbOzu7m5trK1ii+04e48zjIsIsDQ9nVwUasqqo1YRlab&#13;&#10;X2ZO9lzPm96EndtXSat+Z8W+FvD/ABVmEc0xCqUMw9mqXt6NSpBuCd7OMJRv2vftpvf58+Cv/Bvj&#13;&#10;+xz8Fviv8Pvi/YePPj54l8QfDTxjoHjnw3Y6x4t8J2Oltr3hrUoNV0ttTk8N+BdF1q5s1vbeKS6t&#13;&#10;bbV7FbyMNb3DvaSzwy+tmnibm2ZYOtg1hsNh414OlUmqdOUnCWj5f3cLSvtLXTTl1PGyfwaybKMw&#13;&#10;w2YvF4rETw1SFWnCVaukqkGnFyvVkpLo000fQ/7Vf/BGn9hv9rz4g6h8VfiF4K8TeFviDrzxTeKf&#13;&#10;Efw08Uy+FT4su4IIrWPUPEGkT2mreHb3Vvs8EUE2sR6TBq13HFGL+9uWijK+Xk/H3EOS4NYHDYin&#13;&#10;Uw0b8lPEUlW9nHpGLunyr7K1snZWjaK9vP8Awo4V4jxrzHE4WdHEzX72pQqzpOprzSclDrK+r69d&#13;&#10;bt+zfsh/8E1f2Q/2I5bzVvgd8NRb+NNRs30y++Ivi/Vb3xh46m0x2DPpdprWrPJHoemTsiNdaf4d&#13;&#10;s9Hs71o4Xv4LmSGJk4M74uzziCMaePxV6EeVqhSgqVO8b2lJR96W97Sk1dJ2Ulc9Phfw94a4UqSr&#13;&#10;ZZgksRK6eIqzlWqJO10nO9vVJOzavZ2PPf24v+CT37LP7evinQ/H/wAVovHPhX4iaD4fTwrD4z+H&#13;&#10;PiCy0bUNU8P295dX+m6Z4g0/WNF8Q6Hq8Wk3t/qE+m3UmmQ6lbC+uLf7e1p5UEfTw7xtnHDlGeEw&#13;&#10;ko1MHUqOpOhVipxcmrPlb5uVO17OMle7snJ34uMPDXIeL8XTx+NVSnjadNUoV6U5waindXULN2e1&#13;&#10;5L8D4s8Ef8G5H7Ffg/xh4a8X3HxF/aG8QzeFvEGi+JLHT7zxf4N022uNS0HUrfU7IXV9oPw/0zWo&#13;&#10;ovtNrEs76bqem3wj3i2vreRi49/MPFHNMbg54eODwtGE4ckpckJ3WzslSptN9Pe06o+YyvwSyfLs&#13;&#10;dQxrx+LryoVY1oQdWtFKUXeO9SSavbRrbqf0DIoUAc8YH6d+f8f8PzFvm12vr069P6+/v+1xUacI&#13;&#10;U1qoRUU/T8SSkUFABQAUAFABQAUAFABQAUAFABQAUAFABQAUAFABQAEA9aADpQAmB6UrK97a2t8g&#13;&#10;DA6Ucqta2nzAXFMAwKAEwKA8gwKAWmwAAdBRe47thtHp04HXj6ULRWW33/mF2GB6f5PWi12m91t8&#13;&#10;hbBgUAGB/n/P+enSgNwwB+efx/z+vNCVr+eoC0AFABQAUAFABQAUAFABQAUAFABQAUAFABQAUAFA&#13;&#10;BQAUAFABQAUAFABQAUAFABQAUAFABQAUAFABQAUAFABQAUAFABQAUAFABQAUAFABQAUAFABQAUAF&#13;&#10;ABQAUAFABQAUAFABQAUAFABQAUAFABQAUAFABQAUAFABQAUAFABQAUAA/9lQSwMEFAAGAAgAAAAh&#13;&#10;ALUB+gHkAAAADwEAAA8AAABkcnMvZG93bnJldi54bWxMT8tqwzAQvBf6D2ILvTWyHZK6juUQ0scp&#13;&#10;FJoUSm+KtbFNrJWxFNv5+25P7WVhdmZnZ/L1ZFsxYO8bRwriWQQCqXSmoUrB5+H1IQXhgyajW0eo&#13;&#10;4Ioe1sXtTa4z40b6wGEfKsEm5DOtoA6hy6T0ZY1W+5nrkJg7ud7qwLCvpOn1yOa2lUkULaXVDfGH&#13;&#10;Wne4rbE87y9Wwduox808fhl259P2+n1YvH/tYlTq/m56XvHYrEAEnMLfBfx24PxQcLCju5DxomUc&#13;&#10;Lx5ZqiCZczEWpE9pAuLIiyUzssjl/x7FDwAAAP//AwBQSwMEFAAGAAgAAAAhAIyaf7vIAAAApgEA&#13;&#10;ABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzvJDBigIxDIbvC75Dyd3pzBxkWex4kQWviz5A&#13;&#10;aDOd6jQtbXfRt7foZQXBm8ck/N//kfXm7GfxRym7wAq6pgVBrINxbBUc9t/LTxC5IBucA5OCC2XY&#13;&#10;DIuP9Q/NWGooTy5mUSmcFUylxC8ps57IY25CJK6XMSSPpY7Jyoj6hJZk37Yrmf4zYHhgip1RkHam&#13;&#10;B7G/xNr8mh3G0WnaBv3ricuTCul87a5ATJaKAk/G4X3ZN8dIFuRzie49El0T+eYgH747XAEAAP//&#13;&#10;AwBQSwECLQAUAAYACAAAACEA0OBzzxQBAABHAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#13;&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAEUBAABf&#13;&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbdswP8QIAAEoIAAAOAAAAAAAAAAAAAAAAAEQCAABk&#13;&#10;cnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQAG7ryUEpsEABKbBAAUAAAAAAAAAAAAAAAAAGEF&#13;&#10;AABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItAAoAAAAAAAAAIQAXT12GFTkAABU5AAAVAAAAAAAA&#13;&#10;AAAAAAAAAKWgBABkcnMvbWVkaWEvaW1hZ2UyLmpwZWdQSwECLQAUAAYACAAAACEAtQH6AeQAAAAP&#13;&#10;AQAADwAAAAAAAAAAAAAAAADt2QQAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAIyaf7vI&#13;&#10;AAAApgEAABkAAAAAAAAAAAAAAAAA/toEAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAA&#13;&#10;AAcABwC/AQAA/dsEAAAA&#13;&#10;">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="Imagem 1210125007" o:spid="_x0000_s1027" type="#_x0000_t75" alt="Logotipo, nome da empresa&#10;&#10;Descrição gerada automaticamente" style="position:absolute;width:49688;height:15411;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQC39tKszQAAAOgAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BSgMx&#13;&#10;EIbvgu8QRvBmk91qlW3TIhalID20FbwOm+lm281kSWJ3fXsjCF4GZn7+b/gWq9F14kIhtp41FBMF&#13;&#10;grj2puVGw8fh9e4JREzIBjvPpOGbIqyW11cLrIwfeEeXfWpEhnCsUINNqa+kjLUlh3Hie+KcHX1w&#13;&#10;mPIaGmkCDhnuOlkqNZMOW84fLPb0Yqk+77+chkHJcLp/Px87N9swb98+bX+aan17M67neTzPQSQa&#13;&#10;03/jD7Ex2aEsVFE+KPUIv2L5AHL5AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAAT&#13;&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/&#13;&#10;AAAAFQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALf20qzN&#13;&#10;AAAA6AAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAAB&#13;&#10;AwAAAAA=&#13;&#10;">
-                  <v:imagedata r:id="rId17" o:title="Logotipo, nome da empresa&#10;&#10;Descrição gerada automaticamente"/>
+                  <v:imagedata r:id="rId20" o:title="Logotipo, nome da empresa&#10;&#10;Descrição gerada automaticamente"/>
                 </v:shape>
                 <v:shape id="Imagem 3" o:spid="_x0000_s1028" type="#_x0000_t75" alt="Logotipo, nome da empresa&#10;&#10;O conteúdo gerado por IA pode estar incorreto." style="position:absolute;top:845;width:23431;height:13100;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQDxBBulzQAAAOgAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#13;&#10;EEXfC/2HZQp9q5tYjSG6itQWBPvS6AeM2TEJZmdDdmvi37uC4MvAzOWe4SxWg2nEhTpXW1YQjyIQ&#13;&#10;xIXVNZcKDvufjxSE88gaG8uk4EoOVsvXlwVm2vb8R5fclyJA2GWooPK+zaR0RUUG3ci2xCE72c6g&#13;&#10;D2tXSt1hH+CmkeMoSqTBmsOHClv6qqg45/9GweY7jr0b+kbjNf/V++OuXyc7pd7fhs08jPUchKfB&#13;&#10;PxsPxFYHh9l4Mk0/Z2kCd7FwALm8AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAAT&#13;&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/&#13;&#10;AAAAFQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPEEG6XN&#13;&#10;AAAA6AAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAAB&#13;&#10;AwAAAAA=&#13;&#10;">
-                  <v:imagedata r:id="rId18" o:title="Logotipo, nome da empresa&#10;&#10;O conteúdo gerado por IA pode estar incorreto"/>
+                  <v:imagedata r:id="rId21" o:title="Logotipo, nome da empresa&#10;&#10;O conteúdo gerado por IA pode estar incorreto"/>
                 </v:shape>
                 <w10:wrap type="topAndBottom" anchorx="margin" anchory="margin"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0014356F" w:rsidRPr="00232318">
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Figur</w:t>
       </w:r>
       <w:r w:rsidR="001150F7" w:rsidRPr="00232318">
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="0014356F" w:rsidRPr="00232318">
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-BR"/>
@@ -2186,51 +2267,51 @@
       <w:r w:rsidR="00266BF0">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="001150F7" w:rsidRPr="00232318">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> em uma única linha</w:t>
       </w:r>
       <w:r w:rsidR="00266BF0">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="001150F7" w:rsidRPr="00232318">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> deve ser centralizada.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E69326" w14:textId="53434AFB" w:rsidR="002C24BD" w:rsidRDefault="00E212D2" w:rsidP="002C24BD">
+    <w:p w14:paraId="58E69326" w14:textId="6AE3A72F" w:rsidR="002C24BD" w:rsidRDefault="00E212D2" w:rsidP="002C24BD">
       <w:pPr>
         <w:pStyle w:val="RA31text"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00232318">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>As figuras e as tabelas deverão estar inseridas no corpo do texto</w:t>
       </w:r>
       <w:r w:rsidR="00266BF0">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00232318">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="pt-BR"/>
@@ -2276,65 +2357,93 @@
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Figuras com vários painéis devem ser </w:t>
       </w:r>
       <w:r w:rsidR="00266BF0">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>reuni</w:t>
       </w:r>
       <w:r w:rsidR="002B3E23" w:rsidRPr="00232318">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">das em um único arquivo antes da submissão. As figuras devem </w:t>
       </w:r>
       <w:r w:rsidR="005E0E75" w:rsidRPr="00232318">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">ter resolução de 300 dpi e a extensão </w:t>
+        <w:t>ter resolução de 300 dpi</w:t>
+      </w:r>
+      <w:r w:rsidR="000B1E36">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="005E0E75" w:rsidRPr="00232318">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e a extensão </w:t>
       </w:r>
       <w:r w:rsidR="00FE1A0D" w:rsidRPr="00232318">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>*.png</w:t>
       </w:r>
       <w:r w:rsidR="00077916">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> é sugerida</w:t>
+        <w:t xml:space="preserve"> é </w:t>
+      </w:r>
+      <w:r w:rsidR="000B1E36">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>recomenda</w:t>
+      </w:r>
+      <w:r w:rsidR="00077916">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>da</w:t>
       </w:r>
       <w:r w:rsidR="00FE1A0D" w:rsidRPr="00232318">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> para minimizar </w:t>
       </w:r>
       <w:r w:rsidR="007B2142" w:rsidRPr="00232318">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>a perda d</w:t>
       </w:r>
       <w:r w:rsidR="00266BF0">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="007B2142" w:rsidRPr="00232318">
         <w:rPr>
           <w:color w:val="auto"/>
@@ -3013,51 +3122,51 @@
       <w:r w:rsidRPr="009F5B65">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>acessibilidade visual: evite combinações difíceis para leitores com daltonismo (por exemplo, vermelho/verde), utilize contrastes adequados e, quando necessário, diferencie categorias também por padrões</w:t>
       </w:r>
       <w:r w:rsidR="009F5B65" w:rsidRPr="009F5B65">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">, traços ou </w:t>
       </w:r>
       <w:r w:rsidRPr="009F5B65">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>símbolos.</w:t>
       </w:r>
       <w:r w:rsidR="009F5B65" w:rsidRPr="009F5B65">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Para uma lista de escalas de cores legíveis para um número significativo de leitores, por favor, veja as opções de combinações de cores no ColorBrewer 2.0 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="009F5B65" w:rsidRPr="009F5B65">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>https://colorbrewer2.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009F5B65" w:rsidRPr="009F5B65">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">) no modo </w:t>
       </w:r>
       <w:r w:rsidR="009F5B65" w:rsidRPr="009F5B65">
         <w:rPr>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>colorblind safe</w:t>
       </w:r>
       <w:r w:rsidR="009F5B65" w:rsidRPr="009F5B65">
@@ -3301,119 +3410,95 @@
         </w:rPr>
         <w:t>nem</w:t>
       </w:r>
       <w:r w:rsidR="00AA6E65" w:rsidRPr="00232318">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> superior a 18 cm</w:t>
       </w:r>
       <w:r w:rsidRPr="00232318">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">. Uma legenda deve esclarecer todos os símbolos utilizados. </w:t>
       </w:r>
       <w:r w:rsidR="0039059E" w:rsidRPr="00232318">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Por favor, use apenas uma família de fontes em suas figuras (por exemplo, Palatino Linotype ou Times New Roman).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="4701D4ED" w14:textId="1DBD85E9" w:rsidR="00311373" w:rsidRPr="00232318" w:rsidRDefault="009F5B65" w:rsidP="00311373">
       <w:pPr>
         <w:pStyle w:val="RA22heading2"/>
         <w:rPr>
           <w:noProof w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00311373" w:rsidRPr="00232318">
         <w:rPr>
           <w:noProof w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">.3 </w:t>
       </w:r>
       <w:r w:rsidR="00C27D40">
         <w:rPr>
           <w:noProof w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Cartografia e Mapas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ECBB897" w14:textId="21936F4B" w:rsidR="00C27D40" w:rsidRPr="007928C0" w:rsidRDefault="00C27D40" w:rsidP="00C27D40">
+    <w:p w14:paraId="1ECBB897" w14:textId="5D4BDD2C" w:rsidR="00C27D40" w:rsidRPr="007928C0" w:rsidRDefault="00C27D40" w:rsidP="00C27D40">
       <w:pPr>
         <w:pStyle w:val="RA31text"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A3FD7">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mapas devem ser apresentados como figuras e elaborados com foco na clareza, </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> consistência visual. </w:t>
+        <w:t xml:space="preserve">Mapas devem ser apresentados como figuras e elaborados com foco na clareza, legibilidade e consistência visual. </w:t>
       </w:r>
       <w:r w:rsidRPr="007928C0">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>A composição deve considerar o formato da página e evitar excesso de informação, priorizando hierarquia visual, contraste adequado, tipografia legível, simbologia coerente e uso de cores acessível (inclusive para leitores com daltonismo). Quando pertinente, podem ser adotadas convenções cartográficas reconhecidas no tema tratado, desde que não comprometam a leitura.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08754EA7" w14:textId="1225A689" w:rsidR="00C27D40" w:rsidRPr="003A3FD7" w:rsidRDefault="00C27D40" w:rsidP="00C27D40">
       <w:pPr>
         <w:pStyle w:val="RA31text"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A3FD7">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Sempre que o mapa for central para a análise, recomenda-se incluir os elementos necessários </w:t>
       </w:r>
       <w:r w:rsidR="003A3FD7" w:rsidRPr="003A3FD7">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
@@ -3584,80 +3669,80 @@
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">NÃO </w:t>
       </w:r>
       <w:r w:rsidRPr="00333F55">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">devem ser incluídos na versão submetida </w:t>
       </w:r>
       <w:r w:rsidR="00333F55" w:rsidRPr="00333F55">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
       <w:r w:rsidRPr="00333F55">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> avaliação.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B890FC0" w14:textId="735D9EEC" w:rsidR="00333F55" w:rsidRPr="00333F55" w:rsidRDefault="00C27D40" w:rsidP="00333F55">
+    <w:p w14:paraId="7B890FC0" w14:textId="204DAD57" w:rsidR="00333F55" w:rsidRPr="00333F55" w:rsidRDefault="00C27D40" w:rsidP="00333F55">
       <w:pPr>
         <w:pStyle w:val="RA35bullet"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00333F55">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Deve constar informação sobre o sistema de referência cartográfica/projeção</w:t>
       </w:r>
       <w:r w:rsidR="00333F55">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>; q</w:t>
       </w:r>
       <w:r w:rsidRPr="00333F55">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">uando pertinente, incluir também a grade ou o sistema de coordenadas </w:t>
       </w:r>
       <w:r w:rsidR="00333F55" w:rsidRPr="00333F55">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>utilizados</w:t>
+        <w:t>utilizado</w:t>
       </w:r>
       <w:r w:rsidRPr="00333F55">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A62C3BF" w14:textId="1126707A" w:rsidR="00333F55" w:rsidRPr="00333F55" w:rsidRDefault="00C27D40" w:rsidP="00333F55">
       <w:pPr>
         <w:pStyle w:val="RA35bullet"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00333F55">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>O mapa deve estar adequadamente enquadrado na página, com margens e bordas consistentes</w:t>
       </w:r>
       <w:r w:rsidR="003A3FD7">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
@@ -3840,62 +3925,62 @@
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Para evitar ambiguidade, devem ser explicitadas as siglas que possam ter mais de um significado no campo. </w:t>
       </w:r>
       <w:r w:rsidRPr="007928C0">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Siglas amplamente conhecidas podem ser usadas sem definição (por exemplo, IBGE, INPE, NASA, GPS, SIG).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52AE89C7" w14:textId="5700770D" w:rsidR="00333F55" w:rsidRPr="00333F55" w:rsidRDefault="00333F55" w:rsidP="00333F55">
       <w:pPr>
         <w:pStyle w:val="RA31text"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00333F55">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Quando houver pluralização de siglas, recomenda-se o uso do sufixo “-s” (por exemplo, ONGs, APPs), respeitando os usos consagrados e eventuais exceções.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CE87388" w14:textId="2E65C00A" w:rsidR="00333F55" w:rsidRPr="00333F55" w:rsidRDefault="00333F55" w:rsidP="00333F55">
+    <w:p w14:paraId="0CE87388" w14:textId="3F55FD1A" w:rsidR="00333F55" w:rsidRPr="00333F55" w:rsidRDefault="00333F55" w:rsidP="00333F55">
       <w:pPr>
         <w:pStyle w:val="RA31text"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007928C0">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">As unidades do Sistema Internacional (SI) não precisam ser definidas. As unidades devem ser apresentadas de forma padronizada, preferencialmente logo após a grandeza entre parênteses, ou após o valor numérico, por exemplo: distância (m), área (m²), declividade (°), altitude (m), temperatura (°C), precipitação (mm). </w:t>
+        <w:t xml:space="preserve">As unidades do Sistema Internacional (SI) não precisam ser definidas. As unidades devem ser apresentadas de forma padronizada, preferencialmente logo após a grandeza entre parênteses ou após o valor numérico, por exemplo: distância (m), área (m²), declividade (°), altitude (m), temperatura (°C), precipitação (mm). </w:t>
       </w:r>
       <w:r w:rsidRPr="00333F55">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Recomenda-se manter a consistência no uso de símbolos, no espaçamento e na notação ao longo do manuscrito.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CA4F2E2" w14:textId="77777777" w:rsidR="00333F55" w:rsidRPr="007928C0" w:rsidRDefault="00333F55" w:rsidP="00333F55">
       <w:pPr>
         <w:pStyle w:val="RA31text"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007928C0">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Quando aplicável, idades e escalas temporais podem ser apresentadas com multiplicadores do SI combinados com “a” (ano), como ka (mil anos) e Ma (milhões de anos), mantendo o padrão de escrita no texto e em figuras/tabelas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F06B711" w14:textId="77777777" w:rsidR="00333F55" w:rsidRPr="007928C0" w:rsidRDefault="00333F55" w:rsidP="00333F55">
       <w:pPr>
         <w:pStyle w:val="RA31text"/>
@@ -4083,517 +4168,722 @@
       <w:r w:rsidRPr="007928C0">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Esta seção é obrigatória. Deve retomar, de forma sintética, o objetivo do estudo e apresentar as principais conclusões, em coerência com os resultados e os argumentos </w:t>
       </w:r>
       <w:r w:rsidR="0079236F" w:rsidRPr="007928C0">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>apresenta</w:t>
       </w:r>
       <w:r w:rsidRPr="007928C0">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">dos no manuscrito. </w:t>
       </w:r>
       <w:r w:rsidRPr="00333F55">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Recomenda-se explicitar as contribuições do trabalho para o debate geográfico, bem como, quando pertinente, as limitações do estudo e os desdobramentos possíveis para pesquisas futuras, sem introduzir dados, análises ou referências que não tenham sido discutidos no texto.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37AD76EF" w14:textId="35F60B9D" w:rsidR="00333F55" w:rsidRPr="0079236F" w:rsidRDefault="00333F55" w:rsidP="00333F55">
+    <w:p w14:paraId="37AD76EF" w14:textId="5BD281E8" w:rsidR="00333F55" w:rsidRPr="0079236F" w:rsidRDefault="00333F55" w:rsidP="00333F55">
       <w:pPr>
         <w:pStyle w:val="RA62Acknowledgments"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007928C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Contribuições dos autores (CRediT):</w:t>
       </w:r>
       <w:r w:rsidRPr="007928C0">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> para manuscritos com mais de um autor, deve ser incluída uma declaração das contribuições individuais, utilizando a taxonomia CRediT. A autoria deve ser atribuída apenas a quem tenha contribuído de forma substancial para o trabalho. Esta informação deve ser inserida somente na versão final, após o aceite para publicação. </w:t>
       </w:r>
       <w:r w:rsidRPr="00333F55">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Exemplo de redação: “Concepção: X.X. e Y.Y.; metodologia: X.X.; análise: X.X.; coleta/produção de dados: X.X.; escrita (primeira versão): X.X.; escrita (revisão e edição): X.X. e Y.Y.; supervisão: Y.Y.; aquisição de financiamento: Y.Y. Todos os autores leram e aprovaram a versão final do manuscrito”. </w:t>
-      </w:r>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009A346D" w:rsidRPr="009A346D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">[em caso de autoria única sugere-se </w:t>
       </w:r>
       <w:r w:rsidR="009A346D" w:rsidRPr="009A346D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>"todas as etapas foram elaboradas, desenvolvidas, revisadas pela única autora do artigo, fulana de tal. A autora, portanto, elaborou a metodologia, a análise, a coleta e a produção de dados, a escrita (primeira versão) e a revisão e edição. A versão final, portanto, foi elaborada e corrigida pela única autora do artigo"</w:t>
+        <w:t>"todas as etapas foram elaboradas, desenvolvidas, revisadas pela única autora do artigo, fulana de tal. A autora, portanto, elaborou a metodologia, a análise, a coleta e a produção de dados, a escrita (primeira versão) e a revisão e edição. A</w:t>
+      </w:r>
+      <w:r w:rsidR="000B1E36">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ssim, a </w:t>
       </w:r>
       <w:r w:rsidR="009A346D" w:rsidRPr="009A346D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:lang w:val="pt-BR"/>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="0079236F">
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>versão final foi elaborada e corrigida pela única autora do artigo</w:t>
+      </w:r>
+      <w:r w:rsidR="000B1E36">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>”]</w:t>
+      </w:r>
+      <w:r w:rsidR="009A346D" w:rsidRPr="009A346D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000B1E36" w:rsidRPr="00270F05">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="pt-BR"/>
-[...58 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0079236F" w:rsidRPr="00232318">
-[...28 lines deleted...]
-      <w:r w:rsidRPr="0079236F">
+      <w:r w:rsidR="00270F05" w:rsidRPr="00270F05">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="pt-BR"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seção obrigatória: </w:t>
+      </w:r>
+      <w:r w:rsidR="00270F05" w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="000B1E36" w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>reencher somente após aceitação para publicação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B88645" w14:textId="4B387E95" w:rsidR="00333F55" w:rsidRPr="007928C0" w:rsidRDefault="00333F55" w:rsidP="00333F55">
+      <w:pPr>
+        <w:pStyle w:val="RA62Acknowledgments"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0079236F">
-        <w:rPr>
-[...51 lines deleted...]
-      <w:r w:rsidRPr="003A3FD7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
+        <w:t xml:space="preserve">Disponibilidade de dados: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079236F">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">recomenda-se que </w:t>
+      </w:r>
+      <w:r w:rsidR="0079236F" w:rsidRPr="0079236F">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">os </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079236F">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>conjuntos de dados relevantes ao manuscrito (por exemplo, bases geográficas, tabelas, códigos, roteiros analíticos, entrevistas transcritas</w:t>
+      </w:r>
+      <w:r w:rsidR="0079236F" w:rsidRPr="0079236F">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079236F">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quando aplicável e permitido,</w:t>
+      </w:r>
+      <w:r w:rsidR="0079236F" w:rsidRPr="0079236F">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079236F">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> materiais suplementares) sejam disponibilizados de forma acessível e reprodutível, preferencialmente em repositórios confiáveis. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007928C0">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Sempre que possível, os autores devem indicar o link e o identificador persistente (por exemplo, DOI) associado</w:t>
+      </w:r>
+      <w:r w:rsidR="00270F05">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007928C0">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ao repositório. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079236F">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Quando houver restrições éticas, legais ou de confidencialidade, estas devem ser explicitadas.</w:t>
+      </w:r>
+      <w:r w:rsidR="0079236F" w:rsidRPr="0079236F">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00270F05" w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seção obrigatória: </w:t>
+      </w:r>
+      <w:r w:rsidR="00270F05" w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>preencher somente após aceitação para publicação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0603B792" w14:textId="18E31954" w:rsidR="00333F55" w:rsidRPr="0079236F" w:rsidRDefault="00333F55" w:rsidP="00333F55">
+      <w:pPr>
+        <w:pStyle w:val="RA62Acknowledgments"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0079236F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Financiamento:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079236F">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deve ser informado se houve ou não financiamento externo. Exemplos: “Esta pesquisa não recebeu financiamento externo” ou “Esta pesquisa foi financiada por NOME DA AGÊNCIA, processo nº XXX”</w:t>
+      </w:r>
+      <w:r w:rsidR="0079236F">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079236F">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Esta informação deve ser inserida somente na versão final, após o aceite para publicação.</w:t>
+      </w:r>
+      <w:r w:rsidR="0079236F" w:rsidRPr="0079236F">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00270F05" w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seção obrigatória: </w:t>
+      </w:r>
+      <w:r w:rsidR="00270F05" w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>preencher somente após aceitação para publicação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A61FD9" w14:textId="0C6EAC7D" w:rsidR="00333F55" w:rsidRPr="0079236F" w:rsidRDefault="00333F55" w:rsidP="00333F55">
+      <w:pPr>
+        <w:pStyle w:val="RA62Acknowledgments"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A3FD7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t>Agradecimentos:</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3FD7">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> podem ser incluídos para reconhecer apoios não contemplados em contribuições de autoria ou </w:t>
       </w:r>
       <w:r w:rsidR="003A3FD7" w:rsidRPr="003A3FD7">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3FD7">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">financiamento (por exemplo, apoio técnico, administrativo, cessão de infraestrutura, colaboração pontual). </w:t>
       </w:r>
       <w:r w:rsidRPr="0079236F">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Esta informação deve ser inserida somente na versão final, após o aceite para publicação.</w:t>
       </w:r>
       <w:r w:rsidR="0079236F" w:rsidRPr="0079236F">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0079236F" w:rsidRPr="00232318">
-[...21 lines deleted...]
-    <w:p w14:paraId="60C5F9C2" w14:textId="1832FEE2" w:rsidR="009A346D" w:rsidRPr="009A346D" w:rsidRDefault="009A346D" w:rsidP="00333F55">
+      <w:r w:rsidR="00270F05" w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Seção o</w:t>
+      </w:r>
+      <w:r w:rsidR="00270F05">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pcional</w:t>
+      </w:r>
+      <w:r w:rsidR="00270F05" w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00270F05" w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>preencher somente após aceitação para publicação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C5F9C2" w14:textId="3532B26D" w:rsidR="009A346D" w:rsidRPr="00270F05" w:rsidRDefault="009A346D" w:rsidP="00333F55">
       <w:pPr>
         <w:pStyle w:val="RA62Acknowledgments"/>
         <w:rPr>
-          <w:lang w:val="pt-BR"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009A346D">
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00270F05">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Uso de inteligência artificial:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004116D4">
+        <w:t xml:space="preserve">Uso de inteligência artificial: </w:t>
+      </w:r>
+      <w:r w:rsidR="004116D4" w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>quando houver uso relevante de ferramentas de inteligência artificial na elaboração do manuscrito ou na realização da pesquisa, essa utilização deve ser declarada nesta seção, com indicação da ferramenta, da finalidade e da etapa em que foi empregada</w:t>
+      </w:r>
+      <w:r w:rsidR="000B1E36" w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, mesmo quando o uso se restringir à revisão ortográfica</w:t>
+      </w:r>
+      <w:r w:rsidR="004116D4" w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Quando o uso for relevante para a realização da pesquisa ou para a elaboração substancial do manuscrito, a informação deverá constar também, de forma detalhada, na seção de metodologia, conforme o caso. Os exemplos e as orientações complementares devem ser observados na aba Submissões, no item “Uso de Inteligência Artificial”. Quando não houver uso de IA, recomenda-se declarar: “Os autores declaram não </w:t>
+      </w:r>
+      <w:r w:rsidR="00270F05">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ter utilizado </w:t>
+      </w:r>
+      <w:r w:rsidR="004116D4" w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ferramentas de inteligência artificial </w:t>
+      </w:r>
+      <w:r w:rsidR="00270F05">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>em nenhuma etapa d</w:t>
+      </w:r>
+      <w:r w:rsidR="004116D4" w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a elaboração do manuscrito ou </w:t>
+      </w:r>
+      <w:r w:rsidR="00270F05">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="004116D4" w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a realização da pesquisa”. </w:t>
+      </w:r>
+      <w:r w:rsidR="00270F05" w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Seção obrigatória já na submissão para avaliação</w:t>
+      </w:r>
+      <w:r w:rsidR="00270F05" w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008843B8" w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00270F05" w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="008843B8" w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>etir</w:t>
+      </w:r>
+      <w:r w:rsidR="00270F05" w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="008843B8" w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o grifo em amarelo após preencher</w:t>
+      </w:r>
+      <w:r w:rsidR="00270F05" w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a seção</w:t>
+      </w:r>
+      <w:r w:rsidR="008843B8" w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B20B06F" w14:textId="7AC957A8" w:rsidR="00333F55" w:rsidRPr="00270F05" w:rsidRDefault="00333F55" w:rsidP="00333F55">
+      <w:pPr>
+        <w:pStyle w:val="RA62Acknowledgments"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00270F05">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...29 lines deleted...]
-      <w:r w:rsidRPr="00E23EE1">
+        <w:t>Conflito de interesse</w:t>
+      </w:r>
+      <w:r w:rsidR="000B1E36" w:rsidRPr="00270F05">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="pt-BR"/>
-[...10 lines deleted...]
-        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> os autores devem declarar conflitos de interesse existentes ou, na ausência, declarar: “Os autores declaram não haver conflito de interesse</w:t>
+      </w:r>
+      <w:r w:rsidR="000B1E36" w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00E23EE1" w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E23EE1">
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Devem ser informadas quaisquer circunstâncias que possam ser percebidas como influenciando indevidamente a condução, a análise, a interpretação ou a comunicação dos resultados. Caso haja financiadores, deve-se declarar </w:t>
+      </w:r>
+      <w:r w:rsidR="003A3FD7" w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3FD7">
-        <w:rPr>
+      <w:r w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>eventual participação destes na concepção do estudo, na coleta</w:t>
       </w:r>
-      <w:r w:rsidR="003A3FD7" w:rsidRPr="003A3FD7">
-        <w:rPr>
+      <w:r w:rsidR="003A3FD7" w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> e </w:t>
       </w:r>
-      <w:r w:rsidR="00E23EE1">
-        <w:rPr>
+      <w:r w:rsidR="00E23EE1" w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">na </w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3FD7">
-        <w:rPr>
+      <w:r w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>produção de dados, na análise</w:t>
       </w:r>
-      <w:r w:rsidR="003A3FD7" w:rsidRPr="003A3FD7">
-        <w:rPr>
+      <w:r w:rsidR="003A3FD7" w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> e</w:t>
       </w:r>
-      <w:r w:rsidR="00E23EE1">
-        <w:rPr>
+      <w:r w:rsidR="00E23EE1" w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> na</w:t>
       </w:r>
-      <w:r w:rsidR="003A3FD7" w:rsidRPr="003A3FD7">
-        <w:rPr>
+      <w:r w:rsidR="003A3FD7" w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3FD7">
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>interpretação, na redação do manuscrito ou na decisão de publicar. Na ausência de interferência, declarar: “Os financiadores não tiveram interferência na concepção do estudo; na coleta/produção, análise ou interpretação dos dados; na redação do manuscrito; ou na decisão de publicar os resultados”</w:t>
+      </w:r>
+      <w:r w:rsidR="0079236F" w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="009A346D">
-        <w:rPr>
+      <w:r w:rsidR="009A346D" w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E360BD" w:rsidRPr="00E360BD">
-        <w:rPr>
+      <w:r w:rsidR="00270F05" w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Seção obrigatória já na submissão para avaliação</w:t>
+      </w:r>
+      <w:r w:rsidR="00E360BD" w:rsidRPr="00270F05">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="pt-BR"/>
-[...1 lines deleted...]
-        <w:t>Esta seção deve constar já na versão submetida à avaliação.</w:t>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DA6AF41" w14:textId="77777777" w:rsidR="0014356F" w:rsidRPr="00232318" w:rsidRDefault="00C92C78" w:rsidP="0079236F">
       <w:pPr>
         <w:pStyle w:val="RA21heading1"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00232318">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Referências</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AE4C810" w14:textId="26736D01" w:rsidR="00143CAE" w:rsidRPr="007928C0" w:rsidRDefault="00143CAE" w:rsidP="00143CAE">
       <w:pPr>
         <w:pStyle w:val="RA31text"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
@@ -4629,50 +4919,64 @@
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>A lista de referências deve ser apresentada ao final do manuscrito, contendo exclusivamente as obras citadas no texto, em ordem alfabética pelo sobrenome do primeiro autor. Quando houver mais de um trabalho do mesmo(s) autor(es) no mesmo ano, adicionar letras ao ano (a, b, c), tanto na citação no texto quanto na lista de referências (por exemplo, Silva, 2017a; Silva, 2017b).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB5DECE" w14:textId="04BD2699" w:rsidR="00FD2E66" w:rsidRDefault="00143CAE" w:rsidP="00143CAE">
       <w:pPr>
         <w:pStyle w:val="RA31text"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00143CAE">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Recomenda-se o uso de gerenciadores bibliográficos (por exemplo, Zotero) para reduzir erros de digitação e a duplicação de referências. </w:t>
       </w:r>
       <w:r w:rsidRPr="007928C0">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Sempre que disponível, deve-se incluir o DOI (Digital Object Identifier) nas referências.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="39540B54" w14:textId="461D478A" w:rsidR="001444F5" w:rsidRDefault="001444F5" w:rsidP="00143CAE">
+      <w:pPr>
+        <w:pStyle w:val="RA31text"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Não usar negrito para destacar os títulos, seguir RA_7.1_References, presente no Painel de Estilos do template.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="0BEEE378" w14:textId="77777777" w:rsidR="00143CAE" w:rsidRPr="00232318" w:rsidRDefault="00143CAE" w:rsidP="00143CAE">
       <w:pPr>
         <w:pStyle w:val="RA31text"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A37ECAF" w14:textId="4C7EC093" w:rsidR="00F560C3" w:rsidRPr="00232318" w:rsidRDefault="00E360BD" w:rsidP="00143CAE">
       <w:pPr>
         <w:pStyle w:val="RA31text"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E360BD">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Modelos de referências por tipo de documento</w:t>
       </w:r>
       <w:r w:rsidR="00283F4D" w:rsidRPr="00232318">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:lang w:val="pt-BR"/>
@@ -4787,51 +5091,51 @@
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Link do DOI (se disponível). </w:t>
       </w:r>
       <w:r w:rsidRPr="007928C0">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007928C0">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>PARTE DE LIVRO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75B27FDF" w14:textId="39124778" w:rsidR="00F560C3" w:rsidRPr="007928C0" w:rsidRDefault="00F560C3" w:rsidP="00E23EE1">
       <w:pPr>
         <w:pStyle w:val="RA71References"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk60995131"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk60995131"/>
       <w:r w:rsidRPr="007928C0">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">AUTORIA (Instituição). Título do relatório. Local: Editora, ano/data. Designação específica do tipo de documento (quando não constar no título). </w:t>
       </w:r>
       <w:r w:rsidR="009E387B" w:rsidRPr="007928C0">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Link do DOI (se disponível). </w:t>
       </w:r>
       <w:r w:rsidRPr="007928C0">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>RELATÓRIO OFICIAL</w:t>
       </w:r>
       <w:r w:rsidRPr="007928C0">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4853,51 +5157,51 @@
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Link do DOI (se disponível).</w:t>
       </w:r>
       <w:r w:rsidRPr="007928C0">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007928C0">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>RELATÓRIO TÉCNICO</w:t>
       </w:r>
       <w:r w:rsidRPr="007928C0">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="5A7E7364" w14:textId="30C1FF1C" w:rsidR="002667AB" w:rsidRPr="007928C0" w:rsidRDefault="002667AB" w:rsidP="00E23EE1">
       <w:pPr>
         <w:pStyle w:val="RA71References"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007928C0">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>AUTORIA. Título. Tese, Dissertação, Monografia (Grau e Área) – unidade de Ensino, Instituição, Local, ano.</w:t>
       </w:r>
       <w:r w:rsidR="009E387B" w:rsidRPr="007928C0">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Link do DOI (se disponível).</w:t>
       </w:r>
       <w:r w:rsidRPr="007928C0">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5296,51 +5600,51 @@
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6573C57C" w14:textId="77777777" w:rsidR="004D4E87" w:rsidRPr="007928C0" w:rsidRDefault="004D4E87" w:rsidP="00143CAE">
       <w:pPr>
         <w:pStyle w:val="RA71References"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007928C0">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Para artigo científico:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="256C12C5" w14:textId="7BB71DAB" w:rsidR="004D4E87" w:rsidRPr="00232318" w:rsidRDefault="004D4E87" w:rsidP="00143CAE">
       <w:pPr>
         <w:pStyle w:val="RA71References"/>
       </w:pPr>
       <w:r w:rsidRPr="00232318">
         <w:t xml:space="preserve">ARATTANO, M.; FRANZI, L. On the evaluation of debris flows dynamics by means of mathematical models. Natural Hazards and Earth System Science, v. 3, n. 6, p. 539–544, 2003. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="0076333C" w:rsidRPr="007928C0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.5194/nhess-3-539-2003</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0076333C" w:rsidRPr="00232318">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E18D88C" w14:textId="77777777" w:rsidR="004D4E87" w:rsidRPr="00232318" w:rsidRDefault="004D4E87" w:rsidP="00143CAE">
       <w:pPr>
         <w:pStyle w:val="RA71References"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A38498D" w14:textId="77777777" w:rsidR="004D4E87" w:rsidRPr="00232318" w:rsidRDefault="004D4E87" w:rsidP="00143CAE">
       <w:pPr>
         <w:pStyle w:val="RA71References"/>
       </w:pPr>
       <w:r w:rsidRPr="00232318">
         <w:t>Para livro:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72E40A7F" w14:textId="4DDAE1B8" w:rsidR="00B7074D" w:rsidRPr="007928C0" w:rsidRDefault="004D4E87" w:rsidP="00143CAE">
@@ -5358,69 +5662,60 @@
       </w:r>
       <w:r w:rsidR="007B5F79" w:rsidRPr="00232318">
         <w:t>ª</w:t>
       </w:r>
       <w:r w:rsidRPr="00232318">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B5F79" w:rsidRPr="00232318">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00232318">
         <w:t xml:space="preserve">d. </w:t>
       </w:r>
       <w:r w:rsidR="007B5F79" w:rsidRPr="00232318">
         <w:t>Londres</w:t>
       </w:r>
       <w:r w:rsidRPr="00232318">
         <w:t>: Taylor and Francis, 20</w:t>
       </w:r>
       <w:r w:rsidR="0076333C" w:rsidRPr="00232318">
         <w:t>16</w:t>
       </w:r>
       <w:r w:rsidRPr="00232318">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="0076333C" w:rsidRPr="007928C0">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0076333C" w:rsidRPr="008843B8">
         <w:t>578</w:t>
       </w:r>
-      <w:r w:rsidRPr="007928C0">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008843B8">
         <w:t>p.</w:t>
       </w:r>
-      <w:r w:rsidR="0076333C" w:rsidRPr="007928C0">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0076333C" w:rsidRPr="008843B8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="0076333C" w:rsidRPr="00232318">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>https://doi.org/10.4324/9781315674179</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0076333C" w:rsidRPr="007928C0">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DA88D02" w14:textId="77777777" w:rsidR="004D4E87" w:rsidRPr="007928C0" w:rsidRDefault="004D4E87" w:rsidP="00143CAE">
       <w:pPr>
         <w:pStyle w:val="RA71References"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26366A95" w14:textId="77777777" w:rsidR="004D4E87" w:rsidRPr="007928C0" w:rsidRDefault="004D4E87" w:rsidP="00143CAE">
       <w:pPr>
@@ -6232,51 +6527,51 @@
         </w:rPr>
         <w:t>após aceitação para publicação</w:t>
       </w:r>
       <w:r w:rsidR="00E23EE1" w:rsidRPr="00E23EE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70DED4F4" w14:textId="1BB2EDE7" w:rsidR="000016BC" w:rsidRPr="007928C0" w:rsidRDefault="000016BC" w:rsidP="003A3FD7">
       <w:pPr>
         <w:pStyle w:val="RA31text"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="4"/>
+      <w:commentRangeStart w:id="5"/>
       <w:r w:rsidRPr="00E23EE1">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Esta seção deve ser inserida apenas na versão final do manuscrito, após a decisão de aceite. </w:t>
       </w:r>
       <w:r w:rsidRPr="007928C0">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Na versão submetida </w:t>
       </w:r>
       <w:r w:rsidR="00E360BD">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
       <w:r w:rsidRPr="007928C0">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> avaliação por pares, todas as informações que permitam </w:t>
       </w:r>
       <w:r w:rsidR="001342AF" w:rsidRPr="007928C0">
@@ -6445,73 +6740,67 @@
       </w:pPr>
       <w:r w:rsidRPr="007928C0">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>A ordem de autoria e a indicação do autor correspondente devem estar claramente definidas nessa etapa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F76D3FB" w14:textId="4665BAD5" w:rsidR="001342AF" w:rsidRPr="001342AF" w:rsidRDefault="000016BC" w:rsidP="00E360BD">
       <w:pPr>
         <w:pStyle w:val="RA31text"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001342AF">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Modelo para preenchimento </w:t>
       </w:r>
       <w:r w:rsidR="00E360BD" w:rsidRPr="00E360BD">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>após aceitação para publicação</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">após aceitação para publicação </w:t>
       </w:r>
       <w:r w:rsidRPr="001342AF">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>(substituir pelos dados reais):</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="4"/>
+      <w:commentRangeEnd w:id="5"/>
       <w:r w:rsidR="00E360BD" w:rsidRPr="001342AF">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:commentReference w:id="4"/>
+        <w:commentReference w:id="5"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="73787A0C" w14:textId="50BAF82A" w:rsidR="001342AF" w:rsidRPr="007928C0" w:rsidRDefault="000016BC" w:rsidP="00A051C6">
       <w:pPr>
         <w:pStyle w:val="RA82authornames"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007928C0">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Nome Sobrenome </w:t>
       </w:r>
       <w:r w:rsidRPr="007928C0">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>(autor correspondente)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0209CD5A" w14:textId="5BF9DA2F" w:rsidR="001342AF" w:rsidRPr="00077916" w:rsidRDefault="001342AF" w:rsidP="00A051C6">
@@ -6769,189 +7058,210 @@
       <w:r w:rsidR="007928C0">
         <w:t>mês</w:t>
       </w:r>
       <w:r w:rsidR="007928C0" w:rsidRPr="00077916">
         <w:t xml:space="preserve"> de 20</w:t>
       </w:r>
       <w:r w:rsidR="007928C0">
         <w:t>XX</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00077916" w:rsidRPr="00A051C6" w:rsidSect="00BB0E5F">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1230" w:right="936" w:bottom="1077" w:left="936" w:header="1021" w:footer="851" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="425"/>
       <w:titlePg/>
       <w:docGrid w:type="lines" w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:comment w:id="4" w:author="Autor" w:initials="A">
+  <w:comment w:id="0" w:author="Autor" w:initials="A">
+    <w:p w14:paraId="0748B5A2" w14:textId="77777777" w:rsidR="004C3318" w:rsidRDefault="004C3318" w:rsidP="004C3318">
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Deletar ao finalizar o preenchimento do manuscrito.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="5" w:author="Autor" w:initials="A">
     <w:p w14:paraId="3A284AFC" w14:textId="77777777" w:rsidR="00E360BD" w:rsidRDefault="00E360BD" w:rsidP="00E360BD">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">retirar após aceitação para publicação </w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="0748B5A2" w15:done="0"/>
   <w15:commentEx w15:paraId="3A284AFC" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="0748B5A2" w16cid:durableId="29F921A4"/>
   <w16cid:commentId w16cid:paraId="3A284AFC" w16cid:durableId="351C48A2"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F84BC6F" w14:textId="77777777" w:rsidR="002445EB" w:rsidRDefault="002445EB">
+    <w:p w14:paraId="078C15C7" w14:textId="77777777" w:rsidR="00FC78C5" w:rsidRDefault="00FC78C5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="193A2DA7" w14:textId="77777777" w:rsidR="002445EB" w:rsidRDefault="002445EB">
+    <w:p w14:paraId="4F5EE824" w14:textId="77777777" w:rsidR="00FC78C5" w:rsidRDefault="00FC78C5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1F32646B" w14:textId="0D6AF369" w:rsidR="00D4615B" w:rsidRPr="00C36F86" w:rsidRDefault="00C36F86" w:rsidP="00C36F86">
     <w:pPr>
       <w:pStyle w:val="RAfooterfirstpage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8845"/>
         <w:tab w:val="right" w:pos="10034"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:r w:rsidRPr="0045331F">
       <w:rPr>
         <w:i/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Revista </w:t>
     </w:r>
     <w:r>
       <w:rPr>
@@ -7013,100 +7323,86 @@
       <w:t>https://ojs.ufgd.edu.br/anpege/index</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="54DB5D2F" w14:textId="761F9E8F" w:rsidR="00D4615B" w:rsidRPr="00C36F86" w:rsidRDefault="00D4615B" w:rsidP="00C36F86">
     <w:pPr>
       <w:pStyle w:val="RAfooterfirstpage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8845"/>
         <w:tab w:val="right" w:pos="10034"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7BAEF9EC" w14:textId="77777777" w:rsidR="002445EB" w:rsidRDefault="002445EB">
+    <w:p w14:paraId="7288D4B7" w14:textId="77777777" w:rsidR="00FC78C5" w:rsidRDefault="00FC78C5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C9E7DBA" w14:textId="77777777" w:rsidR="002445EB" w:rsidRDefault="002445EB">
+    <w:p w14:paraId="1715B838" w14:textId="77777777" w:rsidR="00FC78C5" w:rsidRDefault="00FC78C5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="44821F23" w14:textId="7746DA43" w:rsidR="00E360BD" w:rsidRDefault="00E360BD">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="44821F23" w14:textId="6FE2F906" w:rsidR="00E360BD" w:rsidRDefault="00E360BD" w:rsidP="008843B8">
+      <w:pPr>
+        <w:pStyle w:val="RA36notarodap"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008843B8">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="008843B8">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deletar este trecho ao finalizar o preenchimento do manuscrito.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="4D44356D" w14:textId="162B1174" w:rsidR="00283F4D" w:rsidRPr="00BA575C" w:rsidRDefault="00283F4D" w:rsidP="00E600C4">
       <w:pPr>
         <w:pStyle w:val="RAfooterfirstpage"/>
       </w:pPr>
       <w:r w:rsidRPr="00BA575C">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00285FB8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA575C" w:rsidRPr="000910F2">
         <w:t>Adaptado do Manual de Normalização da UFPR:</w:t>
       </w:r>
       <w:r w:rsidR="00BA575C" w:rsidRPr="00285FB8">
         <w:t xml:space="preserve"> &lt;</w:t>
@@ -9017,51 +9313,51 @@
   <w:num w:numId="27" w16cid:durableId="176774354">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1295716899">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="883521868">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="806243001">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Autor">
     <w15:presenceInfo w15:providerId="None" w15:userId="Autor"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="200"/>
+  <w:zoom w:percent="135"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:stylePaneFormatFilter w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="420"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
@@ -9075,132 +9371,138 @@
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0014356F"/>
     <w:rsid w:val="0000116C"/>
     <w:rsid w:val="000016BC"/>
     <w:rsid w:val="00001DBB"/>
     <w:rsid w:val="00002474"/>
     <w:rsid w:val="00011DEF"/>
     <w:rsid w:val="00015EE7"/>
     <w:rsid w:val="00030723"/>
     <w:rsid w:val="00036280"/>
     <w:rsid w:val="0004235B"/>
     <w:rsid w:val="00046F7B"/>
     <w:rsid w:val="00055E67"/>
     <w:rsid w:val="00065586"/>
     <w:rsid w:val="000748CA"/>
     <w:rsid w:val="00077916"/>
     <w:rsid w:val="000910F2"/>
     <w:rsid w:val="00091C0A"/>
     <w:rsid w:val="00095F8F"/>
     <w:rsid w:val="000A146B"/>
+    <w:rsid w:val="000B1E36"/>
     <w:rsid w:val="000C3591"/>
     <w:rsid w:val="000C7B02"/>
     <w:rsid w:val="000D1F9E"/>
     <w:rsid w:val="000D5635"/>
     <w:rsid w:val="000E4232"/>
     <w:rsid w:val="000F6A97"/>
     <w:rsid w:val="001018D3"/>
     <w:rsid w:val="00105546"/>
     <w:rsid w:val="001150F7"/>
     <w:rsid w:val="001254C6"/>
     <w:rsid w:val="00126029"/>
     <w:rsid w:val="001342AF"/>
     <w:rsid w:val="0014356F"/>
     <w:rsid w:val="00143CAE"/>
+    <w:rsid w:val="001444F5"/>
     <w:rsid w:val="00144A9D"/>
     <w:rsid w:val="00161710"/>
     <w:rsid w:val="00170E6F"/>
     <w:rsid w:val="0017183E"/>
     <w:rsid w:val="0017299E"/>
     <w:rsid w:val="001746C2"/>
     <w:rsid w:val="00185E1B"/>
     <w:rsid w:val="0019088E"/>
     <w:rsid w:val="001A190B"/>
     <w:rsid w:val="001A4F98"/>
     <w:rsid w:val="001A590E"/>
     <w:rsid w:val="001B233B"/>
     <w:rsid w:val="001D3B69"/>
     <w:rsid w:val="001E0356"/>
     <w:rsid w:val="001E2AEB"/>
     <w:rsid w:val="001F3A31"/>
     <w:rsid w:val="001F7288"/>
     <w:rsid w:val="00205AEE"/>
     <w:rsid w:val="00225041"/>
     <w:rsid w:val="00227094"/>
     <w:rsid w:val="00232318"/>
+    <w:rsid w:val="00236E94"/>
     <w:rsid w:val="002445EB"/>
     <w:rsid w:val="00245FFF"/>
     <w:rsid w:val="002542C2"/>
     <w:rsid w:val="002667AB"/>
     <w:rsid w:val="00266BF0"/>
+    <w:rsid w:val="00270F05"/>
     <w:rsid w:val="00283F4D"/>
     <w:rsid w:val="00285FB8"/>
     <w:rsid w:val="002931EE"/>
     <w:rsid w:val="002A0273"/>
     <w:rsid w:val="002B3D35"/>
     <w:rsid w:val="002B3E23"/>
     <w:rsid w:val="002B5470"/>
     <w:rsid w:val="002B67B7"/>
     <w:rsid w:val="002C24BD"/>
     <w:rsid w:val="002C457B"/>
     <w:rsid w:val="002C52F7"/>
     <w:rsid w:val="003008F3"/>
     <w:rsid w:val="00311373"/>
     <w:rsid w:val="003134B0"/>
     <w:rsid w:val="00326141"/>
     <w:rsid w:val="00333550"/>
     <w:rsid w:val="00333F55"/>
     <w:rsid w:val="0035397E"/>
     <w:rsid w:val="00367CC6"/>
     <w:rsid w:val="0037159F"/>
     <w:rsid w:val="003825F5"/>
     <w:rsid w:val="003847F0"/>
     <w:rsid w:val="0039059E"/>
     <w:rsid w:val="003A3FD7"/>
     <w:rsid w:val="003A4C39"/>
     <w:rsid w:val="003A4E4F"/>
     <w:rsid w:val="003C32A9"/>
     <w:rsid w:val="003D7BCE"/>
     <w:rsid w:val="003E54F7"/>
     <w:rsid w:val="00401D30"/>
     <w:rsid w:val="00402F36"/>
     <w:rsid w:val="004116D4"/>
     <w:rsid w:val="0041271B"/>
     <w:rsid w:val="004178E4"/>
+    <w:rsid w:val="00427E6A"/>
     <w:rsid w:val="00433A9A"/>
     <w:rsid w:val="0045331F"/>
     <w:rsid w:val="00453C87"/>
     <w:rsid w:val="004566EF"/>
     <w:rsid w:val="00460CC1"/>
     <w:rsid w:val="004641CD"/>
     <w:rsid w:val="004806CA"/>
     <w:rsid w:val="004C257F"/>
+    <w:rsid w:val="004C3318"/>
     <w:rsid w:val="004C415D"/>
     <w:rsid w:val="004C7796"/>
     <w:rsid w:val="004D4E87"/>
     <w:rsid w:val="004E2AEA"/>
     <w:rsid w:val="004E5E68"/>
     <w:rsid w:val="004F252A"/>
     <w:rsid w:val="004F603C"/>
     <w:rsid w:val="004F680F"/>
     <w:rsid w:val="00502085"/>
     <w:rsid w:val="00524B85"/>
     <w:rsid w:val="005376E7"/>
     <w:rsid w:val="00541F24"/>
     <w:rsid w:val="005437E2"/>
     <w:rsid w:val="00555928"/>
     <w:rsid w:val="00574F2C"/>
     <w:rsid w:val="00576358"/>
     <w:rsid w:val="00597A34"/>
     <w:rsid w:val="005D2774"/>
     <w:rsid w:val="005E0E75"/>
     <w:rsid w:val="005E0E9F"/>
     <w:rsid w:val="005E61DD"/>
     <w:rsid w:val="005F44AD"/>
     <w:rsid w:val="0060098E"/>
     <w:rsid w:val="006042C1"/>
     <w:rsid w:val="00623ADD"/>
@@ -9227,58 +9529,60 @@
     <w:rsid w:val="00732052"/>
     <w:rsid w:val="00756D74"/>
     <w:rsid w:val="007576CD"/>
     <w:rsid w:val="0076333C"/>
     <w:rsid w:val="00763B96"/>
     <w:rsid w:val="00773677"/>
     <w:rsid w:val="00775738"/>
     <w:rsid w:val="00777B91"/>
     <w:rsid w:val="00781074"/>
     <w:rsid w:val="00782E7E"/>
     <w:rsid w:val="007831BB"/>
     <w:rsid w:val="0079236F"/>
     <w:rsid w:val="007928C0"/>
     <w:rsid w:val="007A1DB0"/>
     <w:rsid w:val="007A5B56"/>
     <w:rsid w:val="007B2142"/>
     <w:rsid w:val="007B5F79"/>
     <w:rsid w:val="007C241A"/>
     <w:rsid w:val="007C7854"/>
     <w:rsid w:val="007D2B26"/>
     <w:rsid w:val="007E141C"/>
     <w:rsid w:val="007E4391"/>
     <w:rsid w:val="007E6937"/>
     <w:rsid w:val="007F3B90"/>
     <w:rsid w:val="00800C63"/>
+    <w:rsid w:val="008127BF"/>
     <w:rsid w:val="00812C4F"/>
     <w:rsid w:val="00813539"/>
     <w:rsid w:val="008167DD"/>
     <w:rsid w:val="00820FD2"/>
     <w:rsid w:val="00831BC5"/>
     <w:rsid w:val="00851070"/>
     <w:rsid w:val="00877474"/>
     <w:rsid w:val="00877E3E"/>
+    <w:rsid w:val="008843B8"/>
     <w:rsid w:val="00890D3E"/>
     <w:rsid w:val="00893A1D"/>
     <w:rsid w:val="008A69EF"/>
     <w:rsid w:val="008B0C7D"/>
     <w:rsid w:val="008C2B22"/>
     <w:rsid w:val="008D20BF"/>
     <w:rsid w:val="008F3541"/>
     <w:rsid w:val="008F35AE"/>
     <w:rsid w:val="00913416"/>
     <w:rsid w:val="00916E46"/>
     <w:rsid w:val="00924EFD"/>
     <w:rsid w:val="00934A20"/>
     <w:rsid w:val="009363D5"/>
     <w:rsid w:val="00963BB7"/>
     <w:rsid w:val="00963D06"/>
     <w:rsid w:val="009662F9"/>
     <w:rsid w:val="00987B63"/>
     <w:rsid w:val="0099337D"/>
     <w:rsid w:val="009A346D"/>
     <w:rsid w:val="009B2088"/>
     <w:rsid w:val="009B7215"/>
     <w:rsid w:val="009C70C1"/>
     <w:rsid w:val="009D4373"/>
     <w:rsid w:val="009D4E7A"/>
     <w:rsid w:val="009E387B"/>
@@ -9349,78 +9653,81 @@
     <w:rsid w:val="00C9377E"/>
     <w:rsid w:val="00CB15FA"/>
     <w:rsid w:val="00CB4AD1"/>
     <w:rsid w:val="00CD2392"/>
     <w:rsid w:val="00CE70D7"/>
     <w:rsid w:val="00D054C8"/>
     <w:rsid w:val="00D068B2"/>
     <w:rsid w:val="00D131A9"/>
     <w:rsid w:val="00D220DC"/>
     <w:rsid w:val="00D27A92"/>
     <w:rsid w:val="00D357AF"/>
     <w:rsid w:val="00D4615B"/>
     <w:rsid w:val="00D532D0"/>
     <w:rsid w:val="00D55084"/>
     <w:rsid w:val="00D56120"/>
     <w:rsid w:val="00D736C4"/>
     <w:rsid w:val="00DB07D2"/>
     <w:rsid w:val="00DF4BAE"/>
     <w:rsid w:val="00E20810"/>
     <w:rsid w:val="00E212D2"/>
     <w:rsid w:val="00E23EE1"/>
     <w:rsid w:val="00E360BD"/>
     <w:rsid w:val="00E45849"/>
     <w:rsid w:val="00E600C4"/>
     <w:rsid w:val="00E60BAD"/>
+    <w:rsid w:val="00E666B4"/>
     <w:rsid w:val="00EA439B"/>
     <w:rsid w:val="00EB0EAA"/>
     <w:rsid w:val="00EC2BB7"/>
     <w:rsid w:val="00EC38EA"/>
     <w:rsid w:val="00ED3999"/>
     <w:rsid w:val="00EE6327"/>
     <w:rsid w:val="00EF6427"/>
     <w:rsid w:val="00EF73EA"/>
     <w:rsid w:val="00F02C19"/>
     <w:rsid w:val="00F226C4"/>
     <w:rsid w:val="00F24F5F"/>
     <w:rsid w:val="00F305AF"/>
     <w:rsid w:val="00F30675"/>
     <w:rsid w:val="00F3433A"/>
     <w:rsid w:val="00F40E40"/>
+    <w:rsid w:val="00F54AF7"/>
     <w:rsid w:val="00F560C3"/>
     <w:rsid w:val="00F60D0F"/>
     <w:rsid w:val="00F644BA"/>
     <w:rsid w:val="00F72B92"/>
     <w:rsid w:val="00F83B6A"/>
     <w:rsid w:val="00F94D43"/>
     <w:rsid w:val="00F9585A"/>
     <w:rsid w:val="00F97331"/>
     <w:rsid w:val="00F97F8F"/>
     <w:rsid w:val="00FA0978"/>
     <w:rsid w:val="00FA6020"/>
     <w:rsid w:val="00FA6E3E"/>
     <w:rsid w:val="00FA6ED5"/>
+    <w:rsid w:val="00FC78C5"/>
     <w:rsid w:val="00FD2E66"/>
     <w:rsid w:val="00FE1A0D"/>
     <w:rsid w:val="00FE524C"/>
     <w:rsid w:val="00FF0F1A"/>
     <w:rsid w:val="00FF4141"/>
     <w:rsid w:val="00FF6198"/>
     <w:rsid w:val="00FF73A2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -10902,77 +11209,107 @@
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RA9paperdata">
     <w:name w:val="RA_9_paper_data"/>
     <w:basedOn w:val="RA16affiliation"/>
     <w:qFormat/>
     <w:rsid w:val="00A051C6"/>
     <w:pPr>
       <w:spacing w:before="240"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RA36notarodap">
+    <w:name w:val="RA_3.6_notarodapé"/>
+    <w:basedOn w:val="Textodenotaderodap"/>
+    <w:qFormat/>
+    <w:rsid w:val="008843B8"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="auto"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RA37citaorecuada">
+    <w:name w:val="RA_3.7_citaçãorecuada"/>
+    <w:basedOn w:val="RA31text"/>
+    <w:next w:val="RA31text"/>
+    <w:qFormat/>
+    <w:rsid w:val="001444F5"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="2268" w:firstLine="0"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="auto"/>
+      <w:sz w:val="18"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="490143935">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:encoding w:val="iso-8859-6"/>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4324/9781315674179" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5194/nhess-3-539-2003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colorbrewer2.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId29" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4324/9781315674179" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5194/nhess-3-539-2003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colorbrewer2.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11236,70 +11573,70 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DA441AD-2033-4D7F-AD32-25A3BCCCE009}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>30265</Characters>
+  <Pages>13</Pages>
+  <Words>5521</Words>
+  <Characters>31752</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>378</Lines>
-  <Paragraphs>62</Paragraphs>
+  <Lines>412</Lines>
+  <Paragraphs>139</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>35807</CharactersWithSpaces>
+  <CharactersWithSpaces>37134</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>